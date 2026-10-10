--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2dfdb5dcd925708613ce801c9f3591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953878f00277638cd296cf813127e872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed52bed57add491b893e5c63cc1b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168532cc6e8f9e0d78d0e60401f24cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c56bd50bcf25d1a7508c94a26f035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9b13f4f43d0b8d83d3f5affec6ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00464fd53dc8c97a52a579dd0c8f7de97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d360dfa70468f62c9c3f1bf26842c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50906f7a5cf40ad9c2f04057b696929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12526e1a1d1664087b1e5741678e1f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e2ca3bf07754c0da7929fc62795f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd32b12d1689876c1a4880eccbcef6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638192088ede4810d08c1ff3d28316e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efeed8d23f403060d7116c76c9866914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f657d02eb66572910d6801c23c437d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ce6c15662c611e6cc0b4e866f519d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77028d442992aa702e7eaf73ef903417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb769e8b3411ffb6d4aa40cd60d61cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b39ad2a3bf427c27ddbf4ec79948319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae35e84ff88203cd8124d665b87a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f3aea9a7f367a50ac6541eddfc0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8d103fcd403016fc4b35b00c7ae322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae69850a941311742fd858604a857c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107c2f356e79842ea1dfaa0860e6d4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff83809bafa4ef9edba87e5617bad4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3263c465b89c6ee78cf0c49cf62272026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a8bff046df0f64ecb7320d3b0684427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27c04a0a69623e41e7e0c7099d28de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f166c207f3ca56ac2695c84db2bea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f9f89bdde3f15bb80876b41e995e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1ac36904a357ff3015f8ef300c1c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df583a3436adfe133bd95fea06c62f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1094fa36cad64e4c40780b34ffb286533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4fa1b5cc753d98fef752d5332cfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe2a970e6aef5daac41db36d254e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4f784eb1d030c1a1d1656a0e933b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7d86d920a70c927bddd59b2ee97637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef81e6188f4868d73e9e92e4e9002538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5a42bda129112be1d3e7b3368993e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889544fb3bc377f45d07becf4348f5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef963226fca1d9c96634eff923fc4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ba751dd536cc09f5544d692c0804442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9c705863803fd252cec168935c1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3fd0bbd27bb545f9774bfcb875df444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4048adf49c47e5b266c911996b2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb305b9f9449d330bab6156d5b4afc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd5a5ad0e093d8ba6a87c073fff53d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80936780e046b08a472d0e1e83eb17c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb19929ba06cf5c14e69d4735fcb8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b46132400f163aaa647481fb0a6b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef8df6529217492b40d8ce046d19c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcca76af5c3c3c044fa5ba4c5c9944c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6e842ae9e801ad63f7d8ee4148b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f79a90b4b025b2d54614a1384e35654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc766b12b25ef13d629bd98a65ce5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c9cda21307c3e637a0f83d6161d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f2702d0e028c36758f84a59baedf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7971db2c4d97a1ed05599a47dd278158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9442017b63a1ecf782155a3f41e1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dbafd329787efd65544420a4cef5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191482696ed141c08f417a58d023b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c84e5fd7b849055ee394eee0e93062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd9f9888f058695b33b5a956b98bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfdc82c4d0464014134a22e809664b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d3cc3a45dd3021abc3bd906d366b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d4a989ba235e2ce702d7a53a6d6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f2f47183e70dd440f582be57b83467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a2a6a570895efcb3b0f4d8f64a6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c4e07f0721a02025fa015ab78fe2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c55715342a43948aa6caa173d3fc3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865b49505b216b4b082e6f2900a89ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b7987a51c916ade427922b5a026072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6514bb935f102a81e841b66b178f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7abbfbc6d1111a4f441b202c27a5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bd30381c596387d2d56c277d0302e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af339a00e37c2eb4276194c28de2f22076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62993974aa703414cc1fedd5131cc07e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabcf1e90421908251a99421036969c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d67193ed6e489297e6b86c21ea23dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41b9ebba0b6c2fa83eed80d07c30f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee045afb9b5cd3f32b802b2b9fb23681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e79d438ed330605286476221f343482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d1afe17f8e8f13bef1451570c12e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a12b860d0a1cd2ae5264c8f222a8ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed858d95b4ea5bd43889c3eeadd3013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696093f60aa51f2e1d2045d662f88fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36232910e86a3a115896a9368a8e9b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225024e0ef3a1ba0ef80fce93f278f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d51d3c1fa409c6fc457b7b235d96047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd7e5fcbd34654b20ae635f14f13f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba112dc7fae467ec1e57f1e64ebe291f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70ef735c492ddbaa05e000f01f235b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c11bf8153faa29ee0af73a81027911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e999bcd97a8e0277ee5720e8f385c2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e3bbe46dbec697058214f545f6ba313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597e0378b5ce5eeae635cbebba49bb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87ea563acb106b7ab633bf5e6ab1da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc618abd8afa7eeefe1206c8eb32616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6fd5c1cb61f9bed29545a9a3147a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350455b255d2b1192156a08fdd5ecf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082600e087707b634e5e701a0b7de59619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8e25352b6f38e60ddcebde65bc5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f3256768fcc30c3cb1d8203241d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c7ab1e8eaf8bf91b3fe3d6930b3f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab26e21a1f32d3f7c3fe6274c19d87823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999194de792a87a8665f87a8356a84624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19062c10f66c6d59e6d5aa376c37c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f52027b01b724a5fc84b22cb437926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027aae97cef17bac005fc5d2146c46227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4f2c1664eede723c402d926dae63728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1990b2c3316a4ec55c3eeee3632aa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b723262bfdf0348a93a287fa89f649930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f23ae457dd38fadc47f18db0ee51131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e222c92d3a555244dcea77a8f11f8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b88dc4281b7365b812942c615df4b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae059c4ebdd1269162d12b738a7be0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ce54150ded028bb16872d664a8fbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ef37cd6e835b227be0f53242804136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d765c8f2a7088dafc4dad72ba3e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2879c14ea05efedf1d4268bcb0f3d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786c4a1478d03eb9e137bb3226f8eba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529657fa1007b34d907dff2b673eb89140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379a8ca0c2258584e69e219734a6f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497cfa9fe20c836313973836f73b0c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a594f2d427eb0bc220cd26828915c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739aacb11dc28bee0652561f14ddfb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b5b95190ba12160a51a2f0bbc1e9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf975f53f943eed4f8af18f96fc432646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454651b46cc6aaed10d80fed3eddbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f23f65f1560c7957abe2687d9bddac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe38c334280806990aa61e13db8e64749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcfcfc41cf0d3ad7d636ba2346e3db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3666a430d0dbaf66fa81176fb86a94251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569118699f4c2208c5caf360181128fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8eea56d386fde1f318183b999134b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd43c1f2fe810e1b2a412de48008054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc4e3ec18056367f5d8d7e476053a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df77e8139950274e4bf44bd412b74cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9674c811f1c50195a821fdae71b6b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec6c32a3c427bcaa03522c041c69058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a81c950c2ac962e1e95b52aacdd0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de7c52fedf6a9afa834a6195eb4aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e48cfaec83577f7ff3f29d041f72c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c882f373b43aa9c719106d8a45a9b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cbb51c2b62f690f23e5c5085c849a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6dffa15f4e0f5012f285498b32cc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445efe7fef3a1b9f916329bc7a96eb7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234f1678a47452d3e328568072146d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538422bc2e8cd883f8913194133297167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69633e7767b421c527721a553caa5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba2943f00ee82354dd40d4810b8dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaac1939ef016b178b025a280316be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf8927121c1f9e678171b2b3d5966671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aee82c0edb652636e5814ea2c42be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b671ff1f8b7d130050cac072d4b372a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff4a26e431d9fdee84b07e6a5f63c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549ecc286cbdfd88ea9bd452d47a0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629e9faf5f8225ec65c2acc1c0bb6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7d06b207ea561dd4128d14ce31bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7844b03ae5b276829f30543f4264fad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da462a5465517585b008c878e2081279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180973b78a2026272b24083270f6e83480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>