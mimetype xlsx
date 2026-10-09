--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43da174863fcac23bbc750ebe46dd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b97f4689544409975c702315c123d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd5315afc23fafe62daa4f69fbf0ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52dfc1e7c3832cde9aa1d2f9020c5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d644698810e7146c087c4098783ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f3a08d5e42fc607be01ced75884d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43d08f33773176deb948e9ae67627a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62e7e990ec6adb0299ee8a3bf8309c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924b7e805587a1699c71e61a84dc1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c00246e4885f23fab3844bc08f5bb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26152a16c77d41e36d1de893b284205a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd933210d79cc5a0b60ed1eb758e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7e62d2869f07833061fa92e77d1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea144ea5b5e29d6bed082aecd5f9ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab8a01979ba42ee898f20bbe1aa6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d121ce53ab8667d37a241931961ee1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa120eb2c05b75e91f2887d1a39654017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198a4d020f45fcc723106feb3ab6cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036cfd39122ffc98e062999b63b944419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c7ace2fa9f672e445bc0b5925b9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74099d13138cc987998405f65a5848521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8a45da38c10ace21319c9a9025f2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ce49243e55303c4fc6c390eb365523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6625bb59d9f6768e7296e7750b6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78c983292d639bcf24ac5ab07910c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42258a0fb6c9a6907fb2fde7455ac56526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59efb5e71221d130e1fd3bd722ce9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f068c8c79bd5d3f81ef891ff7f9ef528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f22c5807df895d44029dd91feae4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17c90cc6119383b2cd7119ff8aeb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372fb731207172f6a3cb6e3d31d06be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5bf3f6d8109115e439472d044df8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e20023e4331bec5f6383c9d5eb081b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7858d9a0b1b7d4ce360ab311ba8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709668ff3b8cef363a73a8a5f3d18de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84e8d43829068cbc4ac8faf40da80e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b5027620c7356bac9ad81887481a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e4f55bdf8a79f210c3ff3286e12938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995aefe14b16a25555ec1576c90f4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2068bf401f9194a1cf19f9f2ca786a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710daad5a5229d1334b42aee4cda5c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3a8f77ebaeadb5b4825cc03fad53342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fccd1520564ae5f13680a2db03e5ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b9a4aed5d4dcb0a2be140c2b80d7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daeb00db855dd69241c18907050a3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26403fb21db9a6818db26ec349b18cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ffee26111a0ad3c420e59c307c46347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d1847a86266ad4972f332a9e1810748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01f12debf65cf8768dc9f53a37973749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d8c86dc9616a1f0d49b4c27a882b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee7cb0445f676fb4f39dde1a4237b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b742173012248e3eb560a779a4c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbb288078ecf042cd080e83a586b8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f85e3d2a01008252a6ebaf873b39e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de7aa4a64c52e04f37e6431b0b62f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85352c04a17e5ffd005205537577926f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d204a09c0bcf9256473032e4f79999d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b768ac82e644856c21f39d5e4cbc4e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63438538b2b7a5782a942e11c74f76c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa8b492d876977fe324523ad9362960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c7729b1eb5bdd863984242c3050561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa74c5880adb0b5ec505b7769651b0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f8219d70c31956002af73058e77863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2696dfa6bc290b2a8df619bd7c7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0564923ada7cfb14bb8376f4463b0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c4c64fcff22d3e06e951b74e90c3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c2209304bd7ef36101f9c5b21b40067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c47310a881950939b12f02c5ec60ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e85caad3aa9d532e546a7558c489069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbd6cbaada5e8fdbb8501ae640923b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4dcfbb7571369e5723018da3c8acf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74386bf6dfd2a2c029861c31fde60c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34de4ce6d0effbd85286b9fff9da6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081d8feeb0c51a047239116242f10c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852833fa8d4067c5cad7c6e0e042e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da5da8f87ea1d9f5388c754c905d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23c25d19521a6d4fbf367442db7ad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f537eb3c4160ae88f8594807bd1fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a0e91204c29c2ba04bb101bc2b0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa9b4113a140229c05eab8d8854f8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65951928c2b54ad02d62d380cb1f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da469770b0b24845a22d701f3391d8982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b2cfdb90db96d2530ff6c8b0c7d441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b1480415491b044a092ede8613b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7504631001e08e2ab3bc285d700683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a71c7b10c90929955873a67c6c41f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaec4abf2dd254431f84789c065f7f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede081bfc437aa1bd2b56a35d5af3fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5ec8ce8492997711ee8f8507968a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fe7716587cf03c2f736982b66ea3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19578735435b61303cea051868adefc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc8fb2b089337b96352b7d283e04f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4154ee52d66436f9a143eaa22301711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a81028391dfa80b8356bbf689215c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f2221346b3861c2583624efac970113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c67dc2dfd7c789b08ff6398b7b5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd91692cab2338ea4601c6e9c10a4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800e4fb8d32508c44f13643b78a705f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441331c734631af947427960daa678b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a3018ef680df2f5aaab7f18d2a9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fd197e5280e6da4f112fc228ad22d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1c8d438fefc8e2a304ea2a5c6423920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710e9df3afb6488f98777cc1882b3b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b51cf8f1e875a745950acc18d4d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501dbb76fe546835c657a59f97441aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eeb4115d851acaab590b2b5cb118124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5495b420058c627a8bf2af3aa2c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf92d4e829392ad9704757855f29c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2413dfbe6206f29d500ba39b862c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378705889d0f0104454cd4e3831242b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2c143cdb8ff80d7eec47126a750529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f62f3b26b9fef81a73cb103c79ee830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5023d12c5fd656a6255d8e665bd7a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee19b13a6fb5acd65aed4b45bffa90732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81b7608750aa7a002b225a5104157a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c61cbcf78332d38ba82e64884d4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb7b90d7191daa32dab367bac1fbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae5ecdfde61dd7a5e74534eeca34a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b809f6615cb33d0ffc80482147eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182e30bc79126fe94136e71d6fa5dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011d3fda822865468181059c778091839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f368da3bd9dbac245cf86cf710132bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40adcc65a2d189aae257b42b7d7b73041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6028be7441349778bd5d2021cce1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38970bbf9cc32690e7712e880412800343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf90b36fb8f8a16e0fcf62c4e5ad65944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f69b2735fb8eada6d1e2e4f59ec0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d61ce08a0b93905283c0a7f8f886546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e79f3ed2c4480bd6da06c532b21a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5ade427180c41f4906536277943b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a325921a9a3566c0b4ef2c1198605849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5a3f53bd34aa7ea3c2b63874a259d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e3d0463dd8284813fc0b32a4a4e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f2bf7811653f4cce316a0c6a47f5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e640a044ca332e33cfa2a12559c2f8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeee5175830e3118fc71a147be6991e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a175682a86d11a15b9e72a154709c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494061f51884ffed549676df13936356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda2b4a8d5fce5a34acd79d0f90609157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c76b8ac8d5fc50ccfde7ee3129fdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ef7ec89d6ca9275da06c685a7efe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c9bbb65536cf2806beefde2ce787c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf63df7ff5951e28fefdb12a081df761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051e376fd96f05aacaaa1a581936db762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851b500df87ab8833a973c1f8d2e7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6990e57421b2fe583c34fd98fcd9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff089f386d61b325df513dfb07801565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ace4b1f64c8cf8ec28ac20644793966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd82d70bc12711493a44d9da8c86f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc30d772c7982e5e0367e9fa233804d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf348c7ed0b8869ad7f3bead11f4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d35aea1bae7fd93e3a6a9330371b1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a317035749064fdba2de5ec8ee11071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d249929e2ba064578208db9549f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6ce8693a1bea5f700c2024e60c68373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416e8982c9c9a615eda853994c06fcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c1542c2ef491fc54b30a6b0d2ec975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5ad37b27bad182d64e9cbb9cdb4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200ad6e16af6a5c2306bf80dc9833d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373155d0f7ad81855c955b1d92b3b8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210548fbb8fc757121f83da80d4a23279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e6dfb257505fe2bad894aa7a0bdb80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>