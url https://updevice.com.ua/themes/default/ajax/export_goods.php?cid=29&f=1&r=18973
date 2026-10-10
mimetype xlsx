--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f23bc24ef0555484701bee9c3404e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3acc87aeded03d388d42e762e5cca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af97fdccf0bfb98a77e3ce4ea5caa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c8ff27f3fb67ba90b51eba969ea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37d417fbf49eec0569e455703c0dfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf83a0024d8bd3de5cba09c20cccc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b57121b070b9ea38242c9e7e57193d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280e448fbda28279650df170b0f148a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a974f208d6871fc10ad4c25a108ee19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5086a236cb983898a147a1a3e0c5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95582390b179735bdb5bb073721d0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f3c2e1e321ca910991c0d481743712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d84bd4b1cf6574830a7cbb528a7c5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5fe032f71b5c6f6b6e2a114c4b2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e583ff1e5b56b52873ab0b5ab06215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74ee690880cbe3567f0f6bf44985b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e5c0dd6dc50ccec9eaad2820520d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbcbcf2dd4be2d82cd4302e3398aa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e6378604f93db5db41118985071a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4b139feae074e3e9a2fe48aade74620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d91efe2dec6b36dfb5f2a3474d32f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb324c27a75b3dab8f805dcf044fb9b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01397e0663a097961d6477f9b0ca2c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a37e9a95cc15755124e4be04b0b7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd433a6b50d3dd9d0064ce1ccb1fff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614fafcd9c7d1c345a84ea1b40dad5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208773552ebf313d3131d24f597c8e3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4fb0c06cb825389ff15b05a8357f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131205ec37df3351cfc731f3c227308729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c9d1fa310cd99c77b0150869002bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668190184a7ac3ec65c4525614b1ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf0d46da200542ba0321273b832de732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749367d4ee51e2fe1cc025b4088ac5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce604081eeb2627a356015edbdf56d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c81ea47ef8e74500d7960de333d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d3780f41be453d28a3844b89401e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854673648b4763c55481fc5321e85e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072595b165e7bebb789d06d0927d96e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0bd014c9f485661308b50bfd3087a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787887d00480103ccf47a99caef9069b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd1568f9de682e3c87b4106a0e2ed841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8493903d2288134c33ff1148719df5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049c4ff2b5a9103966e2233860f56243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300b0bdd61ddb949159aaf9fe27b37444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c348cb524287240d17392dbf3803a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf490d6ec32ab598121609767b733246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76ef9b125f612253a6d30f01c0f2ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679425e7f2ca25b53a87b42de2889a9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5be4f2f20c818ac4d1c24be67052a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47de67003f2f44b2d71fa129fb643850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a100c0d1be347e784052847f35d08f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ca1d6e8f24b9fd3a1b4e95c5f30252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1448b3b2ea714c6de39382a8183f34a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeffd50a8ba69dc301424949ee5c6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30a230212406f45123dd20271dfe3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aef1b60004183e06255c57627bf50856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf3c8e643071eb7416582990fb1e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa58a49069cb541086db0a57d58a2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c62305e988337ffafa67a6055fa9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2166e8d29a43447782a6e0ca6fee260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b740d416e35bd58624191ba211f66161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9a610db054ee44e5e56a7171679a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb90b5b1166d164211a509ba12f4c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcf33e3dc5e63b001451669c2d54ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ed8e7651332972c1442ddc389953865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d6d07640630ceecbf9503f08fd0ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5fbfb923db8b3e7c36e6ed1db15967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821087fa28b8da4ea526552c79b8066968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd522cdc938cb6df06f3244397f00db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca580c82e68130f8b73a98cbcea1cc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da94711b44f21f5ddd3e4b4d4db7a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb57ecd7c2cbadc28fb4bca6997276a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de14992deba2d19f81dd4b1807b1d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a95dee3dd93110e6f2b834a1913bbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb56fcdd8f39d25544bea7994b30775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a6052d946de944a22f042447b63c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3240258f4c64a519c40f1971cf13e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37653b309f007c9b1ca9ef649357fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373efcba33f73eb31970f97fd3ff259d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd449abc66f8ae86813e7e35d779fa3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c4b6cf53d8668a1330de672c289181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da089c3b8f1bb5bf5ab5bebb01975882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533300cb32baa4da1dfb87f94aa57b121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2251965a39e57c071e024f6f870a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467cd514543673aad2aaa06c906cd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc274c1ecbe51869de0b49b0f28974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2011f1a31fa0edb10dfc2ae0a5cdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534abbb1a6f2a351704ea4da0e1a0d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759585af363d3d6ac1a8a8e54847ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e84558a1041d76c6c157d7efc9008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7f8b333a1905d399945206e7d1c009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf0b98a5620a73fa93ae142b05e4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aca01eef36cf1bb2a74c7cc43adc0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ebd0614377b3f756b4c56aab897a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796de8826108d05370cdfcfa3b53b3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7925a7a2879cc1d4f8681204226514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da44e5ceba7fe6dce19a209cd55dd5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04994291244aff419c2f4c96b7cceeab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e5499f8abba54989c80ccc324ef017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24c05b9fa7c1e9736ea9d8f546fd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c34d92a6bcce67d2be5fd4eae808c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587155a97ac654d6d626ebbd9e35a80220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64769a7d52ab7d122b44094a64e7506521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af7e68b619dcc13b4486697f5c01422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ae098294aaebea4ca44fb7e2e654323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347c3753e4b13c86f154302cc7de1c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513e529845c8a7e521bc78d1beb024c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c385d17576ef054dc1f4dc2797d6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459295c29896191aecdfa302bd3458627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509682c2267c3cd96db8483be721e2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97abc8f26c3c61d4cc7bc58264a25e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68712ba3653180df251ea136d1773530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab63ab89771a8377f38681063265b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900ea5b1751357e6d6d444c68b72d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa372994315fb9d37e5ac29833cc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f071484cf32fdc800eb877b09d62fff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023705f6801bb53371deb3df1e814eab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d900a10f2413b666f3d04f8c20dc54136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef7ebb7b8969533055d1f6215ad2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2342822b2b5de093a14d24892279d1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbc5d9fef5ea623c9d8d729a740f6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034296faced0e82877bb200cc2c3ad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81fc6810bd5ded23826e6ceee93b7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f91ecf195722da880d49a789a56d4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970d0ca2974f19ad83e8af4cd9344443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ecc412d3acf0e2683510b7ff13c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea72af90363b16ae031769dde449a8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6d409768f9430547b70c58d9314146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91dff9be9a74ac78fe09b9951eb0b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99e06e3ccdf13cf85f3d5ba7653c0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13caafecd1cd4b6b06ca1c37f826e5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c4a3d181eeccf82ecd06213c96e6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc6dc33990cd9ddc4934cc911301f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301cd2b70106b710f76d4a9f23aca252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f788b40009c0f2394a67b87e911a91c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dc38a797db24a1772c7efc5911ffb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688033f80c94f81da5a2d78a407c85655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be88a3c6f52c4c3d9001e911bb8d3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91743b246544f5610f2903736fc4d5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b5d3d2935dee7a25fd6bd418629e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d7236fbe84aeab4db3bc0e3a1b1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55138eee6061760253cca0dbc2859c7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a3a14850ea633f12a5bb2840cde6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d595dd4306bcdc0d3b73119363c370062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50db4a19585b2676ed52ab324602263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfcdba99e4026fbaffbbbb8f7f2b5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c8d538b0a940ac6ddf8b1c962a5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d763f5de4d163037cfba05555c8c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31eeb007486443ac4f92b967186aa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91816abff2335f5481ff050db2d2aca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6c320cddfa2c0884cedd83fe98be969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f3d0b50e49f2cbdb22fbeecfb87170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ff86654e005fe2fcd729f86566c7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa6e042b5cb79a833cdf45f8041b7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259206703d515a06c37b6973e10b719373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e839d4794dec2c91f2a213d3b838fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec8db96da406d28d74ecf98caead2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd68bf54083de063ae8424b911dfc3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ed24445395310e655cd96a3cb7a8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0efba8df2e48f2bd19e6092fc5b7f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac77bd31606fba73ac9552084e0c4f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6f3581e6a3ee262ef567e51c5932d80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>