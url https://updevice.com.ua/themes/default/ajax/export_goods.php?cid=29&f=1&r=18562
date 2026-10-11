--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51386d28bba9db2ebace94837e121ef01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b34f5fa7e47220085cdd8e2c34e772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3a631eb40bf2a58ade5b96989e1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dc2320bc7974cd471b1cd128408044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f479e8a6de436b23123fa90d781b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9f3d2299b028c480b879a9328fca16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509041e1ed81e8da50870be619a254c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae903190721df2e4c377143755bf9acc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac72170f90c71e6c97472ef09f57c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3602adde9799fbc6b49230f123ca610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3163e49ebb3bd5f35bf5ad160968511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd4232e5d9c10351a52791277524212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81b9c88af9cf71164cb94cea8b8a3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0b2c78316b83216f0a394c8ee41ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0ef4669d78cad0265a5629eb09b1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fba02833f5e5669c2482f43f2ef4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3dcb38e9c838d10d1b74f239286c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c704a5075da690d3949f89c85cd6e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b331619e2c3c04534668e187273819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbff0f8c86d8a8f2bc6c167083993de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b906830f48613c2f4de095065257fea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8fa6e4863542a231f8d8c9bc43da222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786eaa8af27fa2185b2ff4de61222e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa118b29cff4000243fb11e43bc1ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b50a831f1a03a82fd634ee19076225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be15123e36aeb6711ce7a8cd77d95f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def423410b5b2ec240c1016f821ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32cc144bf7faf46e57ef6988502f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a87a778d878598d625717d9e0b05429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b26299138964e5b02d32f8c55a8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edeba740cacc5a8ef4289b29a1562c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c313cebfa273a6c66c30220400f54532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd796b3f71918e0b4fb9865805ba933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab5d0fcef511b864a4da4a5b46fa3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc5ebb68af35c859a7b920a64e57b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146260276a11975614fd8c4b918120636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead3a5fa09d8072a7e976309b4b8cf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ae4fe2e1673886a03ade9186193638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eeb16614588dc6f49b4c7a594c79539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba596498e0edcf281787b77c8605240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065985f030a6b31ec1a59d5eea620041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b56a4bafd43ac740028cc613a7c8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3219a68e830ad10b74e22325377ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808e08fecf093a416c27310f97e354744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4ed4f8fbf2b0058ad37759746a3bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdeebda5d458ef8e069cbe4334e3b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c688e8347a4b1be5146c4afe369930447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9309a67198e3bb37287ceb919b29da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6405085488c147231909d3e0ffb0db449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a0067a9e1ae3db2f21df3a5c7e5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecde22c5bd4910d27e7b2e307dab42851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf75ae175ea88e10338b784754fd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255dc4c990eb91004c1b6413e41202553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e7cb9f5279e7888fa64c2934ef13a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21fa28a59fa09cb596a283794ebd6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857bc279abfdbe3b6c48d097081567956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f9522a6104cbf71a898fdf290b5e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b71a4376540dfaeffc40e3b5430e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f80d5d4de9a65dbde0bcd4e620726559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8963d63de3bcf8c93da9c4ed7fad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a26f16669e2aafedebb48352f7ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f156e8113d01dc564b947a8a05c1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276663a2fb9b356e16c58ee3bdd92363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadd293737cd2a164fc4f05f1e92f0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b810549d1fe4ca19ecff03934ba47365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376436251330f1e4c385d8496f48987c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2e356d8b53825308538330018275a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b512c8d3c2d44206242c2483d11ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e405d15ffb49403e12b6551bf7df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb6b3a15e284318f2619b5dbbec30e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415359c8eb091a2f7dfe6c5cf8c020b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc627f5ea958bbefd66d277ee384bcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86206c699a2d81c195e64a31a623161473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e50820bc3b83e7104d0f8da2a1e6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ae68f75820ac13304d15c9d24638f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63429785e51c333373ad70f15de4bbab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb06596e012021ab3641429c3e2f76077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db90fd0c6a29eb3b2e58a3de4510978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd9c0244406d7caa75c09dd34c5e8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30921b538219f6ae5543f339a9f5773b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a6992d8624afc457410d4b401dfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c551003a8b9eb15ba76751c3b040b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ccb8b5eaee045bfbf5c186c5f2c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d216d944bf35b4c63ac990e8b8ae5784.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bd62a06515d5f41be282690b3fbc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee0693217a247634d9edb1ae60efe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cfe76be6ee598e12baf0759c8189c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c750add118a5760c18dfb440e0e9044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9663b63b0c366933364072db495375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e71e3286638dd0a25a7476bdd03d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b204a048eaf2d0b1d3a9c827526c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffd4ea516a099d473426c03bf521e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f659187b6983ebbfa5ff198c4fa9339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907c7a7ee6bf016913930704a6e61ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4176a9b99b93cfcaa49fdde078868011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f83c2d43ca6608fdd9e418709f2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f49b08e47169a5c864b3c6230f7d6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807eea3b5dfc4c35b9985ab3ade7fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d0ded72172dcb3e2a63564ee90ff315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac223048fb403761b02003d3d2a0e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef72769258838bac3a296975035c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8058d8de0ad9313f6907580b02ae2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8766c4dbab1500aef6a145cc14c8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e21fbfc40a0c71ffe140893934ce9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcfb4d4a3e0d5ca587dfe9ca2b09e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6760401dad99508d7f6cc4eae750d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2773be29103a30fd81da97b168c5ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f51eb0cff74415bb90f28b9a69a6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbef0b02f1d5cbbf2c534d0017d2bc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc37727fda7b57febaeb0fc194d79c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bddff0f39f23c18762249862e377327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e371ad76d73a9b1a6a57b163ed34a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47928b9eba4e04787dc7d1e0b24f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b4de9e8e24497696083414abeb97a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d01ea98d22ea289395326a56d08ef331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a97641a50fe362190f46e36b43aae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13832c6ed1847b13fbdea4395847af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7375b43c41b54f268437c970f48d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef82f2b4aeae5c5f7971de75ba02c5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1bdc1f33b1d641e05049900d9d4b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b753a901d2de8384811dd585e25a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3219168701e8b86ad7cc62e3384738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f2bcaa029d0e6692ef79a2049398239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92525600d8edaca5f7552612d3ed5fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771e518829fbcd42fe85a0debe3027c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf5930b7b2fe71311fc06c61c5125f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753205585a796608e662473bd0e1ec243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1bd7e2b9e4c3bd81c789773cfd9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b24331c7e9e53001899624ad35765645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ddc8954f9c915d7f92d24efa7e3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57902e51bbb6094b00b53e31ebe15f6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18632c73ac75835457e2cd899c7b3ebb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd73c8fb55f7030ff5350f0a32ee7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c95c113ed6808592a450514c1310950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc16810b9ae365a34e477fd8eeb99351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6457be906add9aa185c2ff632d123952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9174647e398e2e1c4722915a423d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71abb2eb37d5e730988abdadf3b684a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe43bd6b8e3aac0a61378744c71444155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d22716e3c5beda6d6e830e7d212f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3a385d4d6405069bb8b92f9c3503957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8eed7fba9ef1bd5c9695d7a62e3dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d89cec833cb8e332b84ae926f9b0df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc43fd64449a392fe0792ae420cc6d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de044085ee1e3ac0726973a410de8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b06d00b3c2657ba88265900cc43662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04726fd34057e39bbad656ccaa839263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2f17e92a23737046d27bac7d4346564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5e2dcf16f5dfd3cdd2d95efd59a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f8afba48d2720e2265a3a05c1ee3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17355c6548afe0f321389d2f93abb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b78976659e4e9849da511cbd748368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a5f1435fd9f13c697ecf7a93d34f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5bd4094a0d116106dcbafe3725a1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236be32c4eb32f9db5188732f0768b5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa64b07b4fda488acdfe886f2c76c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d215cc031c00029894a534a887dec973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007af8f0f759d8af4519e5ae861209874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974f8902fec44d339816798277458f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b9e2e8b6ca80440ed0dbfd534466576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe292b15c36b8cf7396b18ff9f0569477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a2dde1fd086d50290edb0b83ec25678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de03baef723fa62b038d1f4cef5b7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b286442682f42ba01209947c1796680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>