--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e195d8e1217ea8e8c6a96f02af9fe181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b324e86758a803a8f360718d77f1402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10287b8eeb7dc95c465a51ec6f30d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a744586919fe055562d94e5ee1a59894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e120c0d83ff208cf9e324ab45e7c90d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac4ca951b9a9f7aa291c0f329eede56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a998937f2dc65e99b4d740c2fa6177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1f851fab6ad42fab32176f86cfe918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d2806aa026e680d3a16ab19b5dc139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d91cfcad691c68db28b9c93caf42110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce4140172aa7ad8609f9b50fe2590311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fb05c9d8c3e93560b4333d43170d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f823ffd85cf2295a3d31c562917caf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da348eff56f2b7d43e8855082b900d8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ca4828a727680248c716723e2a38215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13651df8173bd9d49e5525756a4d6da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a73d1ea7deb9dd41a8697fcf1c63c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db852f6aeda624b15e63717ef2b1391d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217aab802bf60454311afc4d385bce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890133a737b1bb13f5de58f6bb93de620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370598b8dd1c706787dfc7216887b8dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed79675321cf1b52c22408100616ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3aca4e20006784921298932bad6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f8e0f8a337c6d4366a669679bca8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddba12c8a0b2c636ea6ddc9d7e088725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fc5b8bc32d962e3e08e959de3887f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86233489ed900e5576b4753d651e2d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff765be9fbee6874f5c18bf43b86353328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074789b966e3e4c51c8805442013a2f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096b3476c92aaf4d8e83f53a97f4c9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c99a020266e57f83a115a3919e2e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eacbde4eb9ee185e47c753c76f92c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896616add81d88fb1cc4f5693f4fcc4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00daee96952189df4bc7070aa78d0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3cd248aac7c32f7138111ed08a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d81fedb3920cd9bfc39a56dc66d85d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642cc1d2c1e9b4c4baa0611996f97c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c28fe0b1fa93ad36ba8f2136e4833538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d0bf2588fe77770cd6d7a574dd3b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5519945a0a34ababd803f4afc72912a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac932c1589d8f45ed7e7053e2a136f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a5f088dba53d09ad1da07b88e00b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3477db61c3d18081b96ed609602fa4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876139c4dc56a4d81e8043c9e718ccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307bb362bfa415d0b7c8f775ceb493c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f46370e8f644108ab7b88d8a376746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef62c12bd833379531ccc57a0e31a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8396b3e301e5151a8720c8bbefd0c8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827bfbcc2c362f9948a4910e300abd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1b726834e352bf533ec0e492bc4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed770ba2912d917a7126407b37bd3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ba233db7bf4fbd23eff1aa1f5fbb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f85ba0d98065666cf7f687156436c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ecbf970486e4c4d780779c0b5bdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6d32701e59410aa134cdc98ed6a2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3964fa1dbd70c8d15df16454f28a84d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabe4cdc442b7998711dc1e24a09eeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b58e90b8979526e288c778fa7040c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a4a297ea5a5d09fc283796042480959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ac7123a2e7bbcc097f3d754763ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fde2717780cb2fa6c08d26909812661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfdb4100e3e343e1ee78140190326f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f10a512f6c143280602dced9ef4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c967570ef81e73a4e87cb4d9b97a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347afb5122695f34ceffade8d5304e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49ca93917b608cd715390c4dc35e8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86f701d8edd6bf63fc88a67e44ef567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b9c08533b63f3276727b5371af1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92327b4f8728a237804a6f3d30ec952f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c227300475a1c6576980037cf6903b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63a74957da3456767d525d545ca15a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f07330fc97440105667a549c755db472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335365c653c494749bcf4543444df3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc99623ea52f9144ddccafb02271d1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d950d60a14decbd295d63193ca71775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e494ae17b6fa5926768b55fbe20e7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9711b3e76955666f0b83ed16c11d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7ffb77f20b056ce1041b2f553e96a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70d96739de06cdbc726806f47a3ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106ba9fea937c10b54a90d357bdd0c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f0449fbb14a661bf796fb5167049d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e05ba3076a91707b3650338be7ad2182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15120c88b0f3f83d9812530217dd084c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352e04a30473425e1f49e06b0871f3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544f68c03655287ba06cc43eeb5adea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aff4a44d3761d135455427fc937a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cfa0d45774da77daf61c43cf994025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff810cd0a0adb9cfbfb818e7c5b00ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ebeb02ec921ed885abbdbe9dcf7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135c2bf3eb15b9ab3b3d13996d5b3ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed23b58e00118c1d23b57505992c0db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1c57a218df0a398f13f431a2dd3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8989a4581c3f9b0a12f1d31c488746611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e4ce875a820612e1abef713bac56f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b20f14a6132fb49687a86f154db90513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095994944d163e03b832fec7acc52f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f4763fdfb4d6248dd798126138e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fccc929cb02e3647b79a9aedd944f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856329189c18409eef209cb758b56df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f854858f81a6b9020c3071a00fc16db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d427627c46f414e856cd42500eca2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c70b1c1609c73117d61de45694c56a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea9ce98485ab9e6ef4ed423910133421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8e1e2c0b2502cc79df7a3b975a2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f234427185525f243f0cb2ec6c18723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1d220572f4fbd8fbe3a3623c5be3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b67fcd517dcbcd90dda6371805dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe19eb6d8f1ae02096edacb592e0fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb9e84b9591a51d36dd3e053a033527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab478306d3d889109cb0d98b1f5714a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f673ca8695be7552285a2d03fe81e4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce43c2539c9fc050bd135167915c1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05227e14091a1e930b9db21c4a02d16231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687239f526b7d83bfbc2ae2dec0e807032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e50c4c34f85366b465258e335648233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0886485805d2bb4f4865c6c23181a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643597f0c7450d0d1a32970c5a14a2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601d9df6962243bf164608d988fc9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423068876796a1ddb97fe18bf8fe23437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50441d2c48be2e23de806513af16938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12186a17dcfeb0e1dc891de458845d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de495b78fa5fb5a5e1c0ed6b6c24dd3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80403b3237c1d53d054332c4f97badc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d863fe273868b76a8be9c5fea784a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c2ed9cb7d59f7ceb92e08cfaa68e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f219a0a0d1be0a609c5752fa6a28c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9f414b04680c075be7a37c1462ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cfeefdd07f4d6d16c8f5928744d1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3705800a84d59f56e2d83287566c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71819a3f88df9087d81907ec797beda648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689478b5ad9f02e84b41d2aedfd24449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a97012335708f3720729558e1b80d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ca068561234efce0771bba26cdb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0505bdb73e3aee6fc384a3a8c6d334252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c254b9a578a56e2836f7ae501d58ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8a84b7ad2e2bfc76fadb17e1d0f5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab98aaa3142768bef9d30cf4c7a548855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa4d82bd23820caea14964a1ba1ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7922d8f62c68f3fb393f63409bee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9a643221a042bdd4e9e5922a8f4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08292f9b9298fd95de946b776aa5e0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec12004ac29455e741e2258fc962ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbbb3cabe724ba2dc45a187a18460961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24adf60458d853f42d043c0388b05d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5570fc4da76b4ce888009f430f4a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03a1b6a60b4284b17ef82c42be827364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc69ced49817a6aedd19e9f1f0e934865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5181dd2fadef80f961127e9ad355a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cb8702a27b911856040a6b41197b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14468164f5531e0c8c0632b4b5b04cd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372c13453a499823fa0683a88815bb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd691027a16dde1aedb0f3c8de570570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4d2a1ead9f0727bcc94575d08dac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261226094dca83240c3c53226e5ae1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da16201b846bc8f33d987af60f9aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a7db252b08aa156db0b8e0277775074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046d358df904c7d136769ab6d96877c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256dbfc66288c3ef5b06ae22f27be0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711f0bc9dfa0bd053c54c68afe66bc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a83e74c679ba937c548469ccaf77d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7f13d3a21100315e1726694d308779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe19950df5286a5abc3dbc4f0cc55a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>