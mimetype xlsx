--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19470d4d069ec4da2a2c5c51fa5d15671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d731cd3759e7f9cef737175e8fe1462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bffcba74b1c8b1505be3dc6658b6363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d630f2d7911e00ce6342841ff9e354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d6d69559dbbf95882d74e197c6305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687218ee9358cf0e93a4fddfc2227146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db1749ecdf70634a84fb1ed775df8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f33edb59fcea5a01f4fe35ede7eee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92998398a324bf6dad175fa9c21938519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685493bbaceb3d6eb1f44c6c2f1421d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e74e782c3c024c80f608e4defd0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad37549cc0a55f740e6af3d5a6c2f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb1213b87998dff2c7be466825a45b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967d5ca8e7d08e1b490d9f442a63f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a7ea5ae50917f954c69df6faef8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce77bddb74430318f8cc6609be7834116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b52a395fd71d66a2a57225651327bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d3d67573c84aa9bb9382f714678118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4541f0d7ff09ce17ffe8b8290e5f9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df689c847eeb61d42e5060ad86db78720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cc3cf1b07707d086cd7c3add153b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab358d5bf9158136f8cf135a5597922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df03a5ca2867281c3a74dd2f3850ed023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973933e1fe7668305ce4d07d9a9633f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bacf0421de1c86ccee0d4a227c2bbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dde8b56d3c9a955092722c56a9ccb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228b2f686fa6c36ec40ea203a8bef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7049cec65735a26439b424cad6a992e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b65d56630a328f8a77a6e9084c1e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb933e5f954d9fdd32149212b414c8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323b6e72dd7fd0776847f7a6d060ada31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771df139dc304fdda85013c7b06a88232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1be7a980e3b04c082fb54f53d860233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f69054526b8bcece54458cf82f3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639640a31d6d30bcf7a60145dd772135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5122268dc91b5ca830508c80a9eae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12682436b4337cb720a51fed3ceea19837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba5a4bde02aa1e8137f446f6f61f3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e31397b7bd7f0b0f7ef0b4e24f3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce189c1f19df5d8e0d014c929e7ab340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240c730ca08002184deaabb9b3cd3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c8a9219205ce5fbdcea6101a4592042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5763960fff2d9080ba53d197088a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34485818677662e901ff872bbb24f88144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba573746ae253d5eb8ef1332aad5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6236193c6f41baed102768762f3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b3abf54e25c7162f556c198bc80147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37197409f12f3da7a0bb739c0af75ee748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e155608e7dc414ec8b5c94213ade49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73494f2f9204b97513c560b3743fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a800f1f4d7b3d2709ca48126271e31351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec013b3c4be38734e60f2d80da417052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990ec7d25a6e8b224fbb2a6e893d9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc44619e21abad86faa4b82ec4244254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca6c9e28ebdc128f754d5e2df4ce2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb26b5ff0b2af92104c273e5571b2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874247b64fd5a730c2144f22aef8cd7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd197fb971ad171abf0aa59368911758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be354319a79ee561e0133616c175b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b0a323308d895e272948e94642bb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c84e6f1e21f40baa5b43a9059d94961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b6abff97858742513a3a4bb98c41b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d02981e7999d3a183dce721a8b584763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0491d80f3267335cb07b5319a9cec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52133d90840e60aa12489df81aaf8b5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f546464fe6dffe8fa44456d99122f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726cd6f3934c112c02bb249fb901c0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939365f3429bf7fc3b2163bc36827b1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161e9a2ab35e1661ff148d40ba8f8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef818f6e409a0a10a31fc9736f912ceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de2713c03740e4f50138d0ecdd30b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c824220b37036513c90778e419127772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae6d94c17b1c7be835c62216ac0f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0b7c15645ea06d0675652e25801e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2c710ab1bdc35ca565a84db74be1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd970843ed84db326dae82f93cc09fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9da3771d7154d26906c53e9a006777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042200eb95cdb00b23917d0c1080650e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb359e849cf215dbc8f2bcad6c7935979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727335b590ac6f33d662472f8a642b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2456d72fa60c2f10fd5cb64f97ecc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8024edef05f33c68073e65c31efaa382.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e1edcf4a5c220c5498c964ab8aea61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd286c94419a5cabf247fa47b5883502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de684c303133942988ec39b46e8b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12caf5a8cafaa947ef596da495e78b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2347f76c0c54ddc43497f47d6980eb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1586e1deffe05da3bc1c24303bc246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44acee725e843e9bb62cdb464c833047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92942f3f18cd14bef700b2eb79e7d598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098763b627e4ecc55b85b048112c4cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90731e8ca34894fecef105e30064710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093290db12d8ad3b22eceeb92c8b9d2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a33d11a39221a225a2f90e57faefb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde14a213d433beedf083f073b5b2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad80e38db520b273bd4fe8d507915314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfdf6b780e71c6abf4dd2148394b3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b181704b595785c64bf84d3d72e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25207f512ad5cae1af5ec142267fdc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003cd9cbc220f0e2619d8398f7b0cb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827f78e7a6588be75aa862980a7018a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d01e993614fd3ff630f208336b13a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b6f35b9b9be8314e74e0df76ca8dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09795e6393915ee34e754e982ba5f4f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd14057a2b8d881e92c582a4832682323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a9201988faa2dd2a14333dd07fbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec38b174882aa53f23a184af4c5ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41554bc7f8658e84f560f59d71710d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e5a49cbc5cedb60891a3e6e5d37c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c52b28e0d6967618a30ccaa5ba6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a0e30dc1eecd5328b2cab50c6c3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac3f8db5f8a3bf623da13e9f1f16830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddad7b2e5dbd49d6df625ace66be6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bf32edaf131e06d010b1105347e7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893757586e47e3eab4ebc88ff7529abb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a0cd5b41323ec76e338a0c3b44eaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f24ba150f4e9413211dfddfc3608dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be7ee28d4607bf734ef8848dadec236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d0eed100a23625d2b95a60b491dfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dbef54190a05627a5579da3b67a3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75326ff2574c14235f452213f0005739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12886b9fe9916bc298bf826e78dfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68792fd89da288f1e3fede7a8e95f9e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b2b0f39a0e15d2782b0917c14c30b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ed1ff5dd8dc96c7c1ddb7c29b17243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc60b0ef9811c56900add9aa8ddd5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e603c3166832d2d3c2d6f7ffb628945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b1c4496a55477a77686691eeb918d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc824009ecba9375b7128ec4cdff9ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9177d7004d3cdd461b39f25a6e4df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f1477480dea00b7d3895631183f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3c15ccf8f24357fc3cae013fb3ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f11fa2562bce5d2888c20fafb3b5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4905794823439f481bb796b6c88983f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7289ae8fc2b29cd687e22daf2b6ab553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e41431025c9339577ed2c164bae90054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb072e3a78d4fe2dd5c44f5c8d9fb45055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1551e4cdd76986de123b74067de9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745785328df8a8c9af10a20f77a013557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084c60fe6cfe76d92c3866f2db0323858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da58e49f97f855af201447fcfbdad559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7706accb4f264b9fdf861d1d11ccbe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbb24d8a1d046c929382e6507b3bd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2fa933df7e6ee64a58bc3d079470a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc641900775f92e70b000aae4ea7f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65334776b9a51d400db689abbfefc31564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3172f30cd68073aeeb29a156c2b71465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0719e2d7f470f3656e3a57eb863f1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b395f1df48f1f2b2fe6cd3220b00e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cced9b690ca135cf5ca05c0a954df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045cc8ce036b23a0c2b634ff15a108369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebac631a28604247c6b1889a5df3e9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b8a4649890a7c872e55338bd6de071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb09c2398f3afa0586814f8a7dc2e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528332dc0c27ad75d60ff2e17c83cd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141cef1edaac26be301a64848e6fb6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f4da4c261f4974310740edd0560e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a64206d133d665d51e1859f7c21c5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ce8be0130e715c4ac7a18ded717b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a890c1c73c745480ad7004ed6d5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433366172eb0260a5c00ae54cf66b44879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bcd3fceab974793c74291e39f062780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>