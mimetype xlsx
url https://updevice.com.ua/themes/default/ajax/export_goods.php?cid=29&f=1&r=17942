--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675bf4942d2640f89d51ec4337dd861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b20bf727e6e6f6fba0e13ce3a785d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508b823211a199d94b20f1fc2f03323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f56b7080c32b11de8049d8bb93f1a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870625a64fd9faba4827edaf29ebaa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de329a6d99290e584c779e2f7d0a7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc55420402dcc808f5d9212ccdeb27c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c317192a321d39bfa722e4032a53558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bbecdf3b32278340af4bc1defd9c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d713de755ed06b28674961f1246810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2383e99fc59736486a88c9edacfa61e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64a9cc28673f6c631eb2b0423a50112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712daffb63d4d82dac6a1d88803654413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d11bd7cd6e398514e3fcceca826c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c0bfbb87c4dd0d5ec3a367b0d48815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1075d228693630d114bd52e8fa49616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b045ba34909520bf3118f4f419573d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a77460f4fc900f8a2291b283bde8e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32fd882747484ffa73a213222f677419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d949bc3c668a520627ade7f407fea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dd491f6af230c9370bdd0c807539421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8371b92f9a287145c7ecdd44b3c22d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d15c92e6587eb656615265bcd26323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e03d9e6f6c65c81a21376cb2c5f2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96775bba337dc9101071f743e4627c2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297d1b6cbf6ba64f72e82c093e971b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274a676a53844b10710ad9eec8f79e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e367190039a88719224f93cc5c79928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e55748e3f78d3424753d8a14cb2be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c795d562709c13bb6d2300f806c184b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0d598dc454905c7741a829fda52631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b3306efbc4c334f13a2167e0a96a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee442fd4f10abf3f959ba88899646433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f88625ce6e3c8be90dc1477725fe2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38182f39efac275cab6d1679074ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1c1d5f9cbf04333a704283b2a02a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df9de113349ee18420bf539abd3e4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61588f13e501ac2c48b3c820111aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577f3a50ef4baa3a627b7e4df8b955439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcbb28f47ab2c459fb4b47204fc99440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26434501e882d4cf10882e39500a588341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecb095cfa6261306e94b655414cd9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508de1e9c701718cf1bec4a542235bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b59e9e600607085f7165cf9fe5b06b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56af159c02d5e5c06d9189f16d91bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061693881127b8df1b1f1047cee500f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae52b9d129d59c39cb2cdfe3dbd91847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d966ab8a93d7164119c63ad5ec5394d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4014784dc58c4e854ee3af171aca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66152008426dc4392f36489ff208550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48ffba4d26363b9a041f636db50eb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733730014d5dbc02d6e5c6d6a3cbc2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b9a7a80374b79b0757e977bf789a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33009ccfbb927888df4de38249a2670e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a6ab9bd95b7a2f18ae6661fde588f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bcb8350fa12e34e17330808d3fc8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc7e916864ca5134e3afedd18ab4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c5c2a6643cc304e8fad48496b499658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14867021afa33975089f0994be75c84959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed3944694b5c15e12aa69b60b581060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6959d6d7c42cef00a56e1f712e80cfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f9dba2f4ca3c919fc8f48f52c3e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ac40631cb07401cf9af1efb047c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c83b7d2b5089012b7f9cde8a0d24364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4d0fed22affd675052b6de9d1302665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a7bb867ecb536be750a355d87ed366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445bd7403265578df4829ecd3b682f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2119a531529e9a54622407478689cab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518862d10f8b5fdc2ce5ba367e9e2d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5671c4ed1d51e8ebdea4db01c5b77370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57143338f230786bdd29b1e1853bf33371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7cf3033d97f4318642836647f5ed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b116a5a58e2d4e698618c3d274ee9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897486a0d02f0a8571371affc59a405274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e39d25e154d539d82238ff9f3412975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0fa8792708dac0dc0ec776a85e8ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad72478af7d7569087a1e03df76557977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c524583f839577577b9ab13cd75a3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6da7a1a159931b820fd2df242a8a1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc5c2e7ff472921823c609587464ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108658e059a0d80c3ca55afd8fd087b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2def505759d948730750f3fb8ceed6f82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d77e3427fd52a45604ab804b5822861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c932573b7ffb9c08f8b007cdabd6482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec305807964e0e86a528f642cba37b743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc371033149a4f75c2f79e9fa971f3444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc12f93ace2677a720cf448b03a6515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7a9701a5ef1aeb15c51b167ee4696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40589d20cd68e1f4646135e409ad147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c21f23a1aff0615c20a648195dea08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d6bc5fc397b1081572ed028afb31d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c48296d2855417d46c5e45b7f73f6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af0795d943184786c68cf0795091111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4f4d9a959ead52dcff175c02c9be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f848a5228fc82a0a3f26931964a5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43dfa30030735871b33905bf64a1f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca83dc215b07ab9342bd128a587ea915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863050bb1f9558f7104aac794f04cd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6adb4367194374b0ada606e72205c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78242a58c133ad4e4a30d2795ac8590e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfdea7146cac562241f5d38705274919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0557151468043bc45895819a5714f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9173f45dd500c666b1d44cd2fd84821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b01c4e5b8ebf69d067e6f80e23a16122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb4be08904cb38bae12519ab4a87e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d215247d94ff973f7a4124852d04424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ee695a5d1ccc3cd735f09c3bba4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33661375150587a8bcc8f2a67e3ca626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844c9cbe12f08910159955b5b65026327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15029d13cce0234bba980fed0bbbf2ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a730276ab31be68e030b8fb42dce929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e53ab004e3a14a05965f6aabcf2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fbe75f85feb057d6b0e9feb0b19ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd946d7f8d74c9f79ba758d1775726432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ea5b3ea8b9ee257beaa85c76b3bd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d8d091521ecf7f2817400f6dc1f3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe1acba05c8bf33f098702669378e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11593cfe1c91778bd5b42fb4a88331ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a208b1fe59a3d53dbc0bea9c6df21737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41fd0984f3186d5e42197fc6a112138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8ae70512f6e23ea93d5a800ac3e6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60743868c93774af1f89e51935358a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46271d69a7448b3298ea4b2ac2630e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a6e2af08947bb0ec11ed845293e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4756c2857e5a4f3b0e00074ede7fb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee357913f1755df50146bfebdc4a0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1c3a82f953400f19e34a07e464f4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122402eb07afd3e800b4380132a08ed946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76235aa6468bfe1f7c93fe2e5acdc3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956f432146d64f30f0f7316cc8fbc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcb039664d41f3d7b04ba0790be15f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac167999ef7bc39ceb092db430dee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad9c910d6577f12db3559aa676a2c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec71eff5ca99e5777d8a19ec09af252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983ad2630ee9e6dd9a7ba513413f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcac1d3be2370a6960860d8f456375354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab139612d0376ab01e8f9a1bf1245b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c90eaae1f51f1f26fc889bf29e6c5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddbac5868afa64add8708d0c75d8e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc399568cd18c29d9be2377322632958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6114ca13c7da39baa211f326127f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17e9df95accadb811cdf53f0abfe2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688056c05a4e18fd617057fdb44eaa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e434ef51fe93bc1cbb7f0e6e1761a5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f1f5d3c8873cd01037be1d061d4d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a480c914e16595029a13f6670c951b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6cfcf627b8a1edacde5fa6e4fed8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba1659771337408993b9083d57691066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f45c495ca168954471097bfe4fa64867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e73f035bb533c3700406dcdb5778f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729b6fb2102663c35e39bd288f5c4d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7d2280036ec6136f53158f081337470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f00f69bfb27cfd9939ed1b78bb3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41be66684836638fde2a6199702cf1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cdc478e1b39adcd773c76f5d0373573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45fc3c8a4e6f595ec3df4f8b64ae874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcde1f9cf7db4ce028a85c26f17dce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432120c711143216216609879b7bb3a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6742ab2613ef5770e31a5cc4190dbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39928e13efe73e0d1fc451e2f12b39978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40787b7bcc6c362aff078c1491ee198279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97b883c4542a3904de594a055eb0580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>