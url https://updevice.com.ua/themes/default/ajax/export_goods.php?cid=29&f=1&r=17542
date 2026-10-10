--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02eba354a3adbd275e2a6f673743c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864ed6ba84e0f3252fd059a69aa503d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da959078cb5a870af67bd5ea9cac0dcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6470bed639e242a77b616461e2a5f564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3cde3a878ba0349c2f9c9e0e0d4335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa24ac830f5db103085eaa45fd03496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79297c3058a2029e1896700c6d816aca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5cfc92388bbcf0fab785574dcde568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b324a7a52002a59236a8e04d94f4cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130eef79c4136b0c60cf685cdfc97ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b297a5e32010a722968253b6d52711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659290bdee6176a3c201d99b5b1ecf8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f48703d23adda8f79fedd23a08d8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ab534eee73d6401c4337964e92bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fbc3051fb400e59ad311eade52d5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e772f87ad0719a728905bd50e38116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c9aecf534febde3d128ddbb0f1e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a08d91ebbb113572cf3e83980264318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256666a21fab573c8bd7f9b81f0d7d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90661f1c533adbb7ee863e665a2fa26020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b835ef3b7bf680fd98cbab42276bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2a156d4a36a7443153d7151178cd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70579d8dcb98ce20deb9014eacc580e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a094cfd71235c928356539e03b22424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd27767fa8052db030531f60ffdeda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7421743245360f67a4a3dae7ba5675b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78a2b9058266163dfeeed02a34bdd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb85db60384e3a67a2afb5c7a76bf6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b824461e9a9365b42d8970c4131ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755359eec21f2edceb32535ea9412b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a40c401f716f3804218092947d3ffc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0556fd912a3ae889b5853909f77e7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa346ae8601ab142a823c3961f4078433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9180dbdbe63bf131b55328e3dbadb9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d7882b68de7e10ac1b43ebe26cf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ad0e84576a2f18ae80ecff4f53f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22fa5647c2cfff13d68aa98abaa8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d36f293f779fe9748e1f687d5fb9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1c3572027e70750281ada62ffea1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dde6ae67db9496b086c4737d6299a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737b865b24bdd29df4c6a665e9e00141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778531e407e656e5f438a2c828e253442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896d38f837a4c64ff59ea4cf15cfeda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0984e4598fb19ceabdf492ca1ddd3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb42b426bce1b468e83702be464baf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2bad114a161016732b33edda6f0fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff01bcb914d0d06d5e9f3c6a0929e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d214d605b8289260ab8ab761ac9f28048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d8ea5ba44590e3c0b1607600940e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393c5599edcc3594212dbf75716e22250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622de71610874f560a1694bb1688c8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663dbab97b55fc4f2d83e70718c3aab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0625af68531e89580c1bf15e0444a1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152879498268f1ddec1bbd40ec19b48054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69940739af19afd1017b55260b5bffc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24672a23064045fc31c718f05d62b9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed3c32c5953bc5ff0e9f183202c41557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e31b02318f9b5fce1994e8d6653d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831d6e728efa3536124d046ef0ac55459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb680d3dbbd986bb11ce1bcb94f86960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a6d87971cd8865c8beccf135dc5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10132bcbdc7efd8ff56452b37e0d08c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6ca4b4c1f5f33bcb560eca94900b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d606ddaa3d4d4852432a4b6bd271164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee305e7713a29398b2bad37daff34f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2015289a9c0c9f5db169091af75c65266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51ffa32779f28b1f73c0af57a17ec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded28c69b563f50a70b975e4245d6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81b32320f93cebaa69c26c61746fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d279be1c172706f77f7248d3102770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac9b995faf628e027eadad8508cb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f6bb2fc5a190397e72e4a7f4fccb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f6753c90cc51df542a36896e147b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276ac61b011c57bef8a3cc22d5803e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848bcabd9928ec96787835128b3d08b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e001150b03c40d609bd79829ce6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763785c8b84f506488984425bb46a6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41d4ffbcaeaf465878aacf50d5b89778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10115ad73af18d133e3bfed3a7d21f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7d3e191b455d69757f75f3c93044980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b149ad3de6338953599eb84bb56275081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e7f50dc0439c5270e031e195e70c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd913acc12385010e1ac5370050b8b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2718ba9557edf8a12a159650f532b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71497192a63500b285b1a175a723c1bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ae4e91e01df88576c4e83e7a8259a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06022b7b5cee19feba9526bd21501cd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563d63791a532dc52b78c5a44c31964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be910be6099f2a2dd4f6713879f41585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fdd1017894e8eb242a29a971a68126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1c1c508a92ed0e11395a2b8b13d0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e80af64eb1c737f52f16a9780ae18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e51df492b8cf5bab5e95d8580a489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003aa06737fdcc1121391a654def7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d30cd248fafacc433b1708be9778711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb268dd6e6cf4a57ab4d953c70b51db812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3691e174c48fe6c9c1e832d7cc2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb098797147c16ae32fcab272c064bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc06ae98b39709d2354b55b28fb1d7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584efb1387f444c4633161ba70b0ec9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b783a8bd115b64e0ed3f69ac19f06e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df38ba44966c9cfc99ff2324226bb4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291369fa4bed16fcb4940792a979034a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a32665e0343e60dd962bda4a9dc1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782ca313bfddc71c70031c80dfdc9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c06c0a7fdfeaac8fd297dedebbf0c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a6934fa93b937100495dacc8cd8ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534cb26710c199e227c330b0eac925324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091de7a84cceb708e9ecd8eb4a2e02325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a25977ba516b40082b47094f9cf4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aeb55d845421baa77025a2696a2e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f11a19ff4682adcbb47db3ee913d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cadf30255cb51f24cf10f0e77e8bd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c493bdb9207af8290be04514bf0776330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecaa699ccb8821055922e381cbbb1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4096f5deb29ec97e167fd8bb332d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5775cbf8778e05689115cde7cd0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19802601cbb37bc8c4424533986df5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb3f3fc337064e570e888d5f8738435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa236ef52258507a1a438e97aeb10836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3ec914520d5f404c587055f826ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7163dcbc9402aacd4620a51ead010c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ab8efa460988de075781552ff97539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364dff61d18d78d0369a31b59667b1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14a80cc9e50631a78985d622caf7cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e12eb7593ff4ae3e0971845b2ba5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971928448d6c7f81a9cd2e4af5cbab743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2436ce3505b06c5350850826888d9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238268edfbcce3cc19595b376f588a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fdb83cd6ac3db3848018bcd3e59546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0250c5e497e13a0be00d4406d245647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf21ff8fa55b1f28112007e92dbb5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f4879568a4800965dc13a040733549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452f705978813a88d19a84da86055e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb16b3bfbb50f10ced006072ad6ca1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcadece09aa9a086b83c79dd09ed39752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f287f1af337d0a80165536f390cb9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac33e13b3e43571fcb0a478bccbd4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926719b32ed4f18a90d42b71fbb706755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2803762c3d76997c2c4c6334c47ff3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b25529dd6ebbe0789ae12d2affdfff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521962d5d5f4387595c76945500c4cf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70cadeb575f850be2fa7a87f9f5c4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfa01f6a7d68d724f097dfabc9453c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de858332db8eb63f706a1a922a31561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47e04d75b9db64e705646fe1cfbdac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a9ed89d74e4de262267c96813318d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c61094200b15e29602319380220664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedebe748aa22c5b58527b591be6887565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cbac82f8e113caf7dd723012128d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fb8896304e55957c78edf1e43eff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af2eaaef20bb384b8393c04360068868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2270e10dfe13551bdf5c1a5dba67a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a99d233632f775833ff76fb2e82a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98815a78116b521d7e1eff03516b49f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d28a31ae86a170532f3b894f432b0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ec19e4669f1730b19f9bff26cd2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56890a2e00f35ba8a6fa20ef69ffe8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe60b6ecaa981ae1d2943cab7ea69875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fe57c572412efec5ffe64ccf601df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013090d86798bbd1b78b52db9ef012db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ef50d975acf88e1e004955eb8b2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c969701f9d473a665ab8385afcd3b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15515e9964f5fa2c70d6329736de170a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>