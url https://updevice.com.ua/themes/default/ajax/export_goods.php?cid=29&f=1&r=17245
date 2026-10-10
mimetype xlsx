--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2612b2ed668829b90ce3350fcc6951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9354e0a8ab11229ebca7087aec5e2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d812226271cd323796a3d8be54423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17417a6d062dc3964950f00d0139d1014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00888f5f50ff0a9ff095a0e9faf74c365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25109e6060d84e08404b26aedf0492956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ade2f192d33652db28810441eacc807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299766a8eeb36becd357966550fbf8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab429f09998ce89536a00d5176783e579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd4298995a23c13ff2aa0f072ed8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051312ff8a47f419f42eccc11b341cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201573fe2a48b959439c2c70c4e0ecb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440427791260737d6d75d18c6632d2a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab9b7f517513af6a655da89fd03df314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f8e0f75e3c067ed8191c5e58fcea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4422df1c2d24ae2431edd04b39f4c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c1804956b0d7d78a33eab5d648fb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e56b3bb70e5c1c12cf8f85fce10118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67603893c710830a6af99e3d707d3f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ec86400a612589ff7c417f20276f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b066100b328bf675b67d7f684010d4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd0af89a4696f3706379964b57ed9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261372f6ef3e8ba24628ce618a23e4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff1bb82e5fcc127e77dfaa6f2dc7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f8956628547009d8870d63e423aca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654076c6a6db4d8c865e0b24e4f34bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d98f7740a6539e6207bcc331e15027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f4e56d4af77d7f949b26c4b07852c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defd4ac00358de150e01d01665bc7bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3fc274c8ea32143163222cc9b80b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3e1eec4874f859827bb5df49e6e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e7095c7bd2e8500a12bbd9b88789f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc688f0f7dd0b925cfbdd978a3837b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772184f898759d36cfde0f4a7a8a6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239357d0ffdb5075a4c43b0021d8d86b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f91943bc8795d61fa5da99b1a263c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72850f2dcc0370ef515738a05157c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058518b22809bd7776ac34e26cf854138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8d73234b8c1bc310dbcabca0e50439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e221a0f9d590509e50ebf68be46940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e153d4b268532d2443f0f9746f3404041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c528c67213ff75c63d2e75e4dc480542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c1973d96a5483b607d9a0c788a8b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db71e3d365b0cef3b1632214d3704744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff52b11f72c0899f5b5cfe264406fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e2c87b88305cd8826c82a7f4dee546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ee049205524d0c48e26adfd2048b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a76837622c0396a41c86e1f698b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b0438aad359632df2b2b514d0edf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab474ddc89724d412f8966530ce1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364025c753b8e6661a32e108bae11351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad736bc9f65a7bed4dfc43d16038106e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c55a770d48da8d9489ad566157ddf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c74fe165c71270224aa08b5f1e427754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12f0f023a035b7e59b0ea0ad1df1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c041901f0970eb24381177b800a47ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5421e8aff752cfa0fe8ee2d7a7b48c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c07015ec33d1edd8e09160388a0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c44e9c83322aca771fa8039f8986c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554039f35fc9d838d56984eb5853e1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b372a585fb8ea032ece36b293b07a0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5ea969d2d102852e11882cc693c7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa520e7511053e60f2978f616968f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26296b478079a1351bdcb134249fdea064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcef1b3137b1cc67191e42be26f55865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9c599a005728b29589da692274d6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3640f65194b7c2dceebf0ec3ef1e5fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102524f820e315dfb7543f111f3d41868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611bc7ac53ef4a2aebbf2355272eb8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b501e3b8b3ff0670062d896d2d9ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9326c75fd4bfc933d9517ac61b5b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4da53744d36e46feb564388b4ecb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c104d162310b6a14f57cac8d4502873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1d7bbad35b2ac93a44fd55ade2fd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc98b187f71297782cbc550b6a52c2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227fbfeb2e39051b83e4075958d150176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6295f6d3fb8560d6f5f5e85668671877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d506d8e57d172576d8e10882f1cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8985c1ef77a41846be518fee63bce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c95b8006d2a486e7b78aca6fbdb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff30a9c7582c50bc87f5cca499f8eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e68fe23fbed7fde7cb1cb57674baa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd89bfa26771c73e0871036fdbdfca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0963d5226c6d95d0a6e93e8c6e9f9d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb4a3591679d7fafb048df925f22ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57b24854f28b1b67459865c5a2c4642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552014daa44c6883b021d7ccd40b6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d184693412dce97487d0f6aef74da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd0b5d105346ab6f68002bc0adf095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fa1ffd6242a3c1fe85ff8da167d3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d574e536e183b2ca539a77b22c2fa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8f519967dc567739db7151a153e9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e93829dda54ff41ef006c0c7b7349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35d791ddc8b9062f93e3348e024cdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac912d92b5797b13573920cc868a650c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df6c43e5d774da5015c1e9d74c90312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b53678f60cccca51dd797074b6532b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f36624d9d1b9cfce6439492a3339c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc323e8bd3d316f7688cbbee5711215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a1499b4b257c4685932cad5c52bab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395763fb4ccd80976f3bf3edf48715b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba5dcc24ec3b34e2d1e3488352f58918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef8c7c8096d1d1c45248f9a780b6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91bcc901555311595ea35734023e1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac872b6f829223b90333a0256dd00b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1993e3b57190cf040ca9e0ea855019e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258b37d6736cd44d151b6bb026112523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42097de15231c0418a1cedf2dbe0039124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cbd1923946d3b77569fd04541d4a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb98f141b1a6744b9f7d2290e6479726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb29d0aae972af6149e99fa190ece6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dadde333e57a7deeb590636ae4f0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382319b19158f9fde1b1f31f7950ea529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d322d94a003cf7d8934c9a4ea99db530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e17efa627928cb9e1abdb32d3f9e9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082342ce4ae02119d0435e4b2b44566f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d842e75e1561d7a809a004b3739d0e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17423c28255a0b68654f66f7fb9291434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8ce3659d3544cbb566ed72361fe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db72be426aebe306b97beee180d5d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1161f7b50ed508fcb9b840c3bdeb4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc5651c87e6eb20a709ae1307af4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb49e4f9df46d9c16eb34147baf9d4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db587b3fb4ec0bafb2594bd185b087c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b25d87c6e88d0cf101d307ee55cb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b54b2153f783a11b62fda044f78fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818107d53e18872a51da090d6c0f8e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb5c9d6b551995f1cb62d3af6478a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b35303c88a8b6f764d0cbedae8cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b22d24489febf521e89ec4c49c1c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d0ab925c626548cdf3d99d145fab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69a60bad61b3c859a84f030040a92748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017bfbb08bc978e23746ff0cef52e5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc2dbdde2258edefcd0558e71986f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a8929c57be320c075b3b81b440c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ef9b8f0603d1ad3d294841bd66c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa15e7c09facd1d4c1e57a18caf52653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751894cd5eb251e3e1694496bccdb8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043cce7908a9da543d62f590699136e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e35b8838e428040098a2c811e9d3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a485d12cb19b79456702e8635b0c1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f401a2de50bf48e5e77c4030098758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8985859df68db352190830c5cd06ce159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1880bb81824531eef4294ae68a3c37c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d507eefe4a3dd549a5be2379fbcaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3620ca3eb17544120e3120ef384785f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143246b782529ed08c0f50e09c3fa2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556858a5aa8b1012c64c9cda6ef1026264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64adaebef933984988615ff0bd918065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23f47ac4d296ca31112f71ba669e0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3089b4a2aba487d73692ac2dbedf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef38ea12638c455468a4447a537d4d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377851c003ad7d97e765a2988189c0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857e3c482d8615ff75f5d48fc8ddc6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b376aba0975d8c46b7d9d6823116a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc3750115bb29c294ea76201d5587772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe45d7d539a2ea48d3c81d365371b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121d7157a2b2d6608263ac942e7525774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b147eca1cfe1425e3a66403ed6397175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfda2aded0c02e68605762e8a95530476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27af8879fe256a0d40975f99a306d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa740f56f29fc4173b79495de920dac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d133ee9164d0424e6148e9237b4769d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa640340ca2e76590648f73dcfb3a8880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>