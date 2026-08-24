--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ceaf6f21b080ad3f389eace6a5ec91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324a490ebb4f540be89a445f813c562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fd99717759f2a241152d4543ea96d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296dae96ebed46afb2fb5510803f28b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa356971f40e9af6674ab851ee41699e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57648cb03cd46933057a8168b89c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2aa0a94b228d62cf7f80fc2bffef87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b19bf303824b38deafd346fdf13a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf61365d57136ffc3c8438e136a6a149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee00804e382f642301eb150c6b4bda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b2d238d68f124b13784d539b0c06411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9950086bd79a8df1a4d290768625f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dc63f3ca5d1f477b39c6bdf07831c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38491ad72080f77f564f81f30ca35e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b01edc5c355c36a3bb46a3e785a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3432f90fb0fa9710c4b4439af35338516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f528b3876d7f92b21600b7c257439a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ea996617a64994f09d5e05ecd370618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f19893e2a83315871a193001471ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e50e96ba3cde42077e6862e3285ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017e26c09a0e4ee35be5abdf57a4f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb08da0f07ffdbf10ba7f0dfa1e97b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05800e30e661b62477c0925a879970b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea54d2fc24464da943060b04c8a9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a02b675deb0ca1111ccea0752c1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a631b6977caeefa4515e6c48cf3e1a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd680840b0c29c69026508d447260f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa28f39b1a31e6874cffc63fc0a52328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c0029911b3b2ce39c46ccc20f28e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67f472503e0e8e6f699991a2124e1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99ac95b4f879f49e7322d2fe051eaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f259637e1373883c99cdcd8a2432032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034277daf77a7af0ef12cd55c2d3f0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f3caa297d099498a16cfd441bea0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4def78c22bed0e0a07eb237f4875e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719fa93316d2c86cbaaf8f8b7c28d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c50e2102ed60a97ea68ef1c92a8ad637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b428d68bfe5e908da19e6727466438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f98867e157345b9ebec46ed85376839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210c5b6bc233d45ed619e8e8ee0ffff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f77755523a4d5e57d837606792bf8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cd7d8d879dc54209ef4d80568669142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c397438c0acb788ca828f2da66f350c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9d51630b2af49d859e2ba0f45493c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a89f031122b2162ce52ea1eb643a2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3585e692999aa4dd78280aafcb318cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863876be6c54eaac34dd9afa0f8049047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7deac3709fa3ec22d3ec02b55ff9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842f2b305b52a3f990a4f09ea5a04b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d449d8be5e2fbe4d8cbde3e211c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948f6077e38e4c3b22daa895d05d64d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33813241a720dacb73e884a21e743a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a66bad9236712932b952dc000f08e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ec7e6518f0fc9efaadd4a62c3a7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1112d6abfa04590284d2c6eba4a5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330d4d673a4c5ef6af59e259036a3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c360cc8ffbf7b4f4036b9b406509757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05841de3b1f505a96a3b5d5a768b564858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86dcae31d5dae1d51f17d661a5fd2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ad2ce7340c6e13bdae436ce41299360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ada2c947fe7813622c7055beb1ccf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef8576457d343115e7f56b09b2f9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1b549b675cdf9b4e7469aaeb11f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02cd2e31e23ea44975e4198a6fb2d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e269b29dc89dff1901f342367d67865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082c359bad4b8956c02881100671dd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8158987eee8e229839b3e0fc5d9a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293190b296801acf75fb9bde72bef8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d990246d6c75291d090e78547b39a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8e575d9f1caa5b27a9b640d21b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ee539a85470e4508826927b3671f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a76e2e1c59c2ad814d546af60d41372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681439697b37ca23541f63c2848289c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18628bf61204b210e3e6980914059874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64099cf68b51c743231f5066c45f4ebe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb31b7a53000431f62fdb6b9ed36c6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011139e7014782903aaaa880a75e70c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677bedf322d41704c251e7fc4917d4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf9264254a5df4755da5df93fcb4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7a9db06bce6714a47d9e38d0b6ca680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb177abe165cbdb7069671a8b2ca1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a037e0c20d9d269f873976ac23468882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001adc98a7c2a0a9d12529e3a00f1e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b33eb99b83564ee985d257c0e9ee584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d2d61d4ed9e1a9d4b1592eaca98cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6c41bd781354e6617403efaffbdc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516104940e0c88de737c71c9832ebeec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e9b9ee47eedfeba79445339eb9a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d6c62b1dc99e31e1179b044ca40bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456298c26d2bb3f5aec2a9bd3b621d1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fa5ca6d265e71234602a6a4bdaaa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645cc06b9039d32a6242c332d2673a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8dda65e0bcb6c1f6ae0ccadd5a02d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7ea9cf47518e04cc986bb2d86a6e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0de31fe3effda4fe02887a9bb135d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f90628908d0a852ff44d22da940c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521e60467f48c6f9035fbc08317ea213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aa2f2e597a28979916a7dbb28f95d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aeba7c9fe80f2068e3d4f3f14c50d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a82b73acac5b177b0d73c6f14237716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833e349e881e37aff3349f948d630e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1cec3bc6b5159fccaadaf554ee3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a94461f8630a3627d3880c7e9c71d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675842debe231b531ab641538b87b89620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213eb959ae5c972baa7849fbe54489321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aaf5d16e036099586361d13c29cee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d580dc5785db263724d765a9ff05a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e11e7efd35cd49a11708fdd6d568f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8a9ddba2cf39459fd68f4dcf017125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd93dfd5b0d8859a30890075d28827126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fbfe7fe08204c32518d8ca211e87827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ffbb702c4414e33cbefc5ce1ff5e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111638c238ec485a583821003ae5517a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d0c512c2bb26db2803f0366a72cdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee81dc11f0a0e0bf7344264a5df66b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85f18e2ae1e6211b1df3062d674fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7e959d2bbdfa6624de0d8859f3f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab957fe5e14b3f85126551e656af0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069fff4dde03744c5aff4da4d6f2fab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752a4a3f673872af1675d8159781b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c322d065b1aa610d4b20617d4f26537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c31889b6c1971c88f50cb1730f1f7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5893f13fcc17ebf990a5824c034cf4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e837768c585f33d800d13be3b45c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b00bac03e68b00b345b43af4ce4fc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a5bacbb703e566d227589be58e4f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d04672ee352b9c5e68615dd68dd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cfd3a896b906cf4d4e9946f40d73444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598116b9675f45de8b5bea9cee6fde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f583a492985fd1e326669a58e0058746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdc345604192149606be0fa416644647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5299cce552ccd5838439be45fdf1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34038c6e3d6e5308c2a14e551db57f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365642af488963be7c0da7f61fac9d4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb592b7a9811e85ebf4276349ae7c2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f12335264a4a6aba36f0b804236e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f48781ec5df60737e4452cb0ab20ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999befb7b116f5257f86f0b6e91e929a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd171e08d6ec257b249b99489a8b8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bc2426e26e62d6410419dba58481d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ee5eee362c975a01c493d7a60427b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872edfb5e596cd84e92c9149827d73158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5964e7e244d343289b92b379cdddb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31391ac7bd3d36faba54f8c0b8c1339760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5cf2c6de65bac3828e2643f3dcc4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c915ff1a01e647d0c8f22b41ebe92862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9040758f75e7a9850885f88728c56263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3161b642b12958f31f47930708e53ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceba5394f3460c0a20dfaee6b6829f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ded6986cc75af0da5a696fbd3d9c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49761a427a1da86937f08138fc507b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8ed93f085a8018da67b57f1fc65d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4696341ce344410af62ae73a0ba7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f5be30219b99d5bb35d3139f294e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee3f9b7378c9ef1606c6321c40d51f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f4d1e34dd20617e47d5175e6c49372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a46bb9e37aaa2806c68ff14e2a8e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bef6c80cb385609c604d163a06ea174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0034d14f1d894b8fab90e1db42d4cd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f027725bcb55bf49d155a76918c47cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f837134bb0b79a92bb884a440befb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7fa835dbc8a1c2051d7ea292f5d1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9d89ee5e4d9f9ce832aa7836c088579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6f494bab586a4f391299abdb1330780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a27fdc75be25a833e7efb8817905181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa8c416be42c937e7f78a6ffd3b7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13831e0357a1cca0c4704ae9acb1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e17268e288dd93823f8babae563984.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>