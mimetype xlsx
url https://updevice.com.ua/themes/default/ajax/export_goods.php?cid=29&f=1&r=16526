--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95016491feb9e4735d586258fffc2ef81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb114bb488c160da97a3ece4a505602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29266d3c730a0aa0b8575bca644e283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055929bbf656b46ac9650769fbb9b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72451c9e5c2acbff06b6f1139725d0f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4315a9d38cb12825774ceb16db12b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c7ace1a1997e2b0b653ad2dad9b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f446827975cb0c07d84e9c6ea2dad5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98a8e4520c0eae398695911fcd2af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40a6a4566c52962a97c416c4508cb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfea82524f3ae80ee31408cbe0da2a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2398e2c83ef9eec0339092f473bb38c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6a1d3a0f413ce696c87912cae2b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd045d677600dfd263cf2a64cc5a9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ef6998c33e9214c77df61b78be5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6710f93599defe2aeb70f0ac9681f5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2d8703b151e964658a6be58d676517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ad14a597a2b7dbf59b0397181ebd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ffa7e23424bef472264e0b9021e4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f452f325fda3fdb9bcb401d7620120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c5bd4b0186f071688dcc5bfbc6ee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a1d3376c6e2022395127bb8f510dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4b9a6f37122da2b17c236af497c9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb08cd5266a7b324ccd48476cc26924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3686763680f37399f7874c6ccf234225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8605ecf4d389d01096012c2c9ac1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adcf5c62a5fde5fbe9b6f50884a98e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8e619b4c8a8d7b9061c82d2c831dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c4cf8a9d76da04a253946ea50de2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3484ad5ed2f11fefe6fa54fc0c3505330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75da133b996d6627dfe77ca33f956431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685faabaa6e0c18dbc9e9f8b9f57889832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b22fc128cbabcbb9fdd2987479dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbbc8afa6736c97a0342de73ee984934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5e0f82bba6d01516e15c2466779135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b075818c8a77f110005b2577a54b3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b542babf8000d62755f189385f5af137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674537f0585665d91faee004e4d135e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed43a9ff2a75b4803fb1185df6bfb8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f84c8e470c1aea2d2511cb9dfff340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d605e319af0fe2e4403e285b95fdaf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8494df082e5f36519cce0e021448a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f76404b85699b737c94c09c31af443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117ac7b845d3450f5d4d02451ef7af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd100d9fccfeabea078f2fd96b23bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaae00b39e8eda7f7312b83804512846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ae4841bfa974eccb7ce73da6aa90f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcb8d7f7393cca72ece9abc0dbf44748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c65144fccf8d903bb2b58150a2362449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35dc2a60ddcf729801eb66eb60323c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f5b8bcfe94986b2c65031b8e7c93651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316f8a6537f975074d1bd50f5409a6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a7cf5fbd9be6d36d5df8cbf6621d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0215c686bf91b22ed774fdaae94159354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9af3f8d89038773a94280a48d501255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c83267c7c98ea65413758e0e2d2b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152cabdf7589ed7ee462ca4198f64f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93d5b63c4eb7ade17d8049bbc6a5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201c4126f25e4f8443b84b779da6d1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1e7e16c9ab9a0ed2aa909f820cba360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb881b0515fe8a4586264e53538d6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298ac26fc54e63a36a2145a2fe4f0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50c0b5d4fb48cafaeef33794534b5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0a515d99149d1b30dc128494f2db364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be0997513441bd4f500127b7a55a8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04442c30e352ab9ed33eba4a14dccc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3011a0bfab0c421a3c4d46e319ba767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb23bab5697c5f916a27bcf2933a8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae96ef20b3c21873b2e5bae8e18c2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24974e70cc36dfb507bf0eb9b299f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aab63dcb5ec0ee7b4029e9f7e4b0c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f1b9e5307ac245c31e26d873b6c6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a99f258fd728d346ca89ecd95b64b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb458322508bad8d286d24483a72a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5dc08dc6fa669773051f4fe9d41675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9eda2c59904795ed54cc6aecda2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bef7bd26acd7be6c73c5913c3fcf0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08beec646e2eba16311807930cc06d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab61d123e416037148d37d1b289d91879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363530b6cd6798e50d9ef09edd100c8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc06c222971d7f2fdba8f86db1c93d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da5bdcd876a2a3b4733015cff21ecd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c85c99ceae831f3fcca92f3da09baa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0df08fd9081d4fe0b9532cbb8475084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22df8c587c7afcb12ec0c9392b27c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f30892c1a876d4b8e686c18eec382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b5d972a0d803e866482eb7847217d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff53258585cf7655ade38773772cf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258143210868a76f982139f381385975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb954c1f073e062921f3f0d1d6de9c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e743a4c6a38a6b3d73be1384212d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96419aefa12b19c177dd844ad40d6a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac243e2656f39345312563697710d0959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee57f8142a30980331b0ca6ed09ecc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf556e39c8604afcce5778d678a4b9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f7a396130134b69775422ac26ad9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a7ae7e9066cb5df83e7ebb29d320813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b853b1edf230b692ca7a4104992a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ee3fcba5cc2b8c1fab3bdcb11c58715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d78ab779340f141237030ba36d0ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f56b6c5838939e7602d3074237fc1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5d87929c2d1607dd766e103044bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7645056a598822e3669ef001f0cd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31568821391ae8d7a60913ebe9f419b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58815ad029002f6c209bc052a222e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d07effdb5eab38047f91ef43bb36222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eab9993676f56aa7ee15408129d1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922054228adea2f20b775d306fda9c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febfe8ff61c4b0cb6c39a5ab167921025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172f969601f4ffa905619eba5b4bca726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b0401161815c9d3d0894644cdc3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386347f405b6a451ec669ded22039228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004240d0fd397c4bdf53f6005d9b56629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea557b6c9b8ae26f3d856f6634d0027330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06cdc4d2baf0ee119a5c9c17c7a2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f0564d7409f16a4ee3199466d198a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3bd6ea46aa487ac70a308daf3e28433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656876f1aa535c4f79f690a3e5bef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a897221db91baf0843befca8b288ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dba0c07b244e660de615bc77fb16d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bede7cfcf3bb004e33c4199b388c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf8b455aab9421913ee525698e59438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dfa4d88a3eda3dff5ce2466324fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39652bd055f84c6261139e0d800b38040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f9e437c2c7103fbbc15cc10fef44d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383c2ca6b834645e9435d47049c8c2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c87a32913e7f02df166604fa639c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e863f7ab66fc4181b4ae2feacf134144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb44b8249538c628e0c0c6d100dd9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a482bee82f339727a42c9624490746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d37ee73d238c0765009b210ca8e50b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a41dec88085e35941caff87a115ff448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e355ef8f087fb2288c47f5a4831f3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713a82be5bcc9d3757e40a353c62c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272af2f8f3c4981d59695c44699cf3f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b88b9e5fe517ebc7013cd2124867252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55726145d7a1b05adbf6e58f1e209c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bd8a1f9eba5477740ded5afb7a6af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f64279a7323557c564b4ca565562e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624baffb83a612f6fc6286f603340d5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ac17c4a574a93d6aee35c9b26f49a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773e070a0a220b3c1b43102eec264d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c07e7668c87195f93125f599cd28359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e24c2eabbd926d378a2df40246f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea30cedcf3e188100ff2951b177455a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37baff1391cf9f1ff7e6d81b2f985962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156688f0a738e04a89505c646ce60363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4b9f42cb4ea52cc889c2e97e8a71864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73242d4949b6fe8b495040bdf6af0dd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96fa0c5f215d1fc1a1b1840dc4042466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f6db5a7d85404393e9c0af21e79b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328d11fbc5c1bb96c58a6b702eecf968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7a1fb239e24d3752a72fc0b7f15e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c59e489c8af92f52d593eb13b07e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baff9f789b8081b5ee76c2025f1e8f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efd64b7d39f79b467a9bb2c7554c3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d525db0e5c33f63898c4f462a381d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c8ab1c172f4862e60ddf907006fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b8f189f87050ba7a8ace94f607b8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aca1fe8a376b2a454aa8a20e4ecedb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81cbf5130454686aabe5b84bbcf05d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cdbc5aa7e3d30345241ab695646c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bd41fcb1592250da10dca8aa2462c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655be93424f2a99a90edfe340f4b4a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>