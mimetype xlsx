--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a9a19b43f1c7c4934356e1b87e6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a15a41bc8a9598b9571ffd9260102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f247d5473f696227d9c37c02296bad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ef6cb5ea015aff1d936b993e160b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e34d33365e9328a950a328e51c10a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8507cfc28d85934a19e338613ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de19e3dbe6e9f2389a4ed6596a94c277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a15466012441fc47e14a36ba05b3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808ee4f7b52e974133f31bfa6bdbd949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11436dd9b9e073efa24d34dc590edf7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633706f8abce834d001f9958fbe4db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a4f649c8bb2ebc2151a816d897d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f428d01ee281a13db10646c3dc1e26b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270760d9da82dac755ef4c670d5fa6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98477cb119a980f07abe610f8d67efe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029360712d2c40fa3ec02a7f5cf69516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73f8ad5225d46bf739898e7b93c6d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825880636d552efc37e141eb20ba37218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405fd919667461af78ab38913c5d87b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba268157de00d63afe0389d9b6f86ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91432252cdea380991dbfb697ad2a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf12a2bea9d1dcfab7d9be774aaa0a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2e0b1dcb9205694c0e7e883ec11b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f9d5911c6f5b0e2cfc43729b7ad324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be4ec87f6640c4d0183d7b2c360def25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42af0023c3d43eb9c98b706dec957a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645882b3375af7b88da9d8812606af1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3bc94051f47079c630f4e817fe0ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58eac6bef223797d664a69661f41fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cbaeb7ee12d675fc850c258c80fa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2116a6fafdf1d7e5389bc52db2456c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca882ea270026d053413569ea2d707532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004df672c0b574806d8eb1622c350d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a260698819cb544dc0d4a2eaee7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108f9c3d2451da2bdba9519bf0deae235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a8104e90f66f20a40c8c62e96cc3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36ad218c6ae32ef00f1a5649a8be737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf5320d13b0f7a1f0fe805dafabfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63234caab816e21971cc588bff1ea45d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3adc4a174a6b53de8fd889847f796c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6b464adb75d3167d6efa05fcdc7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798056eeddfc70ac1b0b45d52222996642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5cc2bc0c115ee4aa16520f7dc86243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d30b258b2d7b62d4612a957748beaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d512929d1f07eb0eb067b1a26766bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135e28d5baf8f7dab397559a7d41a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d5a882303eede2dd07876b42ff7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab612f8f18e003d0a65d8f9a0b367fe648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c02b461afbba0b723ec0952165ac5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359508dc52cea2c19a0db43081a348150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0584700cdfa747a3fc0043a5ba48151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263a3e21794a904a12f0d16395a611a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ce55f0ee18d6a3756cc7ea7af3c9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f475e87bfceccb6264c03c60aecff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7c6caf3dc2fd760855340bc7a76055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ee57f1cc89631d0b2824617a888056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aae838d159062c727b46d6e1ecf3b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c1e189644a4ec515f62e87cb52bc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e746b2a8c6fcec81fd01b57a98bc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7edff9dbcc89535b7f68750c40315c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08cd87bb8f756ffd31211ff8cbab0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b02075768d0366c395512587a3c4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f55fb122cb144f2439ca9a3be5b8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ca1b5d38641331bf908252adf210164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dd4f6734df5adba58be17feaf655665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2222c9eb948b838a2d52fe367c0ffa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c1820603b70f964450da9be5eb1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245b75280b4492a53a194cd2ffef74768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f85857ed8f0eefb3acfb8051e3a69169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882bab82b44aa9fe181a4f007efc46570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739c34fb450e5f69e5289bdfa4aedd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433431917626a9e29a70d98bf9a609772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89544a8e6897cc421e292f95c0479f3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493921a2fa6740e47693ea0536dabe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe8d436a95262eaef107dc052bc7af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abfc26e65c41cc38be3ac35da167c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee010c9b03818f25c10d924099a41b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4ccf226fbe0a7497eca75cd6daaf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae580b9ddd90e53695d8c27addd441f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6535643ca07e07ec5dcdef90569e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40285a5269382d272b145b211e694d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506adde1ab5cdfb92b47e78c423b2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c39ba75f85468fd0e8ca5b020e51f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edf9ae513a53c8daf503276d2a42ea84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a5b4b4c99b095e0f78a1e776e3371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a7c6c4006016e74a6e1bd3ebfdd602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70dc05c8df15f10902ddba14fb28003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89222710650caa3a8167e82f3f7a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab15169d03935ca0de050bd73418a3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4777a8692dee9a4b23bf816eedb6cd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df1f881dbb86332084553bef70fbd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc9efe49c7aed6a82527de722a5fc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22978dac4ea3b4a84df06dd22a5e5c4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132df995bf8c35519a310c65353d66210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafd258b3de3da3dbd6aef5772fcbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99660e016e203d879e153775d11d5da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f54f5a4a811e0b45076b4558261acc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6503a30fe9e674b307894fbdc6dd95614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68818344ad041105d22c02c25c8f6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a4d711b30d99e8928057a43395b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99487476597857942bddd168ac6b0cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88854015336a2bb03f3385f30517ae618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59029e825c52e8dd38ee32bd48858119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9063ab931f94ebc76c414350e049920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751726826e492601860f71d632658b5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb67344a0fa99bb5186457b449749ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71b0f561708cd3c8856cfd6c7484e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53437b2a2f944b1e1ce911949820297024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e3a5d70594eb5af4dc9f9136e5bfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ee6c549d6a9a91c6d66be895af0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5fd43b8a4d4a9a3cd88adf6dfa8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfabef65e8e6e8aca0356c4343dfc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217edaf4504c3edce9272f7ad4639c8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f8cd6c7484ef13139866eebd7a5a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c8ef83421280ff407329a3c54e9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f83881551692a686e853540cd35aad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165002e0a8ee2a01a4ab444747dec48f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5152c76f01a5fd0d72be00325acd3c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf2295a84990561c7c4ebab2d23a4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce84e1e4e8736bba2cb0b5965c6a0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7d56afcb0c93291c0086bd8f2ed1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49e669ddcf1095dd3d8376c7f61f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da3c1b9040d0b44ea05a4dc57a00039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fcbc60ab9bc37f5638e2e4006099540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416e10a456d0d4258eac33830001d4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23256352b88fc3b308195963ca4d6d2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ddd1ea8f52baa0fda5f47e7640a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298828ebf0179f7049abf631b5b55a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97697957783c993dd02ee67980f5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce482915e1788cade51998aa0ec46e1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d05a62ee02b6f6f3259e81bb6ff047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c476172040171f60f1559f3edaf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee156a83b39de99a359879b48bec2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15768a58bab395f10afc2f3018667a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a15863bf66324452afab0a4cb22c5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a251feaf8c844f073803089f4ee643952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055cce15182c55e910c30962f4325fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acceb4593fbf6c4be78f7014c26f4eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8724e86c0593c0e4ea32d83b93c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c836c7755311536d8e12c791da17c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158db542726aa7524069cc2ed2ff08057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704e4a948aed7ccb1154a9d2936661b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132a90ef39a9060e941a716b9ccf6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cfeb054fadb912672ecb54b97c69260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04115c36ed634f78e63737f59292761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695548bb84afabac3369b65fcae65562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b36b5b9492defed682b7b733911063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de2a54e24040a6ad5225977154ab5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747c18435f3c9a2d3b2b6d43003a6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ede31624ab5fbb48f1377b4f875e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b89f3944d1561935ffa12be99759867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef255b7d231ac3bd79b74cfb01b5bc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f4328d16bea7559896154c9fd83669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c7351c5f8b21fe90b8c35d29ff5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f435846e281f09a8b4fbe449327f4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024074ffba243229afde5bd6612ec4cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2a8a1c20cb4fafc0f9e7e95c741b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174f552d0f594474622f41f5ff491f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409b94d8aa59a419d08be85339948275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7265e1bfc9bf5f4c198cdbc48bb1ab176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00348e7d081eea51113f7c25dd6c4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde5cd0eb376c1a167158868156c71378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf209d37e6cb0c6beac6e9c778c72779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17b9c3547a1669198ae0a880c7fe5280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>