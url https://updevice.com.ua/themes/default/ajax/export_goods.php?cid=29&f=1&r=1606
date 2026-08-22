--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392503a61ab9a37095130af9833136821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d435c6d494a3bf42bc9f163420626cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a47080293bd19f28f854ce556a8323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b085b99aa9802e06e5aabac44f12e084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c45ab6d19b1b87a5f467385e2484b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903163ece1c56297dafc6bb5889bea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4015fd9b66918ede71b242042ad4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50a576d9c01937721cfe62cd62ac8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2373bd2b8f31835757232eae478bfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ef91028b5db90eac3fdc61220c5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e45d575e9962db54c4b76264143cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b3ac825ee9f68ba7117125fca5e1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486f2a72fe9d1cfef60e2c54dab277a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455013ec00e60f043a903ecfecba7a4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb476c67b979f08e80c6f0cdf7130b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1efa75fa33f778751153e3af1e417616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb20ab0e9581bfa00380b5ed78f3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073f680191ca55978feac1c640295c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036f1bcfdb65e989565a6e96d4bb8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a34734c601a4cf5a25f43f7ffd19420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290966e0f7679222dfc3f70d119e2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79952aecd26b055756b68ea7aa6eef322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25643c3ea916a75bff70343d2f749423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d249b5ceecc49ec079da35d3df5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398860e181c969eb6eb4e727d0e06e3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b2f29db7f636df60068e9ae632f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d181ee2f25b628a97182f1d97373cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375b255257063f20480742f97f443ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b972d9c659ef951946f7791df27e9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68b7bf1516b1d3b1223b3fce26c9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c8998c777c1e62aff43605d8e0b3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e6aede34990f7270aaf3ae40bc3b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b858f148610a19c6fdcc5e7c872233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44343cc422405733c31b138739bf831f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65405a5f2aa9e73d2adf27fbca5951a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae3bafe9f3610580b568ae84e4ef8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62679ca34580477c058c121e99c31a9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062bec543afd09f335b59081b52daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2435ac6825f6d948ad2fbeb1d60bb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb815fc334cf0159858411b48e47dbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f296ec335d936810943db6eed76e8b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdb286e29238b5fc313aa0efd8f30842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247bc2daebdb169dc15d3204a15ad4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8f2a48463ac944ab12175188a978644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017ccc22fb868c58e3acad20439a90745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cf8ae15b62f8ff9c59be7d969bb7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c254e62a0404c834d7805d7ea0c476c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaefa5e59eef838d7cfff43f4fdc7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27149e88eb8c8ff3dea93cedef1e2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a975997b75a6b7c9588cf12831b987b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571cfcc64eab7370a24c5a0b81ee2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c215147e1c15b3e5c8ca47e534c9de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04510308e206199e31efeff9f47d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc1283871df0ddcf4935fc961d952054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e9fdf064287968a510a9a2c4885f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b5ed6b19387f5d96a23af3a6d31fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aba4ac0bb95fac32ccf75f1e49646157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f30a26e10d8ef0e661a7d1d44e91258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0316ca00ebb749cd04e409cea3e01659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef0eeb575f3e8af701a52ebd07b4db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dfd76c8d8de25fc43006cd4dbc57161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d3045a9a247fdf3134c43800552262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50769eca959ba39cf3a31a4950bec93163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3e01318c6cc3b82b0c94caa579f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5de4e65b54fd4ce36460f4f02376465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511ec35f46000373f99ef2a46fa9c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc73461410660508d6685c3535ddf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e082fad4c95a276b5b8c4213a3ea468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7dae1efe2fe12fb1322e4e10270969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21992237656bdb36a91228c8de82db3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc8a8c6414df83ec925738688c673e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0596de23082e74afa47d6179071c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf645b79b63721f64820f1581dbd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fdb69352f3e409138ebc331696f6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e47def0e90e6cf730639fb61843075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4479ab001721374a6a3bda3d3bd87a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc691023849c014cb0e891b97f4ff73c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d795600d4ce45669811ba431a26483878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be69599837a787790b78d3df14742379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049592b289fd158d95fbce7b9761f8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a0644b240adceabf01f084779a57281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959bdc08107cc7ebe99f060efaca0c982.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9e10291136206a8cbf75c05683cbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ec308fad5280647a1e3fcc4daf8612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f3bd72b8d10251fb0e56bf6839ab13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d187e476ae8a3a029a74488fb09024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa8e889e7b99c2dce69d1b1bb7c8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776114305fe6b84cb478f87417c10ddd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f174c4cb0f1d3e7de0d711a21a7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7296f1f1005448764fb8e288d7b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57764fb3707518f0929b6a995d4ba5009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b037d37b9d96d4e98a8804748bd91110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54deed3a47137a9968b73ca7d7b660411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee70df5033dd0463f3333fadb2c57c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b8c4ec2754edffdfc8214ffc609213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91627783c2fa00fc587b8e296c0fd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6022c5a0e0cb91dbf1472d6501c4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b861c194513a2ac333080b3396a8bb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b0e7547785b7d24fe731012dc3de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8879e8438d0dfae50284189e6c7b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce297c94ea5f42a9a022027e3e72e37d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f913f8d8282b1025130fabfef01e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b141d1199bdc6d4b7859d076aeaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c57410c97ad7ee914d29ed8ad54ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afe919323a0be291e8df9b85a67ccc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2309a634504e79ec5aaa59d816259324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b052a76fc80754a6c698f1c3b6b1a4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b586eb1a8f24acc21b1fe1fa09d565e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee07461a478ca5d551f606262340127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4c473156467d652d06e3a4e902b9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a726a8798dad078e747ea9b57d08c8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea800ef01dc503401246e9ca7d8831f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe133f96c3b59e9048942aa543905f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800564c4015360c8026c3cd7008a4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3842d35ab5c7e0138874a41ff526033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a49b046e78d87c244d7472e02054c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924014b4ce1abe7ab00f1cc78a61f7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442b1fbcb8c67b8fc95aebbf994e72136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe6cb0325b44d4143054d21ddb95437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b657247508aa9fa871d544f3ce361f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877433c2dca45c339b9918ebf7acc0d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baff41ff052c44a79682482009994640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f411f885cd450b313f2442288d8ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bac766927d3f47e9eb78720142608842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae3c21fd8768eff31a024a8508f3e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4466f69eb14ce87f54f5c675c931044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad4b02dd2ebdf8e0863cfe43b2232f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36bf353783f39a09ea7c725439c68446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b7f7964cd3e01faebd973523739e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f553a0a903824a793b9be4c1b9420da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5060f0e7b7f824f231429638c74a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815bb2058caf9ff8395f0304d2f304350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a54e639a6ce914f0e060a271cfd17151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b1aebbca0d748d2f82dfe47b345052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8cbddd94e80eba7c7a9f5c723067f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05118d5a58e54672e6260d9e64c5095f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f70b15ad907c192da721207a41e04155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c095160d7ace100227838169dad65256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832464c9a7a8bae6fbccfdebde744fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc7a096121e32005fdbeb91fd6c3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d2e53dbfe5e90eec1e8104249bd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fa7605380f6be9b2ee6d3a30cbd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b6ce861a70fdfe40e136e4ba7f7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee882d4487d7a8895d97dbeaf77fc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8b433370e73aaaa068cbc4beb572363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca908501c127209cb4d788a853b9c56364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce705815bc4e093e6381d2be320b8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75baf3eb8e6b6be3dee4485671c0dcf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a68369571e45fdeaaf13ab01bb64967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e4d51ac09b8813a1bd8867469a13a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc073f10d07a5725a1fb8439b8090f3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c889bd42c6dd186d4d18d04d51722b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05f7c9482a94adbb4b46d2ac1f57d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1b8e327dd6a85efaa81718bbec7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c89d271ab27eab85bf28049cf47f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd1c80b2deba2b0c9b66e8b72e92174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc50f5708b1553e411370bdad5693de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cafdc9fcc94667e0baeb0fc8b8644876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ea9c98252695aa3ec1e62d2db19577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b4cf0e1b49d61f39a85abdd6b85fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55440955e21d761276d8ec2783166179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f3a527fb9bd9751722e4deda07c5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101e60b4fa7554c119e75c0e8b4045181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadb5cb2b3c9e0ba32f281cda51727682.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>