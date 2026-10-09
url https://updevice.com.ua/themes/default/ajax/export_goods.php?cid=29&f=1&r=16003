--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2a248fcc70648c3540636b0793631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc605c6f6d2d0dce9187b711b4226fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42156e5a5e594e32e4ebc1dcf5fba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de16c8e26a49cad3a31a904adc69a0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a13ba7b0f6e7311b05df82fe50e2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c1170546176c08bc2497f3f7e345f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028bfa90ff71eb0e64f689d698096f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b6ce3e389da183bf494bc71b9e9848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5568fd4e3d464a4115c44d575d7ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec186265fe776a66fa8eb25bc3f65cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffec8520cfd78b53a8d9af12737d3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f3593cbeeb41664ed4a399c3c7b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd6655ced111d6eca4965673d6227913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d225d041d93e1ea1849083e344b21f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de406b8d8875ec1b0e9aad7d211e0ff615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d843d88c170e294fc7c2635fe5a8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c288283cb41801d6785f4743359e25017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363344b24f538ee5bdee242f99af4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208274f72811546316a9d1f4bd6515219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091334a757c514a8335b4d339672ab7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830cc3c7e9c46d2899987f1cebfd2b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c04eb5c792ef3f540938b0064a2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206ca859adb73558ec012581960e92a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f2efe504ee9ea21ac3a0e1d3b12d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4155344f0d9eaaa71957093993bf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6908f5f11cff20208ca4518e2fa1c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ddb4993633746ace502b2cb0cd6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc88eac1413a34afc7b13649c665f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5389178ff5b865872e7c8a3c347c4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db763dbb15f78a8972cfc7edc1ff5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad32c457ef6439cd57c7537433475a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f24d845bea15cf93ec0515190886932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd3b73c9027eab6d23c019ca30fba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ab1168a2ef35238bef3a72604604834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa581444d86e97a46565d66a7bdcc7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac5bcd445a604d6d2694d6920c3bde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580324f046509990266e09fa032fcc1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a4454d2b5637afe0c10d4d61fea938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9dcb89e545822794ef8fd25395a4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f26e588b8e4b3201951a2e9419fba840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a00aac387792c5005b2e812f958a5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403838a021fae9514fa6f64a06bdde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb26c01cfe09963411abc1a4eb348743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596b7ec283193b696637c79b957dbd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155764fd41ee3b909ff802b67169f8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0421dd334de4609256bbe0eb4eb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa1420cf5a3bd6bc6be1a52df48a1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1c528d4492df0300e813b5fe3e5dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98848dd46bf4d966b74d61adbf4e41b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f2ff3cee87050705176ecec857ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c720692bc2ba39edeb84575bea29f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195fb3971c54af477aef91c2f13915952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a2bd916237b0b99ce17d590ad39ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421ed40cc4731c11e435b4fc0967a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087a8f4ea86bf75b20cf2e78939cfe055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfefe6f3abdac16666c0df6360e189f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee1a958de46f8aeff84ae75b525a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0f027a78086f557bdbd824c40bf0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a474d0d72d05cb7f3e34e818835b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7683f076f8b6a23a82eb0e900c9300360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6167113dbfd0b71f3af81f65c6e9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8c55a49b93953c6a1125dea2d712362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef246d56fe5af6ac386c4081861a5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de11a819f0374d8ef864db9e28ffd9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb8896a05a8a3385a230df024ada2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9fc78e69e1a5b325b3c376299396266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e39abdd7f228ed2f346dc640ead29967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f217312831f0475a84a106769ff5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8b9ddbf4bf52d815edc9a45a75c2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4e0535bb41c2430b10a5d95f199eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12a3e4b14b2d48b7e2a317a76af85f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e699ca4c44b1b39306ea58ce83e59572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96dea3e3a118593d3347598f0eb93073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3048a8523be0f3ee823974ebb13574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d66296907e5f6881b6770162bbad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f07d4f04ef52628575ebae3ace4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca6ab7337b03cdecbbd35e344472c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106259a31bab5a0dc280b63a2e6a176f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b75775806b746e2fabf6c543cd8d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52034aa750f4b1a5abe7eab8cddb3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7dea160af7dd241b5fdcffecac66d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267c5bbac590442c05e201fe0090f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aada64e3e3fab8107bf44c39870de3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4891935344e829bbf7dfdb521987584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe059fa4bd559ac4b8adf8d36ff10391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed06d52820353a11dc2e9d1147a02f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec888cfaad4d9d483588ba7dda0857df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c8ff6a6bfa15b7fa69e37203ba3264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbcf36035849c0e18c2fed62f618ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b9d043ae57f938be3c3484558cf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba7334b591a36beda750e507840d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e43a59a0f19bf01aebbc20065f298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a409cc4851d215d04956c003d59e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bd0ce2f73a28d66dbc6301888342010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e754973f3c34cf2e98db27c86add23b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfff42c7cd36b5873f91f79b0b248d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2704117c0cfea3a05ae11d884a96613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12bed447a70327550a9da71766a0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ab265954b832eb7822f2284124fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d5ef97bfc17bcbddf6ea260a0181216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29109cca895c4be485b5b2bd583fdd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c3cee7f8007b1165598c11f969cc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3276889fb51d309131d2d20ad23c7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f15d6221d1aa7b5f8bf1ed5c284c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c54b4354c284dc5660448d6e46f91121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96c9a4c3b9687d7fa8d3303a2320622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6449ca1b7aa3fa5a5efe377f4baa8ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fdf104c90a2739908a9dbb96187e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8f514ca786bbec65f118cde8d9f9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ad5c922f4fbefb69f77e617be4b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61d70ef3d477bf017a3d94f116031c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0e25de89573dcb85e1ec3c91f9d7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096646b2d16a72dd5e77731ac1e1b6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e136ac3de78ab0b4158a21478ba6b1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76123c4ac3c987c83c0c84c56e63d38731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca794d8796e9a6b2d4a99aa815feeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d5b0caf1f3260da2af393f47f7aec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830a419bad703dca355153bad54ea9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2330f9b28d68df00c988afeec2beaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750e8be392fda9d1b828c29782ae27f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd332898b1ca5dd83b650f47049a4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8774be5c940fa7c2b977262196b68338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca4f4222ecfc2006acd30adae51b5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd6f0993087ca8ec0724201604ce7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2348cd899cd1c081e377b84bc092041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7745ee0402edf80c1f45443571e7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147e765790867dc409d9c000af857aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd202bf09b6047bdda1a54bb3e9d0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca8e99920f0ec0ab49ab1ce9b1bd6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd972c1339da9f4f323717b0a4d9a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab2153109f071a732c0536394d49247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495699833caec16474b14079f9fb6b9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd23795c449e786b659b971c3d7e55e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32116bf9a226ba6726821cc0c47113cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90fef57a72273a5c00e27361aeb9ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040db099b109b8ac264fe2227c231bc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c515d41a8ad7833bcecc1ae5ccec3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8b8bee43e029cde9bb62554c1d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f131b06f6fb24d247db2cfe2118a3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a4906f0806a279e7f010334f1da456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0650b53986849383178ff6549392e9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5553274f687a45ac7eab6acab534e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698458927a085da81c01d54cd1774a7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314fcbcce3bb2e3a99a516328e63d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a0fa39d15aeb898d2298a391d9bfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407126fe6fe8d98a58a0cc5a861ea20162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec3f430775ff166e0d3919c01bff0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7597de1e1075800b21e48aec8b8d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b68823a79dc6a399233c63f70f1e2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2105fb66c3a7dfca797d93ee285ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b836f946693835a67df9ca211db69867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7492c0705aa075242df2762225243168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899cc0f86a2cd8ed31748e86b41cadd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d908b498febc9e93c83b1bc5b2a9f6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583763814bc0c8fa02547ce8c9cc8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea77eaedcd60a59c4cd4f1ed5536a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978736333b6b4f47aebfc5f32b757a0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9622906a3a6370a8e0ede32ece1c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e06227a326de44d94d3cca165c85a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3213a8ff723bb7d9eec02793d520ba776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185adcbf933d6df1a835a23faee7e3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d995f89f5635968efd734576cde82d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b38226f210f88cd5aa6e6792758ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212e975a183887c1b74463bd0e1a3e780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>