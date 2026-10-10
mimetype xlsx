--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f53df3854fb742cd94730f51d52c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037c4a6e04b9bbdcca644a8c09971f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304e7f6494375631e7044302d1460013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84549fa90e8066ac94325739d906b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfd7e204fcb5842a374f933cd1e9f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4991179ef31f12f87dec1b943ed86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbefab7b3dc53976ea6a73dc5916e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e4816ecaf72e8370d5657226ae9698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149091d598fe46689ad328b7988d67d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f723f69e33e56eb40a00db7e0985f3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc25c8e7dd1c079863fe9df653399e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9d8f9e70a08a582b65e3ff3c2f9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c464b2a3394d2c7a7c624da43abb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c2491a4678e5d7e857ca13801243e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc9a0b70ea6ab5df3174527483dc4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c324d0356eb6ccb7e70879fd1f03016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ffca956ae00948ccf539938e1f6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e84ab6fac184476f4b5b9d6ebaeca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaabd35f7c375bfa3ed9605f706db1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d192ef0d159c43ad50851f6ef03d4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed2f44ab9f2f2926a2b5b4dc7ac19c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356e02e9d824be454657e4e5c20db9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4eb08576cb36e2a499e688b0bdb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c82767b4c2ba6f162ae9bb2a6321824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de819b5317b6696cf3b47749b2ac5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16174f3fc256b3edde2ef53673ffb1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40366ce693e9db4313e7ff00876d85627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ca7cd303435988a5f5a893da2b3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166681b594f33e997e70d9fb19bcc78129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225aea39d966db44653cce7fb6800a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129fcca04f63ed9b62546abb0be2f1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ac1568b934ce64a56724a03ab9fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36625a7274e2d863dd44fe11b2ae375a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1efb1a8359831c43932f39591bc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f1ad54eee766c3b5216ab0a84bb5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1d9cc62ebee2ff286becbd03f7d7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0c22eb9e8672757f06bf0cfcc9a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee8d08df103217d469cdaa4af95c9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fffacb0847da24415e2573c79cdce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b226689d1c0940a4d1836d8d104353940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29cb61b073529d5ec2a64e7d81039641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea25c840d370001ed31d5722415bf2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d611ee293b4fe9fc65adaec3d07fe843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386777457c459ffd2788f0f1a8be935d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e5a346971db95dee8ff4aa051d3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ea0d11da469fe7aa9b037a9363d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d614456c3ebd7a1bb44fd7a4be13b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c140e5051ee7cd2d64bf39f484619448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f87b6a80cc21790fc13fb593dda3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45c7301b872c1e5d8756258cd8a56650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1b46d1cea0438f8305e855575bab151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e4797e5dbbf2ea75bedd87302afc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04cf0055dc4555edf5ef548dc09d0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5bd4f94753b04db09b3cf5fc297554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ecc5eb96b548dbcab331eeb5a3f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469bad09054903b37c0719f7958696456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b2c6e0850955cb6f0927ee46b296757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d203972d1a781237ef1eb28ed2e0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad29d758136b77f04bf2eee266678a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b93693e602ae54272db7bfa0aee00c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b30f424634a8011d40a56a980c811361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f8bfe61b76510b5266355d8e9342162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beacd9a5b1121e556ad349dcfa5e0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae5a16abf4f1273e03b15398ba3b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b46ff03c6828611efa641a523679865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af69a165bddd64444e0b28b80fad1c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83029400470230ac11395008c0a05a2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea6ed230a2c27bf48a947a7d50095668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbecb3b11fb65a3b17ecd56894c0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa103609b243fe9f45b40d57b4d2ff0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe971ba67eaa246d0d6323536e9b19f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6de06c488918ba843c12bd17280fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf3e9ecca98dd094d63e76409f374c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d61049721d9e83c711d8f60f15579274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322cc9cc2ba519a589aaf2beea756de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04feb450981fe32874a86ea67bd8b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a0fa602671c08cf50570d0a9f5d2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4d89d1f3316d6fe5b4536e5ecef1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b1b24856bce8d00146f845fe6be8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0c6ddefb1da430485ff1a8156bde780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece0389025560393757c9a329afa1d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b889bacc3e4417f8ce5d82d360604eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5630757bb3245c2133ce2ad054056083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005823c3f5af3d054069fa39e9e6439884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74ce1752d81ac5fdabab18f9b9a4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773d3661dc79e4bdd761329118b1dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be2c2ccfb166035d4d8df0ddc118d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991fda932dfa7bb7d7a258dbce198f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3d1fdf2f8da78d6a4c637e5ec4825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef79a309153122521588b340bead76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e3037127d7932addb738467e4143f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923fd42aa6ad321a2086dd9971564118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256f72a869297672eda96696b526ae59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caee41750f2a423c874ed94812551910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e54bd757d38a303d9b60f39dcd569e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a1e324b2f70c1de046c160b19f6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606deec2f5f6121f504a1531e61cef513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1ec531c959ff42d983afaac48a70014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea56415e08ceb45dd1c91f00a6ec57f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae77187dd0ca7935620389e5d5a13216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccf89c7e9771e198fb42f97c2f294817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089689e65b162ac3acaf561c64aeae2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53ce533957e398d0f6a432320298e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e00ed1b247ca0e2a426a87672935f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053dce12b94c030ec04d458d74dbdab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3961d31da681f16e6fabcc9c4a8b1e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147cf3ad483f50a26e5329cfab9905e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26372575abd32b56258005c1afff63a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d2d04fa2a33c4b108e5118837bc8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232f6bcd8b2094b2c169c2c0713ccc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a609c34510b34830fabd92d992f95227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a9d2ae8a5195a6b53617d088da6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f091f907c3294d9e3efd354d935929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231487dc06ffb8cee7fa6f9e762ec5b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca344394c1b020eedbee9dc1ccb47e3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9827107ee1b0067a7963d174439e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce446a8a18497fa731f0fc0c762aee233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d523ce9a9f3f171c1bd02cb8a34134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96afe4f64a8158763a665107556db1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8efb320befe01d965ca8e887751636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4c6f6af7ca89f5f1d1d0294b128037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c8f56b781056674bcafb552900a5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc82f4613532a3bb2d06a76c302c71939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b49d024dea7084d7dd47ec872ed9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093caa2fcbaa72dc97f3365897f0122641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e081cc35f2e70ba619043e65788c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21786c01ac27f3051c06ebb622ff492643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a37e84697befc23ec17161796372d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb97217cf3f00c72f112adb21931345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddb01ea71b4b71d19c00d1909c87d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa114306113d77d538b61a71a75906f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40e2f0148430d15c2cdc5bd86b044a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe3941bc5d4bda218530f33c97e80449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc8af467a09698330444c69952dea550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cfcab4ab59b83a15e4cd48349bf7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae15df620541a56358e3213d86e81a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac57ad07cfbe8038221306500e77b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1df8b2401abd0135fdd2ad7122f48154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0884217c0500a088c60983043ac610555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0034dc7d6031e2bcff625d4cbf7b44456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa987f1180ca7ab5fd185d340325594657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d11fba7d501519164b6c0147198a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b8309840354dd1905f1ecbd816a5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0df06a7e1c443a754679dc8c4d30260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12094b13eda01af6e1fe66a7496b2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41815998f25ea10a7338f1632ff6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff203b54c0f40e71bd8e4f070edb8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b46f6a0ab08139b61beffd5c98fe064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2899a0c6d6784c1258bc12b474fb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476041a9ffafc07258b123049852b7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2917517811ecc641351f9c04a0ff6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48b88498e38ffd911b3ecf316e97a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d84f5cd7a2700e951df808bcb521e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca7d040ea2698c82fc5f6bacdc4cdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fd6d7fbe8105fcf3e011f935acea471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240c54a674a0662f9a5138859e4df372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c2ee5fdd5ac2bccc18c3e2cd5161773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa9c6eb40775df94c706f4ea49c3e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96fb46bba6ffb32a337cce1f2f2d8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee8278d7219f935ede1093a8fe0d3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3aefbfc9ba162aba462ff09b18bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2725eea5c07aaacf2c28d33af6c2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f66f7ec84607b3981cab1f3b0cd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d9a8ce2e19b0bb2bef83d9d16b4980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>