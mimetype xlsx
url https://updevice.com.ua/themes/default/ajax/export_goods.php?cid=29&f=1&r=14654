--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8af0cec67ba45764723e20673d3aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a34bfcae7d54ae01c379eefe122f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caceff2ef4fa031a22b22d3c88aaed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d773f1d43dcbbc8c163ad69b53c59124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813260ff04ed28bf3f75d528b4757075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce37510f6bab74c88d99baab3b598886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfdabe82219f9052ecc114880ea3bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a639d95d5203720c8e816fee26338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e62a12eb054704a7371830f37085729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e9f7c9e8563737d098fe11e463e8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302c29b925733f52fa3ba04b719b6fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd50bae3d958b591a83690afc9d563012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec83464d788c2eab4d6ca8dd73a9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f3a10e5ead52600d6644cca96f3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a93a1567b5b4c56db1ca3f53960bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a647f8f04b94cd2af7045d982e96916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c740c9098e107300cddbe5e1b865217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289ff22df17eac357c258cdffde2c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b526c50904c28cb0a8b4447cde35ab719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab07a9f6e82c4a09454eba807f230420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db825c5c1906d3b10d6e2bfb7546fc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048ed7d5f5a5fbaa454ee575ddecb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f98e47a49926830e593c6e56df038d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40821dd0274c0b9b42684855e7fba5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135225990e07cad228aa96566bbabc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71055b9bd96a4e2cf9ad4f58bc673826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5450a743591746b25bd21358729d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef820fbcfdf8ad7b35b99eb347a1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4057192d674e2bf59d137248e29b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59bf7cd5762e4d8e3d2e565331ceb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c380ddf724b8b196346746cf5dee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ab224a21be7c92faff07fe320b9ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4b8d7b081b5c457b23b157fffc6bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4be2af8772863e03400f1bf33ff0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6433534cbec52bc83ead8187ddc59935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfa3dab89546612f473a80281abb9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd258c516609c939c697186e1938e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a971349cf8183969e2737bd933ba7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8e2f83bf9b2c2b6febdfe1ab55bf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931ebab6e7ad11421d5279f905c9d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb364cec41c9e860ebcf727b7a8485f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd228bd08269ed6974cbded5036a73342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29bb5d5c8ed64cc6e3b27ee164117443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec6bbce6296a04287e7c85fe3781444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa752327afa3289d1acac8c667c343145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e34b37d0929a9d1ab6339cd56a2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03836144729cc96cee3cae9fccc8b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e74ede4ff443216d623b65ed13cfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e770950ae0ec69e6846f700bf6e68749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f7953ce3e766319f4988969e3f6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383b125febbce1b7b3c5f1ddc80d07651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e271b2e9f8152a8edc51aaa3161252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95fc95f7f899f3b1add67ee167cca053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91a10ef9d0b6886c5c3f55d0e6f76b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478139ed7e8bdf16f2237b22e15c29a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1706b2db538fbe10b6e2c37d770cd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cba31b9acbcbecab1e236c75f86ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db28c85b6498357c69c4e12456f26458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9079bf51299b09e52ed60b82e81e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0060fab3ea07ef279b8bfc8b8fe45260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce013916e887d829129b593fceea8a4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79248774f0def9db8a5e0214a09a13962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602269be1b5964ebe1efd291c4f165d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e9dd69d7ffa5fbba993c8914add3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25efbe72a4ab504096145e84ace6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544554bde4d1f02cf01f5bf5136f877366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2efec7c295e5b6d6ab8e295a25a1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9bb90fb43ace84d980182beea19a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81517d17f1d4d8c7641d7f5525ab495969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125c15ab0e30ecc3bbc3a3473e1f53270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7b31a4c46079243afecf2fc20950671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f904de8dc711d530ae92b4085a2fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228220d2425cfe95fdc0f280ead28c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3fa6f69973a0ea82a8b1682e4e1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff3f9930ef4cc4f5f12edfd299554c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1df4a4d302cef522aac1810258c6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d35e7d4e017b492ff78dcbf5a382ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3078c8b5e1f556cf9f67feb9ff8f40778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e202ab193954ffb5453a2805b1e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb73b912046f2e78777a63d034aca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f016b8a5f63625645ebc5866d0f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746afc77b410e9087ee393b9b7740eea82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0944e42615a114157297bb3e882a9a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aa1990f08ee8e40a5827e11ac66802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67530dd2d8c3b12533e83a0791a1c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e83e60f4448fb29263d36d188848d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255ec240171a96f57951b69a4e15d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a7be228492c41f13e49e9889f34676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ab46ba240e94a1a0197544ba18707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45203bafaf5e6b98a124558f4df22068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690e93f1d15fdaee74e84f83cbd92eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c1960bf13d372e2aa86123f22f7f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1368161de09e009e82c75918ab9c7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a9c333465522fe62bec5a9ea5609f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de1c0888e8163326c0eb7e0e180c4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b91e0f402d63268e159848828afd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5437cb1eb1c07c668789a9f91d54c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da372025e46af80a476f8d83ce7cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b7f7227157e7a08caa622bee7769b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3971650c2acf4dd661d4f82314a31218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ded438688940ec33ae7893422b45519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430ab4bed5c7fd6033406704419f24c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90dd224c7fb6d5decb69c746abb76c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da6edbcff2d180f1bda73e1c45c9fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b787ce8b53dfe6dadfc4f870535623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b231c834e3cdc052de07e6b7582cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0344f794ef419fe1bcf2e7d940c5ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c3a8c502e7a6f27e94660f6e8a7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c7fd22ab0cfd6ac13e41fa1ca0fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d05c4f755cf7fce2be2e95ddb136f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e100e9f76cf1e5e1890e4b92056ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d715e2aee5347ff023cb35af649be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2429889687f4470d65f3bbde07c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c3363559adc2b777ec219efc2f55932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58531dfa483201c026715341146d094c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bd2b9c5a939599988aeb2113715da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d18a01cf5fb421bac1480cab9963e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da761d8290952dd0dff7930494f78436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a65ac4a5527c49bb2b5aa2c8d8120b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590e68adcf354c38acb0e151d18a57a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb29241499897e2b0d6b6f7394b4ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de6f44954412e03c0c7c1201c85fdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c3b24190f4e12c2217b1217a788c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae983c5937499a4715d6588bc6dd9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192e46c0b736a11f0a660b99d52bb3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd74ec1675fa92fb6425a0ca5e92fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3f60ecc313787ae014aa1f3276a3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d01f196925a441e198532da4b60e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60881e3e8cd9e58c0d66b1face75717947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7a5de3ad0aa2c2d28c83be90f3db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c7b1befd6c640e4e73e6e8882f4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfff215700441d52beb50124940dcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b3ff755523cd8fa188e220aca4d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ece66e786c9e91a3d2b22105ef50e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a020e6e4269cb1d672a7c82df4e2a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d7cf27568b9656d732cb86a87e2d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e631d6c9bc2742c3c83d88601a3e8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64e13bc8d6415c8d82fe97d16f4d2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78233f64fb0dd0ab27cf1aa0b4c94a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd4d245f4d58fc9aa3b5388ce7d39858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3cd49a6e2176b4c06b6d9b1948d0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f583fa2a58a87dea130f7dc0bdd91d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229d39ad2196ffb59367708912ed76f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ef2b1a683bc064da3eab4ee989db462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266004ccef1ae9830ad7442f75aa51663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1182828e412ad42dbb1d14789de0f4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad689533f593646cfcf5d6dea3054b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a3548d03fb523add50a74a74ce5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc957de19715623071b8f747a80dd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f35e15dc4e7984aeeab59daf07a4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d37bd1bc33756e4cfb459b15eae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91076d6b05cd111713f5e8a5a3b58070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635de1825a17f6f66fa96952046268371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0775dcacac35e540d3c5c871bf62772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce3b22e76a5f4b936110aaddada3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c3d45f87e4d84d234b4a42727d16374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b239d46a1528c2159dc6e80793b1dd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f17c020fc764c9969c13076c4f8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f75f553366abe39c9b45d090ebb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac79fa528f3b38cc5d8327971b1467b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0db03f3e0de527682b3e303601327979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3840c7cede4cd2fb0f763bf07a3ee180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>