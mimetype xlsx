--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fad435d7ea0568ace92e80e2bc14001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8504f3f015ac0b710ebf1d94d6f952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab58d41653de77264e53cfd0ad48be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f8f3179cbeadb2c00746f521decf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a0abcaad185026e411f52fc640f7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62967f8117e7a54a0d560e38d73969086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e219d044bd6234d7931e148931000be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc314c48349c60af8d6f8611017da338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3038a966854d82eb31230d5f1939379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc90d5bc92e15eaac1945dd2be18ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee85eb6b0353f927df0fec6c77f98a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2576b73e89f4249ecb770e5e78c3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aace1d8596df6d93d661fb6f41be313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4de754bd3588413efb5a98f48149f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60339adfc28b7c0e758269e49f94801915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1738e791b602c1765ba8fac18849c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c966537c9aeda76175b72e494b0c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f470b725eb6a6d06a9127b8f83aecc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb29182aff7abf53ab1b2850addff7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c46ea257acf1398584f3dfd252ec2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca37c08203555305849e9774769618121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c386c94f791136f4f9edf1e6f157322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d979047a947d3fe21d918832794f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de324462fe892f0436a8b85b4999324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc60f391a6e48558c3818a6da2d3b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e6486f021ddd4a4f704d3612fdacb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f3c5f94b15c77498fba15c4a8142e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11aba1b340dd4ed139a10636a72e4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5364f94488363de0132cbc7a9d2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f4af13cd36c05779572b4801b61330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b82f7b87ecbdbead32c3729c000d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042741021a88cdcc5ee07bd5bc1bd5ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f71c438023355e881a7afb98fdf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b393164dab5149ec5392a387bc13934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c3dee15168dee360637ea1f24258a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d37e309cb036f8b9791bdea48cb0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e63a353262706a7a58d40f82cbfc6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c7a6442a86f76461ec772c165236b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70772d1c5e22c408b402f4fda9a59aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90693f79e7f8327841c371e0a4611b2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507f13ffec2f4657e9394c5ae068e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41413c2ad898af7a651bccc098f281d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb54b1fde3367d182ef5064e65340743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ee5b288f35972f449d573a02b607044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2113da14c82812babc3a0e2309e830445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e3bc4cee921631a88a53bfa6836b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688dc2ded619b0b62880bd3e6ab675947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b24fa18883e4ed74e1302f1648d1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e6286278f9c529291717a7f3af57b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a6e229ca4ff39f7de1da392553c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b5b8f1f7b9731512b4f871de7b9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554429d174fc4a64d7fcef1e2d9aa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ab60a50c7ac1e8e771b94ceff80cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8ca048cfb2fd12c1efc8042c92cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49a88556af011343d323baef1cc9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e18e7caef5a350c6a9003d9e374f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab48b41770399eb189ac36ac6f3ee4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fea66cedbdba31ec8531ab7e7fb2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a622f8045fd0f747998e8d238a7d2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deea260840b4452620afbd98784ffe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49bfbec8945be8b0f867435c03b93461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc42a21a281dbfcce5b0ccbd177259e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fe1b95c659f7834830e49a622b20463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875772b2dc05a3c521534137331136de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576866cad5565cc83f14c3ef96dab4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a86aefebce35ab98122695a9d11c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10324bed521dc1e6a46390f0d114f2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b76b8b92710f79e19299e0c9b4c4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1795c101e73f7334aa63a6b39031f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc3945ca6b92b325a3bd84e632bee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c39698f3f5490ebd7d9890d43fa171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea48a471e0e5710994b0198543450e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b2324fd0b897f31184c81402dbe773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522503d7b62b1c474451ed4adfb21e7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deef9a7e5cdacb54de3f6835a1434a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce5516ebbb1c1011c0812ca4e354176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1cc72ba71a1b3369d7b6cf37da0e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d845f7bd8cc5d6281c91a048becaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83bbc6fbfefcd2beaacf31a09133a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16b51f780fcf2e173750ca1dd82bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cf7a88d6d39bc36f61b807f99abe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526221d137209553ef88860d845f41f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225559806cd5200ae85f0b1930c1bae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c4b6927b779333568e1fa38a4d71584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9840fe636166e39d18c976bf56dd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a9ae5eb2117ec0aeb5f4b016967632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95db3790f8f2b35e972fab843f0eb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01ad03c1579b82ed6ca50d1bf65e4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c99746a77709a52e1db6cd7d546665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b81ece7a528a153601d936dd0a81a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329f868a4288c7f488fc2899aceb2b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c6a4155099241ad6f840d2fbff7a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6e7550ae32309bf2081625c5f1679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667649a269fd24825aa449d6810066510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f71cabf8bf5f018b00eaf7795ea25c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38050289296d9ff1fbba089e3bdb7c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301012fafc21a6fb381502385ec88a0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c60b2b912dd9de74737d5f82f529414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418091734d9d1a235f67500c119950ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd6ba8714629fd9d87a951c13c35716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d8f142f7a52d84f1acb97b67bd36017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1c54def637c3bbe57c1134c1648cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f7b13efb46bb501d9ac5714dd6e3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceeb9a157a7eb9c6f68a7d85bb23ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86f842688071df60718f587cbf1d5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a84a109e4976bd568899571be526422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c2e69950283d622dc2dee6d42840923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c34d37082bfff8fbef2a62270c50d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11115e4dadb5b523bbb1497a7775dd2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e879fac93e4b30fdc441244861500b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24deb35969b011f8e32691e90817b3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc5d941b5e05a594f28846c14f5e5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6a67abb5cc64fe215fbd18b6b96f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e651d0a46a049cd9accebbf13fbd1e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c91e93409253bd1c60a9e6dd8cba3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bcee6ffa1aae715490930bcd2a65732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e51cb2b2d8fdc83591339df99d06e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506452bf11f0f503c2f264a6add9e9bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b396ffa17e60bec5e6a4c40e92701e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac6e465d3e531fc07f14617eaae0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae83ee65c4bd1ba1709b269f2f8337b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b381d9d5a4694cd177e538452d75438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2e77b462f25648d87c3d303b4d27b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c33a58964ba7bf643c626e87b2f14a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482186f2325a8377ca7b2724155b3f1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e403ec2ede2aec1f92aafe32468dc4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09cc33faaae60517842c1be1bf05543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41869bcd42c6824a2345a1ab36f340044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa145ea20bd252c79771a13c4f80e26745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c52f1ea5d2813b3f4d0cabf16936846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3431b4c0b3c035f1043fb9659bd1f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8a48ca6917f6a7822ef5c2c38d18d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef31652cea4b9b182156a70a950621f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766cb1d3a791d182aaf002465bc1e8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dcecb6ae8d9ae470730371b8bec3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8f81241c65c499745c41a400425752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b05b56de79e38d33f6fab633c24e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536511544ab594e1fa6bac3b294ee7ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555f79a92ce6ef394ad9b4eee366eee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c1284cfe7f299982fce5e687f33656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a3c3634d3c443f9e203d5841867dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05eaf5acc2c4a730a7105f78fca5e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d8167591fc5bc62541d7ecd6266b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9eb91a74085553a86f4241d0d75b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e900f8993634f89c0b63cadd7f264e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b590b56eaa4bd0ae937732cbcdd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f634327654873a6c45d65c70f17163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826391f1f68dc2310bb84b769206decc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adab8f84ce77531cb4c76639bc439965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade0f8416e0c2fb0bbadd0cf31bc78566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6284804f8f5db52b86d8ed4ae5b0da467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34350ca0079a5ab430ce1127f13958068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bb3e09db013de9b54489ab58ab33669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a6e8b5725351c846d4b9e70bbc3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf64f378ab201cb6db6bb765a3941771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff07f3917198d0ad26ef84360b439b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79899b3d91b22f4569c07601e277d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad145f27b2de447d5527b068eb450dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198575962b184f4007508d56ba7b20b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b536d73cd0e576feb8f5c903881e4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1d9963cad8121602ef1187ac0745d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09ae557576b166ac9189e8d100972e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547dbdf44b6a0bf3add94f01861b6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92371347006ff1c55d39b40fc2c3ae1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d18d7dc7370be09308c9d3d9f39d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aaf3482506dd1fbaea8810ff41f1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ff0dadd632e10ceee1d6038bbfec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07de79288f7d2d4b147214204b8c684.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>