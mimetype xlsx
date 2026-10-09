--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402077358575662474d7da0646b5a7091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199f2ec1ecf06ae61b027d1246f0eec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f195db529ff9d70684f45b668cf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d17aea77d08dd65501e19f35d221854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e66dd6f4d727b286b3d7856fe86a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce024e1cd1d7c11483a7b0fbae8ed306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedc64ac975d0a1f7b9c4147a716e327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c298c63a50e0d9a0d3ab597ca8cf47b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e67d99850bcd97c12d0e445edcf089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddec3ffc740b40b2b78f0e593ad46e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b836016c77efea284b151af7b57d8a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b2987f18323d2c32da2b2fc4e5b1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f693845d7d0521b3a08e355ce7a5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2112324b7ad6326d0b1e606475c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c906ff6403563ba07ed3a580d29c2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7f0aae031e1fdc1b12383e348d6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62789a2af31bdda763a576b27a0a7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a655c1a8d681743a7906fff2fa76818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23c520edc03faa2e253eb4130cebee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e671c8d0f7baa2acdf59a2079b65720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09407218f7f5ae8348426026fe7aac7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e3c234087278f1a753f381222f0ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e241b593553b5ca789a1bcb069f8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adce30b1f1984a814d18fc1d01f2b9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1819fb88432ef65557700b7e0037f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251823b68eec6658b5e050fa09640c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afafc6ff6d261c412efdcb56c5396b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a3ffbc5b5fef59b0c3bd507cfca7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287c11176b4382d2729f11e4117336929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d029e3d8c405056ebec6ba77e4df5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdf06b8eda2e4ac49529d17f9aacf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcccdb85f00d1045f96d5ada39653332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f33a48cf50837c490cb40e1005cd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077d193d80fb84f88751f8af542e3eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c975402f24dcefebd1eeb16af69e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f1c8f50cf0ac5611ebb684987e15636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ee09531dba959f87cf029c2f0b9a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecfa590e32102d224a234042c3f87f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b354ef7e6343851726f0ac104fdb02039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc20bac78faca28b95304ddb7b8d8f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa5660a1397bc258d209d2554c255541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d0ebfd8d16705f7f5a6e4405667642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc15e67b334514e27521e33da1917743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02140c0b75821ae2c87f21b6478d3c9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84824b6f6d243d7c007d5be175f00b5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5522ccff8d37ccc04e3ffdb6a2e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c83ea2871ebb45b7d54637a2f1bc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ffff6c77e692d96badbe7a160a4ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744551129e45f6e34b39a63e24d122149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3d403b27027423f5acd8742ea84a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c823e7281c577432e1336ddf08f5ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1e7beeebd16d256fa448eccb397a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429aadb946eac767567d1e0e820a42653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5ca6d79f42bc9c1ebdab4444cf4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50077ab6771ad37a6c9d6714aed9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93193fc6ab16de661197d31635a8478056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037024e0cb912fdae51f724d1a96ac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3af50aee0d9b1bb8994e604c0b459458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb02f185fd5805edc9185410c353a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7b0586011c61fad8cfc6a6c70eee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a819a8e8688e2cfb9518aa857989db161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c297479da5fc052c5bca42baf36900c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2556792585249e67437a07449e61c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28901c0b8738bf7227348ecd3f0dcf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb3f5ac6dfa4c10909957405dd111965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3e27f39455b436f1a7821c83a00b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adf2eeecb9e08bb8054357838056f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a3292bbe4c466827ee0c50dbd137568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf12aaa7544627c0a227991856cfafb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a341a64f35ee591dcbeb1262eca3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628843866e7cbacded8f56cd13dce1b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2e44680d7ec44da6d025c0a6d85bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964527bc0e87ef0a817bed15259b3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f2ae3ec80b3945e9edde93c15ffcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0df241e0cb65bba5fc797a6e57e3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaea29abb73060dbb81fe6252cb55176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711adfe3f90d6a5cbbbff9cdca9577f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9cbd147a4f246837b317ed3d4d50578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1480907d2c794e651e4153ff303c9e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179830ed551653333ba9e4d9c1d561ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925a91f8428962b52727b82fabe32181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d95f28b974f3958282c6e05ff166982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19899a934ab6b3d8dfd2638844457cb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69823388bd5a8ff8141c02c6011ba8b284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3862e48ec2e8d68eba7363282fcd671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481fdb379791f10d552d6084f3e447d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f979c55a934e3f1c40482593da1d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fa55890fa498550ece280fe0cb1524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be398911f8af605b24f771ecdf26dbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a42506186166798ed6740210894046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae03d40b2ac66d4f082eb0a934e99697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a851fc051024f070302c4247cf8ec98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee1ad5ea53904e4b45901e15f33f7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9adfd96f618ce84c2001acd4b841c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482de9050ee1ba5bc501c41cb413da7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c4c44006e9959a0e2a1bfb7ddc81612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab173bce0b9063d329857d1363b92b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbd3158798aa5e214c6f37917f9e1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d09edb5a2ccbc84902b6196b4cf9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f742e79063bb199956c2e512eb45b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4201bb78ab8caea79c80e793a1c6f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345fc756ebc22025d61beed40e6000518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d3257a08789bbaf5fae240687131619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00285e7fda7e8bbb1d9b44874641320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3a4bc5a608d468485c92a6f96739021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e390c26e7f1c806c47ad825432bb5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf8858a23ece902c3be86475c339c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3ab2d60604cc8eb40f02cbccac59e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb73af885ed3d44229d3184a4b965825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5cf140351bb893aad3b270538665f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998508b4f8e91dca49e2750255379b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f9b3d53599432f8f7d4d3c61feb1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d0d4755b41d6182d173577d2ed54629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a08ee3b1a71621e38cf0688c6b18730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4632585c889ef67974c5561a5ad13531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8912a62de3e2db8c0bfeb70a44dd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e202f4755934a9efa66aa5d0fc37033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f9ebb95547f996caf35be7a87cd9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e2e0dcb7a046ac11ea7871fa3b7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d89b8e27d661d0803443de16cc6ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe499b5551bf44a05b1e9e741b7772a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e75643c227875feecee70b393290f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb431992b74b555e2097ad6af1a786af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee75a5b11fd2d0b1e8c17cff5fe3bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878321cdad71a7835dfa9749d981d0eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6ae4b1f1e5c560633be9cdae5dbb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add2d7b00d3f9d477fb2f2f1b22f57743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e03c70bf2cdf171bda5a0d83477a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82909b5c4754ca167ff2822696ceca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c7a2ef643d0a3287bc5fc9c38a1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67108b2cc5fbcbb09a614ea5edf9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64a1fccaec8af87762d0266387b07f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379a7b07ec0887a2a2dfe89e5c887d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f53ed5283afccf13c3508d3079096a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304f024a4dd17ef6cad149c06633baa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd84f1b67d9af069ec0dd579412553a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293019ece00ee840e96957649d97c3b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39d9f3683f8a31c5fb6eec4a3acfe254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34961ef20ebd359a28209abef1039e5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262e0c8575a640cb0afb792cc7c7bbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba083d2b8b00af39d5c5c27285e0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be5fdf8d6531f726a2177632b966e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0f875c0e6f771d6a651853fcaf65559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756222221fb9eee75beb4f2ac49007360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a64808720abf695dc2b0eef053b77161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed289f11d672f10959292a2d286da6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0cdda8ecf3d1cbd5f00f0877fae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3c991fab4c196aaa3540fe77c233364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c79588355d813cbfcfddbb1b6dee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933c5fd940c2443a88240d04c99b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145d7a9947092e8eef6666c51eb1f6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215151fcf1bf247fdadc0861280612e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3337c38cd31b7cf2ce7c3fbce2c0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d57c932390747e5805c7a12edcb7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216614b60a926828e67df100b77cfcf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0cfcd548d5c8ede187a20280620d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd6310dda1838d93162f64d2e8770773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c150748df44679bc13b619e83962bf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95567892704cf478e539ce37ec833c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ed89d16610fc1b50e76be105939076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d547b733ff4fa9a6727685789af20af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf612a2e41dae69503bfc55ed9089378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515979a3fd3d7c16ba4f3f508441d6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aabd55c50bb1f9d9f51001a2976c280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>