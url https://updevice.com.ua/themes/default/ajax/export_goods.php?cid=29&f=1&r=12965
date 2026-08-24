--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7f8e264f61f5107a72f2b15fa66a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4ddecca940f0c6b5f7cc7de719732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd798be11e5cc448050224e85fae603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e84d33a9bd6281dd62602e787ba694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca29ebffeb3982ead53d897993e3935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19863fc16cef5336d2770cab9fb41376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735c52aa2758dd8736ab25cf101706b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177c109909dd9820d8f48f3cae890b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2d430102b9490d9b80ddae3a44539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a98437bb0edddbc438dc25c8ff64210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a120ad3a5f4ca102a9379ca3356eb8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab407958fddceb10226b0882dc66853312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279688a9254c65bad416461b7a69fba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf3414f52902472d7afa5638ede50314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e01d10e15d4f5cef8983c75dafcd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb89cf049353dd20210b8aebff8b0c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef9c41d96bd1ba68b82bdcf805d22417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee6c69aac63d939d5fc853b101a7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d7df0110238bd380aa48cba7df88b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0bc49f1da456829fb2b72fdc5dab520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618164a7da75753264ddf8ef90882c7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b07053b19b063f11ec062391c2d80022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f8426dc2caa583e0a26ba4c18f00e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f498bccba871e76e7b62504e37e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc3a0968ad352f4c0d8361ba5c6b2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2b3131d4810eb141e4ef85a0d44126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4497c81f8ade5dbc2c6cb33718ca9d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fcecbddfbfc23be4de6db7068101928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62810dc6613312147dac9c9477701c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6222ee5f8970bd1103335aafdd218cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f27fe959765cc9af50dee1c09acee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c44f9e74e80f3d65c606b206cd17c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a58f17dab22ddca2bd16e8e1724e2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ea44c24ff4df1f78cab41d58e90234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc94911b5cb99c14a7f89177a2b27e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc315a4e92b3778dd24d9a5a5d8f2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18c9f9de50c338c7fe3a33248f74ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1130635a78259d9366b9d37875a1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28187b79457d168531c12961ab5e2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc444514264ddc75af2c7e39305f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffded1181ea62279bb49db3795da5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc4a5c0a69807f1a6cf5789fbfefb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259872bc29e8359bbb79941539825c4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259746a2e25d8b9c8d6d156458b45e6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d6138eeb94b033c7a65634d3406245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7b95d60251e43e7149592c7ab9bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376af5017edf94ec9761b4d45c4b894447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb30884eea71f4355ac42eee6748b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b98806001054865e5a991b7184fe749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7153e812a88bd8246b4bcd18036050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284ab6612a6d7432e491dc631156a8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919891deb76d09b55a637b186b7efa5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a001a95ac269b048900e8f7331a9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4eea11b4fc6036c2c57d82d1d1f7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b241cfd990575d65c5f895ee53c6e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c822dd36d19f8e0066380c72def556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5bfba3dc197ac517dcdcfab70e68f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e21c13dc2762ea94390ae834d305c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bff04173b0d24185db91223f7c6ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d08eb6490a3359c926947f5e316ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5af626066293ddc934efc25e9f709e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7599d8fd03a8088efd868b607d9eae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7292a749304b561686b3fc74f44d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18fd8301ffd6f0945c1eeaa61c27f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e8e64efc7019c2d12eafe51688ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb39d82301d70c581bc70f5f76d3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896a6399f92a08b419650b34d9424967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f97f55d360021656301ca0dce346668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b04275947b1a77a6f545863d6cf5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cf8b864ad52f10836a2a855e3531d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37212e601d393466fdf56a0a387b159171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e30456967718d5b6e55c54079c9a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd19922a0ef8253ec7b114dd373001f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a94ea57b7cd9fe62767307e39e05f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e9a48dde6a877e57390acb34feb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16866056227fe55001ea4c33f6f0ef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b79f6b56b93b03adca8c84049ee51477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42379d9736bdd49294f8ff8fbe6189978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef74ed4cf873aa29a9343732b814f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773805dfc8c0da7b9879c65d376a7e2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8f83d50963fcb68e2138c9559b6ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b0f411438cceab9e4bfd6a9c271882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723b26137851670068fb2609ac4919c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c0d921120d2f9270ae2ff17c836684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cb428fffa83f91cfa57215f2250bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d4cd57949075d8bbea4a8f8c928842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc0dee0c98d3936f648a228acffa023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd09f8215898b5f5463104e3227a794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a5a227d541d3504ccf96b3db58d8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c196d4657a5cd658dfa069783c7876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f23f58c29cceb9cd0415923538a387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd9e1fb424a4ca937e2fb4963627248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716324988de60373c6b17df76b74d569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887e607b6fa593a604c31206ed078710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a1d2ce45994a8476c7aa158484ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60510b77d4eaecdae1d8daa7a2b1c8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc32d1a9af3d5fec6f4d2d3ecc91ef413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f908997c881aa23d2dd58cb915d4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ff99e48fa77580fbb271a7520fcc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd421469b66b5fc327eb161020134f7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe76886cfd50a324b3109b7d3f2f7e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb805c471f5a951f746b105b5769b95a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc4142a1221202043019ec2f20b6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efbf09347d718c97ce66278f619b6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80305c509e24a7f4cf3c94e024e0c1be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d48d46ce61db3fae73eb2090b99bdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693414ac88a787e7391984cdf93ee8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686e6656bc8c0520f24431bb416b47b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280dd66beb4c0244188346cf0e5769425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea958f66ec87041644f71b0d1be8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f627effae7467ca44795097e38083d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493ee50c8fcbed7f04d559a0c1f093d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057a48a705d36425dba2025bd2f9b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e51e39127a0973cb531cb9c6f4abd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69840f669c5e37754d3bb579d2affda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c067fc347ae34e7721a7a89c1c66732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f8214dd023637fc69c319a4577e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf843948493477b51e01434d525c7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ad76458b845bc6c58e52bbb23070335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab58943acedd69730091763e3d42d6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c1f4c82a4b87e49688241a7fcbef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db48adedf3ea9c404132544e49019c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e8206374e91b782f540421722a2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60495a7f9ce871d1edf356bbdedda440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db09ca36052be43d2e65c32b5b0eef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca45511ea94e0b88baf363132c485742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0c0ab3cbeb65a55ea0eb53e801ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abbcab6f720c656b58ba8ae0a430bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779f0375edf3e3da3563e2d1a81d8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d1eef3905aabc01b534a4a3748ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b3c3c335d73769db5462d362ea07547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70987e9376b8d8a6bec67441ff274d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e76521465f6c234169e73b2ebd12e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c916e069f3b4ce14bdfc58da3a88250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab618354a50b40fa10ce0b69d5a1ac251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e21e960f0123e613c5628fadf37052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad42eb987ffd62491f0ee7c9685dac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc6de23c128c068d92b77a2ae793454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0d7fc9288856640eb05c7063289ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e114c365f4425f1f98461e8d3ecd7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b29884e96be654a1bdc9b4c6dc39ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713af78cce4b4c4ddaaee84f4abb50758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a313c56b5c8e702bef5311db4898a8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00f6502e4288691b71a66280c53df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0184e964f6a18606a22094262266661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe006caccb1c4093b0188d30fb128462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de42f989622567753cdb772b15b630763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04c0dc40d55379fa2c8c3c387662ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da58254ca980b6863924c9aa1dd2de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8dc500fba11dd9d87dfa14b1f96ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edbe46c5710e385ea4215192c8ecc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772b09e0f4de0f92c0847aefa4cd67b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b48449d098cb44cf77a6c33063bab069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f45b596d767226d603cecb25a22e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa257c6a7c38af98bf6ba7567baaaf3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff79a6968411b2e19eb177ba307df7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd2fa56fdc4ce1f59d926857746b0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b24b84b2665042251470b689257f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5ed715e654b3dbb45ffa6a21ad2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf66780fbf83513b59651497f3918d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cb0f45802eb0d59774f92b5603ecf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912479d95b51090450ac20001719d04a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f034ccf1901ff4bebb936c33697af6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83a9522ea4661374ffa756032beb9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c56bf7acafe175f80582f5afb18b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8bd5463e98f2bbf91d9c1e40eef8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096859dcd92ae5065fe1a774c37f71483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc864afe8c7e6d630a025c283c6486484.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>