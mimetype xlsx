--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23879337be784076ba700d9edb578c551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cb085bf0c3ede0ba8767b4477faae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c86c78b6eb963e88b3e818afcf5463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff29d5752e66b83bf2fd4de49b6dcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007bdd2111feddcb448811b481ea5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef5b65c434f906746f11da4b06cd5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffabf1d02e492065ef8c67d8af9c7937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c578b43165a49296cc8ef6bdc11548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d920eedeae6ecb0ecc328cbe6813229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fbf7344cfad4edb5a78a6ab79819510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbc26b3b2c9a39a688f23ec85164311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86336428d8dbd59e15947d0e8be0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85bc4db5ac238073779cead7c9c1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c047aff8fe35525f4c2350dd7b0b3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916badb3b62acfed042e723a774955d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b864b3d4f926b64e29b4ba7a6c6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a63ea11ba5681c75494adbc20a14d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5f600a05b8d337a528e9a4f69497e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2de9dbc8e8ae63201b44e506ade8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce2216cd3534c80085f7eba3ef92020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7958ad28c3ded9988ab3c41e66dc0ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee248bb895763df395bbe337777e24022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f57669eaf3df575a3de2f1b91662d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05a100c5b908946fdbf4f5d23126e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b321eefb9f445a07c31333101419925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a601c868b41a9b6f5f36401e1bf69526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8f871a3c04f9c50eed1667b86e4d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e08c9c7fa4883d8878968d0aa9355828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549b339419ebd3c85c8bac8e57744129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191792af9d31c5582975818655248bbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c683b769ca34fa607c0fa029be969031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6226d91621c982c87f4ad7553c2dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8158f1c9321ae36cb411f367b079a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7cde7636435a1c89b5cb2bdd44af534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ca3c2bb851f4afaede1c0ba618b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f347d2be82a9f2cb4fd6ed00b782c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515ca06e60763587d9446e5a17c664f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7041a7b807e0f51131cb3c4960beac038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3fa0fe1bb8855d89e5359be55172739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79e2f5bdafb0cc51a666c9881777840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d338cdf31d52f9f7ff6cea18f20a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0fdf2968c7a4ab1147cbf3fb952a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295b8484b56bc73c3bda3ba844d51543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56617417ab9fe07a8dbdc536df695744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6732fe9f3fb86583e0096b1e721745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd2e335be0a21f42249b9935cd1dbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4476b0fe3b7978d66494f4d360ba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c47dd15a9fa71ff64da2fed2d44148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6854faaa5a99b695ca343234e50e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d24eacf30835a72eb04b635a7dc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016e6a8d4af5f1ecac854c60127b47351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92a4e9fcd25724400b30a39d2301e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02cc8bd1d983a1c4b9a0559b5b668e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71951c9a25501f3c6a74be1c06577f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81ba88c2df6cd5b366bb52982a80455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687a0439031ab20e6451d5752df31ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730ea94231fa053ffd6d914cafde0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533eabd0b4752e5158309427a79ec6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ee9db58517618f3760707cf47290e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e394dd58e54556b1940a5410a903b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f88915dfe6203a13a43c692fe447361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed427f7fbe320fbfb24b481bee1dded62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ba7b5ebd48dc6ed7a2f28f4fd6e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ff451ce1ba66858d13b0da42588a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4ffff67f0a86eb25b785f359b22cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161528dbcbac29bc61f73fd90978dbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60dc112c26ff17c64492dac4ad67267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8ba4f8a6f261a19b0445d911604668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff31c3e6d5519ff4430e0d34ef9d1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee970c0fb0c3111d8b191bdf7ca96e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eb17303aa79c7e06931b6887c372a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb7ccc1137155e9fca0a44fed7baae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db6014b6108e030c643907b8cff3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1365e968206dcb18f5f4b80de7a54374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1c7f9697f49806160dc9afb9c1ba875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff15283b794f30d17055e07a15b51776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8cd7a76bd55c1ab67abe57843221177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19d7df4c3970c2b919451d34d8a8a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdc6421fad8151e62e184c3708315079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04cce567ced4258eac7c8ddba00ed880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235649b947ba97d81d34b1b548576081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644cf29cb68bc51231500338ed5f35082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34a9219fe305d405b933d96293af283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1a99c0aa705e7572bfa19c35112984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de212dd6614737672d3543ee62714bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28fbb4349f8b88aa47eea5fc2ce5c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbcb16060c5d2c4f67c8c068b726463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f0265d367a233a0e2069af8157934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2b6eff7e620287340de2d3269ad155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ed29d66ad121e3b9ee23ae2818eb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542cbba228d47e8fdc6e60b00f91747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801358204fc5ecb038d493a0678eea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b95c0e98c21f6dc641b814ce0c2de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2b9c3ead37587288b70b2b871af8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdaa9a5c2a32f37912d5ebbe955fbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0467c6a5ca20ec33a71c7bb749fed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2886e1d9d7e387072e8c532379de613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50086743745405e33dcbf7cc5140ccd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e22fee5b5ec86d9d00bdec802c2d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556070fe46f1cdbc78b71e52cafe8f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f601a5ac8a889d0867bb15e54ae10f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4f1d14db7de9b824de60a7fd9ffe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f6c3c2b82097d5b17cb3ad2f83e0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2522d654e096d82b31015e7b6e28e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6990fc5f767d227a0b018d8f1a919e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc801ecdaaf0ab95cc10f20eebb34c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5071384e3ecf6e18abc32d81193f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328865865ecc3f9f8000a467d43b7a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86058823bf931128995fa65474ed5e7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864a527ec73ba11e8c28a1cc6854c2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc5773d143015ddd8597c5ad775a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496146a9b4cd31ca0ae7506dac46d92228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a43fc4e379da2f390c1665bbf1862d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70a97a24e943b6dc37908af4636f0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf48731137caa23c75ef6a9419a6f8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18d44e3f50ffd18593c3516496c0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689086439b6a8daa447583b7807cecb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e682f09e3d0f92f3c35a5332a5a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62aa49cc5e45131ebe39317fcc97fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3224bb91e9f758e852c52198478c4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e155a49ccfb23b31f96eac6d488ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292694666a08496c78520d866cac21438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29269c79909cb14c346843f6f630639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19926187fb4fce893fce1700af0ecb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576df9153b604303c3c565d2312dbe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19420a5522b8ae70d02c0cf2daa62f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c7515c98eca49dc55527ad93af9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03803bf2eabadf3cea07f56ab72a5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81793fee5291062aefb15d6be18cd2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5baa1ca1ef367ae6892449009f7fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fd46513baadf15ee24993211fc71147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a636b66a6b64dc406443d18a755b6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778bb747410455b9b4faca943cc043549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ced008e565049e0e20b78dcdd94f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebedcef86794ddd0e5ff2c3e97e02451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9970525d7f9edad8f3edb9d8706e7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780e9c055e269dc7862fb049698e9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762bddbd7d207a7d1f2c3324fe77af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c12a8d0fc7005f8c84f0b067e08fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ec545438adb6aa3a5fdafba95ea456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f6f002ac013dd6835f0868ac1cf2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abcbc9d63d1962f2195c720a4cffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe1c2747cfec13c0d2045d2c4ba18059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73ee4465b4a808a9b41f7e87ef651e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec9e5ce565b396e5cc94b6dc97a85161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ef619c4ac20ff60a295889e8b767462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d109939058c93054ca19ca55b5fa1ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cb9af507765c2f17784821d6469e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaeea46085baf5a2338c71ed7b6d6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50c01a6fe4a9ed9599e0dd24540b2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb78663f78cb756fd1a08074cd9f8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd90eb828275682e12a096737e1750568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53fd777df1a73267833bda59ff2cc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdca1512548bb2209e20adf384edd2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22a8030267f24e33184ef6f3750cae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb7d9bdf8b9702521d1246aed4c0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b93123f7de901999e0577c7ec990873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c80efc7bd518cf947833051d67cf2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ede1197c3152967269b332ed39261775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c44615b244f6cd449940a128ad27376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264afa4e43f0bcdc299e3d5dbe58f5a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc4aff614f57a2fbd163ca0ddac9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b990b2e0dc7ef9196b2e3f965857f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7a67d839d6f6e72a7c255ca78dbc280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>