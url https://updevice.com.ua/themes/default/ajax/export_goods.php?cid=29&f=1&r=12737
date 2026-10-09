--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c25807d7c945ab4f3fa95452806ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2e6b8e1d623bb986dc9c08af5fee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777983c808d967992a9b6986f3d382f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b03ea2cbcc14ca3dbe66c7143158c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3dc126c4404675c90b771b7da72f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f80db20f177b87d9e0b104ee3eae16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56682bb3dd922b2416b6492a3e8337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683974e16cad3ade78226ff526dedca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a0a87242a26c057e8ef85cecfb12e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078d37680f32225aa74c9f230bdac1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163f0da7ea77d9fe43acdf34956667511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c9b87c32dd6d06b7087451fb941e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b83c7b10c608c2efeec9ee5b6ed4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1258934581d27f99b59f0b656f9e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f1ddf70d9df965e1a4a53841ac5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da182d6872310cd8a0046406ca1f04af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64057518e6a60ada1c8aaa2c895f9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceedeac7182f02ef6c1b38ea8f2d6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e0742b51dd83320bc5b9a96e6c0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9afdbc1c21999b6aec55188c127b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a79dfd941db7319795cb706cc238d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee55eca85dba6d299c572033628405722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecb12f0b4effdcf48c72acd15541cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056af24cd0b237776898c8cbb3c383c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5670687c361e0cac4bfa8180673fc4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7291ddd95a11d27755ebd77558bcb4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb3ad6d9b823f41193a5004fc2e2b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe860d6bdd59fe564572ef40e9416d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e6f8b265e8684ec5f7e062198bb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b4e215c16d3b8cbcd7dbfa86d841830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4447c5bae3a9476f29649ee9545231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac4c209b8a7e5b979c0e22c50c29b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8df423ebe70dfaa0ac39369b9d47033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4899b38687b63ba9b9f43f130292f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235458a690a75677043bc0716edc098235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2f841cba8cff95a351b9bdb1725f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad2e81936bb939472be82aeda71ba237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5dbf5c15495139f1edc00569357aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef33e4c350e9d3cb85add813a0c07a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aefea2775e896d31aec019cf2b5fbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a78da4afadc91c10208d88daac0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07420d6747a7d6b35209f1c4bfe2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5992cee353f09dffa03c91e7f3dd0f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73506f8336108221405b0b59f18dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb417787d0c4e6ba94da13d382c2d5ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aba180532418889cad34a84d5d43246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b29d4f3a229be8c76220574605f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ee7e49b442e366f22e5cb0726d4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc48e37d0060204a6262b24cabbb5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2910e8f97e86feef8717e0d34e1f1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace53c47135a4d21b3da5a3ad8af5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b3b10fc43d9de0fb26de2dc1572ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbdde922f6f600b9cf365f59c2066f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d1d2f93a32dcf2a5166a5cf74f9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e16b3c44ec6e577ffa63f1daf07d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f9c78f2793e71d9162243b0b9bba056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f422c3e1cc55d3b3426b1d0433704e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc083df0c3016a009b70acb017f8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5aacb0e8a7f5282d33830b0d3c4f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8fe19cc10ee059e1b91c315bdd87d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130426f8a46c33137324526ead2487f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02962e43de90431cc4bc093a66d2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9eabc93c9444e3d4dc6f44b3066c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b56156709f61bd2dfc9f702da7d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541855db06b14d9d0d6fa031a18389065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b27c832e9b5d92121fdd43b7e3ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061234526c4547122d824cd45f22ea467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f2c15de7dad9ffe577c87ef0446968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f6224df43fd504be573c1e23dfa2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203fcb4eb009e47d484dc486736979670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d926d8f5939f866a426691a71965171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a81388a8a2a8c78acc9cf9633036e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf05377463a3ca9a2a3a094ad7f48073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5f669cd4c5d5311f505e3b4e5264074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda932593ef439923c677ff51ac7dbc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e06d6e425a3f20ac559277493e1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183e6fa9890d0c9d2d99cd346b486677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe494deed661d3472549b05218ccef3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c67577f57f9386d8f8e19fdc7eb48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d952278b45112812a69bf225a67467780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ec08a9248bd19755f7b370e5f4e8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17600d5d0fbbc17175ff42aca8c881182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd7975da90649aed06e95a207dbdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2df1be45241259c1bd5f7941decc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089692da7e5f47afe62cc95bccb4c5fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0460dcab866dc393885cbde0c7fac994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95634c4887bddd03d2ff5a31a9f68a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803ff1e78485b872a2b960cc77b7ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96c2fcba89204c66211df0647a3de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5235a6a4192eba68297db3f3c20658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0124d76d923f602e861886b55c62c919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620fb92b664b4655b8b477479b7d61a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0e055c432bbdffbfa35fcd63e2dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a684a97ba2c2806f083b6392f7a0aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc745d3c4afebdabdb11740d131e5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea4acd108ab77c72d43fa54e6f828d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbefa4c29ab06eaa6a8bdb4b810da715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01fe820bb55ece3547b97a83d0f8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74eca3d4f0e324faed7f26f534a7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071de0782085416690dc6e5930876c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813b76c9a0542cead2026f807f4d49019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6865ea46cfdba72ae95795bd2399b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e5312d1a881cbbc63d70b4740e2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592961bee0763c194f985fc0fe2a6a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75faf2c21950d8e325a268de2a3e66b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078ef9d8face23ba61439ba4ea7786f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43584308890445550d455ae0c61d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc43982164c6289557a6303d376a0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b88d67deac39cf41b53fcd6f9e05e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c7e9d3848d6916f4d44424c310eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7209803b8e02c0881852d788e8500c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77a45959b93a4e820358e8785bff930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa37f1737478aa94f74d5de9d802c6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7297b45edb1e10f48f82cd4fc4b20a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b0e667db5c16c014cd30b3cd8d09433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b0d9f7ac0c5c4b419fe9a1ae6eed834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bbfd24dd2848cec9b115977abc46235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e1c5905eded2c77186a912b59faee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f01951bd7eb68f9584ebbce1d9a8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f8449c6f82cd90c81693dd1fd0dc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9351a5dee00ca129059a4780a8c5c6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d0ef72215afd6407556b72cfb8d1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9fba74ed58593746296c02f9769641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d736695c4f29c63154a6b6ad24580642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c30b0a6af6fce27345aaa138229f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cddf583c93d4a8840e72722a775c5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493888325b9f25e21af4b6c856f6133245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d1a09aa3c507359cda218f060b89746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b970761e6b16b47e31b86952541a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb684ea2de29b064f81a0ccd050a4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09df4c3908c80edf6a946c9a0314b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e086fb47e1a680de90ae69394861d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01532142453a9e98eaa48683e58337b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a1eddda740fe866d99963227638f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf980d498de6d4e591194ceb6817953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaec20e92bcf1ba8f9a799b832979df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e122659bca46f8d475541681346dae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c277f70516e1f808dd5a220d01a1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f94122090e11ff919c51bc9a26cfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c80a1b9f07ff00ea0b78331d480158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c847849e8bd8fa165ccc0fd6a3559f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b049a3cbbca57a304070fd14006560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469436bf3b0e98b1c96889fa32bd1d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8fa246784cf836287cd003508736162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3ffc85f4b5051658707b248f6652b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25df417cb93b693e038842ac90bd9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5cb0421053fb4f84316201114951665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f834791ebdac79b5163fb577bcda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008029100d64264980534fdcc376c65067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb252fbe1544fc2857f2d56e4bbe7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015f204d8b8b7779badc09b5dbf3bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc189da96a21d5d80114bd92957102d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954f92042e6a432daf0865fc971a8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16131ffc5863fbb9a4d8245e2e8a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834aa19689b65940abcb07b2f97586573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40384369957e6e9786c9ebfcd9c2fd3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689661a11e6eb7a35e6500f85a6adae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186323df521aa3480aae6ec6b71e5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9e46de7fdd19019a1c06d2ef9c1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd91ba49da3d4adcc7d6e3465e8bea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef717c52b8bf96c56f91c43c76f8e4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80af10389d617cd87d61b532caff4c80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>