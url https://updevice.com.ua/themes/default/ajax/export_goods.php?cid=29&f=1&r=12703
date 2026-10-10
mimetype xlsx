--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d34f4deb5df45c23d014e59a25121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a2f0cce30c1291f09ba185a03f382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582161df1237eb14c225b93238271dab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f499d31a9266e2902071796530f16b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6251f0dc008195e969d669b932315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72307c8d0d0fca752755b7e9eb7fef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87248c5041ac9622ceda255188bd9fda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec783c4ba8ab1bd7b5302eac9f99ca58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42c1b17516181da78ba970d2ebbbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7586b1cfc5d01007f1ba961d595d69210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a2b205afa6c859671e8924ba1c2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4058c1c52d461bb4de258a305660af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678926543b0458a2a7c22045fb7ea2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12dfccea3a987a6c0dcdd7c5493a2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c69572b9588b393496de312805b8eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f3f7e8e6139c52b6510260d81a21b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ea92764376e63b365947406509b9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7c74202ee9dea8612662ddf72caa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc4db854dd464a4762acb8630517419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60719226ae7548b1073614405cbabd1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa355b1006326521b2920f9126ee47721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc5685275a5a2ad4c8726776cf5ee022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740ea34b1dd7b300eece712cd3002a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125661c2ed47ccdc188449c2cc373b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b350b7c1325b6d89fa6bfd994c378a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda50fd5125071b938edfe95d1f5954526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c47f05d35bc4739fd33a56faecd0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1ec1a2d0adf8474ffd2f2480b207428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c01b1c05750c8ac8b0b99cce7523229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd5b5fce008d36a462914315f2f7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ee2ffcf9520f847abdf84afa6f26731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3470e900523fc427d858be7c41a822132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246fed9d560605392376aff09ba439f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de0559bd274f582c2dd60570dd1a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ff66622a0a146199e4e5920e893335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6822743f678073e2471f59db151f91236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4f6f1e99b15042f3b70c0dbb86bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76c7959e4f2bb53a28df48b2726fc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e3306630d8212861349bb7d65b89439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8490775a19ce8bf3dde0100cf414840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384609409c896459ffe9a542132c95f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b31e9774a469382214ffb64025b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58897f7a0eaa071cfa9fcefb537d704143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb80c6d70c5ed396257d5da36b0f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ed51a18e8ba90de6aba0ac1ef7c6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe09a166e5c362b76103e97580768046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa8e79d022c624385eb23e33d50ce447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5904ac05bca78c917e9cef046c3dac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f142ad8210b1515e4d5fba1f9845a0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc957eab30b29af06fd98c7df2a9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d43b27d59b43b3feaa5559afe966751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918168cedf17971d9c0a08d537409de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0171ac75744d89cbf3def9f2d7e2f7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f30af51b2779d92ad748cdec27ab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a84afe5dd0ab0ab52c81d53d2b8a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c85f354b05a73a2974359971e9636756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd374035ad1640326b2aed99da23b5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d40320f3ca311ba36f769f7ccb84f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f4f8d52f33eb56da4c9d2a4cfa28e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0cfbc7079242fe6b8771b1670b34060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c674810facc6ff094719df6fab6d4d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4050556959ff96849a190c9b583df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522581e35f518092d277fef1d07d207863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b91e287a920691c8aebd146902d8e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b7cb797e8d93b4debdcf9d09c0f5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a6a50b4d7a73c0397a1db6ab63b6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845f02170ee7ee763e43473d6d6837d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda167891e3fc237b953c993dad0b5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b5ae2f60179a67878abc2e583156c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0bda25cf19412a1415a020ba88ad670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de054d060aa664d1861cac441325a4c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75e28bd01a221dfbc2ddb50eea30db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a27fba29bab83127df9cce9762c4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c225046f44b7978e384f8b40648b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151ed68199c1115cbadd4da06663c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b05f4be07a9bf52c103d316087aa5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a31b1e781e171bd81ade281ce726de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4935fcc31a30bf9e7163b2b5f99ac978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a05884d0b4d9480ad4cbb642a995ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a56ede749f33be246bdb39ed9801c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9528d707fd53c29f96e2d975408cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52a011197db61f20b2bfeee5ac9be582.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5235e7cd18b67d3993d3ea41cd431421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81199d2476857d5488aab3d548acdf6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b07c084bbad39b25c576f4012ea653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173878c3acc7371996e59f41adc216f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1365eec3e2ac520065f771e0558505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f20bf2120c416a769b82dfc8820596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d179cb0691eeeec42d8a90745caef557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd510e191156d3ee9c77cfae5f9a668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be405315c9368c1a4dcce239628701c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7708637bf3094087a59a5b2db6c466910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a337431db0fa2d5cc53ba90d33a83011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230454600d6259df74b360f8b2365012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29fcfa9b135329ca8cc0e0d827fc1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8cb4fe08db9c02a576005f2aa699914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ed519fc5eeed52f95235bb6a7a9ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd8c5cc65702134079a05c5318265916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382819f5648f5e22d53cee926d3a580717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b953974b4e7f057646160c375be818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361fbd42132da928f66b62d398b9be919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ababe1f32afe7b032f1b9d1f400b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25582cddea4d47f85fa3221f01ad97e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd319baca559bd088266f4da2fe18ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea2963fb379431a96e9ee33e9093ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ec82d851129da39ed9621d6446ed924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba56668b1d6c919144e07ed4b2d8e9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a91bdb95b284e23ace6e707b2dab526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109d0cf31e68377d206b10c6393fbf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e7afbec322b66745b8e302ebc13a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449c4ee48c0e48654667cf35441cdfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c93f3e38cb1246c3a420cccb118b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca258f1352b737bc3cfa85372f44531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ce6a0cc68fc417b38e32f570e027e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dae4357fe21bc55a77880d70841f1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d2333f68c0158abdddb9fd09c8db334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955811d7883df258bcb96e2897b683e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f66e1ff1da06f48e68c9b7f6edccf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2692b9b56f06f6dfad015aff9d285337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5768fb42200666efa4c2df949da4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbaaa68b1f45ea346e6d37d35500ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93fca2b36ff36be7367b678359c02240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbb81f614c118fd6440e5098cf4cd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c0850b88873f9e8c624169c597df142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39070cdc6998a288529c775b758d316743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a983db61976e13ff8f61f33310c1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568429eff2b586e23871a4247f4c9ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e4ad0d7f12005294d3e8cdab9f7a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5175a568e3eecdc35279ae8043179447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad511691551221752917437d8271748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5756a93415e85eda43185b4ef1a6d1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333fa2b05f709dd8abf6d18d933e4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510742055d7ed00cf0556e85a8cfae6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3a0f6f946f9aab2a0a2e58d79870e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870119a76612733d080aed1367bab453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1191c6a54a93fe87aa81f0204c1c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd91b971db6de2f0a5c4d5adf98ff655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b46d126549d2a6ca9bc61a7c46115356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c52fddf2165d6e5c053a790a3fac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836c011cbf4d733e30ad3276b9d401658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1b285e3d887712fe8558035aabf1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d8d7101479a2216c5b88ff3c13c7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b736040474a9959712ac5c8da18b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67b16ed6903948b4c6eade475cf5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eee4fc86ad2ca0d609a088f6228f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c928c56160a6e4bca17633dcf8b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123420e8b9c9d8e3b9b8efc9a1fb91f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095b9dd023ae8b50b51c5bd072d2fbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bca8e5588a80f9779515ac13c208b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3386abcbe9aa22097222998daeac6a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda92a0e8fc03607d038a537d6f3bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e26673ea8fdce762c361c9daf6cc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528f767417e31273e13d1514757aaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597021c6f3a01c5721b7565f6de8f9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2193233fa7583d694947a43c284e8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5842ef8dd2445057ea061b710131b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27c45c7eb7c9591ca883c07fe026e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497ab03b98be9c8ad02d666b2bf37bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296251bf39914b8acbabd18f909f6f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfbe157cf735018abf415bedf2b6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e870ccf75c32de69eddff60f19fb7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e387d65dececcf38df71a3dc3cd20280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>