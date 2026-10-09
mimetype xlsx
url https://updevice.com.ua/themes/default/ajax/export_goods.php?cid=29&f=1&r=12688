--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe400b54f17910345b5ce84762ee841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51096fb6aa0745acd377e71d2ce75242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a962e496fa1e4c2e6caa9afbcb09a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff498d46973c524902f3658f54f995e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c215ec2daa19e343dfc711004227ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f8a179a5f269b4e631d9ef2169a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca508e6f890cad318713264cfbbf1ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a1e13e67a56fb6af6d639e1ba3e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287aaf25fd85ed095596548e4f7b1d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0a4a042a91b69a89f4017c8c986c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b33074fc5b898a271be25293ec9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ddfe0f20511126632ef8a50c8b44d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adbc096f9b3bcff75bd233cf34e34e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df7715490b04e081bca1e663b51b2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c0a039be74806b9e7021ee5f697315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babd67fefa5e8af32458c078a99ba3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cb8155746b3ccd550492c0f39a02417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee232924d1a503e5151ffec929465a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b53d0bb64e3118bb0ca29c5dce4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b28460b6d4dd4a5aa0d1f9c6687d3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462fdb5b0dd195a8857c21416b5306921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a0177515c89cbaace939b9a3293422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e47a5fca69698e93a350429545cdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1be736c6920ddc11d7bef2edfe7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08dac322d94915a7acd41dd71da97325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf75c7dcd924aaae4ad17167b6ba426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14033be15190b6bdac1217ee15d75d1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18717c2feb6e96dd661f40c164f5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760014b460edfb9680ed69991d6e6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ed4a8e470c600a4db11faa8b34aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb57912ee8f7776b818526025497b9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45778257d19f9cb95f0b841cae836132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee0f22357a8393fc70296c13654ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6b1eac94b51e37b6e402f4e1fdaad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76cedd5b002037e59cbf18aacb00b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105fd1705e0d2a225961fbd63c5bd3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe8ec3b8cb03cfc2673eacddc94a2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956547075a50e0e72d0fa61c7c188bbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab892bdd55c2c0cecf534007352fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c46cc3f475950be2fa21e5c5d995240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d14727c334596eb72f68bc45c6eb1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6e386d39d38710ea699c3666b515142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8ec7164642322f2353a1d1de4a8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014909cb22ba517c07aea3703f2ff42044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450aba848c83fdff810cc6058f9c09345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff1b3bfc70b742859afe53be66ca046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abba6df31a3c9bcd2b235e06890204747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf5334a8dd0882f5bfed9a4c67712848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ac975eef584e5a27520a6758631a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e80218c246b7b343210715b869c59850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a79c2bdac3e34619b8d53d43c78051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679c88afc30b0585069602c88134f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffffac676618a6b7e98e584ddf7a6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b28a318ff71dae995dfeaa75f20c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53dbf4a6df0d123132ed02335ba77855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baae4321f9640145712a1f8236391e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4624886f24fe3d5c1c1d4a2ca4e5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d506f80bd3573aa14b53adc81a1cb1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeec21d9c8a7bc637cb97d6985803459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5f76b0b901efbfc051965c6edede560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4a3ca706d6d04588d1a7860ce6b8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef58af986ef9784f84e64e721c4b3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7a655fa9b9ceb2259256e1a09f0fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df02b1bf88081d23e8881feafd03ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349dc2db46f3e0e7113c907c90b6f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb027e6e40a10725aac7795c1a42c22f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395130e01871cdfe58b3e854bad2fb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c980885faeeece18072b0fc85ab48268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067e754187544e6dfa3007cd87578669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f4d0889e718408266fe475b06aee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ab2ceae8952898bbe635cdf4ced7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885beb598104071b49e568ebfd5ee1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaec7cb0e4599dc107ae7d13a0dc71573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b409276c653b991ea22b5f924ecb0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be811b4261d93c46f5640e21dc3f9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c66f58a7a84edc7582eaf72e3f942d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98720752a311f08b552e983dff3db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841ed0557efeefc842ef61536b726d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2989e9bed436749b5d049bf3598d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd871169b3c4a5025bc4e1160de25fc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68028cedc7db6058db9384251ae0908e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ada024d4af87ae1dce14b23805cec82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad454ef10a65f607a73781eba34741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f717ab33b9f1788b5b322aa9233f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2861113a8074f13bb648fa717a46633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add35d48c50704aa91833276993c5e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47615ceac1edbd53f7126d2e478e82a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cf68580d1d70620e99999fa645d3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fa6d2aa560da647a58ad84538bb527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b838a55b74f79745af2d94b6baa758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139f4efc4fed5fce20927611b9c3a3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d667e7816ab78a1ba2dca3eb4405710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21900767d686a1e26111aa6b2b388011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3c01b809eeea3eda9ea7e6e009c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf62bd2136973fc5f2556e564e68613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d24f568775abc2b026b2677238e7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061332969c81667bafb41a878b59cb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbdbfea0b332ce3c1daebfda269a7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64069f57c0e5d20866cf92bed703e75817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ccfc00bec0326fc5b6d39cf0cd3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b44c174e0200a55fac2accb87504d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51550bf9d712968491863cabba62ad020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d99bb3f6d7c2141ab2055f3680eb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b755cda1fd734417e29b12c8cd25122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a329375515062ddfcb45f78bac2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a047725db0ebf6227d348b588284d2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c824624f30de19c73d5a451bcb9ff825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1671323d6863cf71713e598a9d96026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa2843fd9b90aa4d727eeaa79863127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff463c53e170c2da1ac8827709ad8d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b61323a4c7b7ba33af699f18dd3b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c509e4a1734065714ac3f3403acef730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a318da96893dc90a78ead3820173ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5132a0f4912253df169dde597706732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8c1ae3311cf00455f57ac3127beb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0eeefe322d023dafd173d4f3943c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d94426c1fa47983e0bb00053f44935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d96cba280d79f25e64a71a4ffe8b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57efe567013d29321910994bcc45eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e77c5ba34675fde50ce4cca8889b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79312c12d8ebed89e0c672b7c0a6b62739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cc51cb512c1e8156b7ffeee486b6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef4088beb40ede61d1f0623ac0d1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc046d92cf90bb047d241b58ca8c0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab2b0be728d48ca6145c8ba1d2bd4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0faf71ab1b2c3efed1558599631a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b41ac3e0780c84ee963fa9a63a01345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6816839a78ed0684a1947d5afb8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97344067ddc894fd7eb6d329ef522c1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c626efaacdb15482833d4069b6a8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e533bf9d1c473e7f97a02cddceff12149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172943628d672d90805d1a72c3b7084e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706de2bc58a1f18b81cccf620a7f05c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b35893847ecb8030b26e908eaad3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e89658611825f0a5b55464c92c166653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb9891b7b9b4fb75b3c2762a424f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d40a444eeb0c5809755c17cfbd1cf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585bf3ec73820d5d00e7d968b460c3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42356ee0adeb946fe108ec77a998a61457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab932be26fa9578a8087cb3b1e9591558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d434f9b36c60c6cab3258c3c809ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ff81e86c893ed4c1f00985770a4e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ff6869ec3839623a8f00c012305261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127218ad11f791ce89e7f32941591462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a93ea24cd9176f6df22717bafca9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6964869a4f212acb6f99dc1b4de5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c6d38479a68bea36fc1fa1d4a899865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1225605bb6b0b88aa5fadcdb9baf9bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cfbececb1ba684290940b4aa7f7cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58cabbc7b96d41762e2114ba4344f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8243a5b7d5ba846490191a16b252969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d2876540e6604b815067c31b5f0c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942a5bdf6e4bff257f06c1fb2e0e14671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2139bc40143fa3ecf06d67ffb1f83672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec82e6a65baf4d22fa57a8649d78773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803b84b77f852355d11f2db5823291774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b23728dbecbdf4594ff69e5f56b0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a8e1dc30a9edc0ca36d7628339b9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d48661e7d2b0f9aa7dd1eb898cde977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb23792ae1782f8f4db86239c95211c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66190d04f1d63bede3b465b6275d25c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b45e55dcaf79fbbc9e62eb7e686d880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>