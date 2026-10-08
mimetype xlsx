--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c863d28bb5e11d7d98a1f07823991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b401a98690a5e005dfefabd18af732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c435d0723a82c5ce383e422e1c7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad802ebaba7d1e27e2dafa8c28ac94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440656875761137c7a0f29022be5a1905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ce8e9629c060865c78060e46902c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac699ed55e1323c8d829d5d011ac2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac57e0fd738a47c43e511d110044158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca9d15662488dca1bc34f85e3ca6789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98a4469d83d024be622fa1360f9e5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d497ffecfcdbf20274f083c74ae711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fafe3f80682b85cb779998d2f369d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803294ca5bc103da5d2455201ad659bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb3a810d10f236bb65ab01aa17cf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906287aa5909389efd48d17e7ef8f52615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4bd1fbacd9e5f4f78c7de062e5e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e388466c92a086e8b6ac6ee8e46017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beb14ca4f6adcd991cc80407bcd4a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c374b96ae8a60ef642f65ed8c18a3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10510fab5ec2ece9b1d51b0396dd1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ede8665af6ef244e8f811ca3594d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5175fc3a659cfb15a56d6b3e09a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36b985a3eebfce584e29302810a1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22077d0e1d7fe892b6933d4ae7eebd7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73932e63330a707996ee6e502d8c88c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200693c0fa3674bb03341dbb53ba25b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea942a34a3df85f394fd98a99a6a5b9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b586919175f4469b0d68d84e397a12428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db551205d36a0dc03eecb6ac3aea0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c20f23c352f354f139c1f40341454830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148e702f4457b6a22e2a599caa9fc6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2dec568c1ee3944ae7b89ec3de85c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a40486513046ad61f9192beb441f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538b6e844d9efea27fee8a8d83f92234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d8e57312ac162d088f818d500a90435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83974162dab0d5c50e8f763b3d00536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c900fdd4ea19c2e3c24a435fe2a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7265b9d4b09ce38fade9e5161889838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1d277193d42808c49251ee9527ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661e9184cbaa9ac2b48cdd3e5c92a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7817dede0e2fec80e9d20d77efca0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401b05029a64ac4863c8f413379e1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f20e9afdd4568e8379ee49394389b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8eb68790e5d3c4ee46b331a8c8e8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de1cb955c6cc8f0393b739fc048ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fafbd84c590d2dced9609dd74d70fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9c7e02109d54ed847f2a1926a4ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffd7a50b5643eccbb201d9447e6b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b11040f2469b77fbefc7366a21902d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff1ea59b57485909fc197b3d7c30150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097559923625fcd953dc17c6899a84351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a149ce8857d7cd701158d16a0ccb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea8208efc1fc8990bc86fd729fe7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67c60cad1d5ee8c8be7dcf354ec16054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e1166aeb0f5f4d3eb53d2bbaf70555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedf60dcf519c0291b592de3a73261256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0a264916191e116af46c59d2b506057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55facc1b6e254f0266779eca8b0b5ce158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed34c7e09a61d3ef3109c3ff2235a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7f81f892406f84d3e88d25c432d3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa322c426cb25979892f2a6379edca8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b7f87413e57c4e6be9f089d5825962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31bf1766b6fbbd8d74455dd99396a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f48c55b9cffb02cd3dae06e511ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139d9d35de25543042f4c6d5675cfbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b4603fbb0b132fa5776195151c53f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8c580464676899c3022c4425414fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53531a1a4b56ca3419e88134eefde3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b57fa06d2df4ce096783fd08a36269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668f5cff68bc82d13d4269ee0a3076d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436883c3affb3bcdef257f6f17d955d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf420357d34923ed34404d3b43cfc7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc4251ec6a5db0df77f4dc50ea64673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2e35a738c2bf78e1f3e750f3fe7a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c60db46d2ea24413179c5a97c273e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e88ab061a3eae98424c73fa272bfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693017fdd39356e43b65bc73df9ecffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c106daffed542ac2ce480163f3a3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc29fbcff0144ca4f86ab571f68de279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61aca9682d25be205a66249c4ef44c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff89e080992202280080a20969513581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249db4679a56e624eb5b7735e5fb0e282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9e421ef86ce80e4b59f19fa5b7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2512fd5cd10fdac277a2231995c29472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c9f33890c8205e53e107cfceac983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab90e1ac0d6c968e86a4448207582bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebc8b9724effcd28794a0f5e2eb95f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6f325469c0898cb2dc1b4c504c3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a192edc4dccdd677b4f054939440c937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2965289dcfcf2d831e96f78feea2f718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969784a061427653d81da493d11899b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e1bdb1e0e6b95e10666dd9ba4d4ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc1c4eb1a640e3839b121a02989e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e65485474c6a98af63a5026edcdb2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f26e9e30704d7ae1f2ee7f95efcca613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7d404c9330c9a0863669cd402a06214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5bfabe9dbf81d74f5e509d82c066715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e12179a107910bc805142bcf925216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854606fb611d1acf73ae0d660962a4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c155e6497192bda6155253324a448a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337bd8d680d13ee16b2a2e717d428219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999899e30e24a870a1dc6249bc0f2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ea54b3f4e37f3cb5592e84dc6ae021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d191a6074b813a80d4197ec7eeb1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217a4ebab1a771f6017940289c7fb7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fff128746805761855f3ca7d28577824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7338f58da553b44d0203acadc98ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37349ab4da881b666e6de4acc0ba07826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaa552d18d3533f700ef71e3165b7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44661abc2493153d53ba092d3bacb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97be96776a739cb562b25d53aefdca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042c55777811f61dc218f248f6c4bfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c024742b7e030c3d9e1a8b2ce2eb3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67785ace9f4da1ae2a114a27f7e01f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc58c81625e776e85e49ee6c28027533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f833dd3c83c872fbbe26d6a8030b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee9e756b5d6ab8a4cdd2088fe3c3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f002651f5c96f656fdd4541fab3ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab8f66594086f589767a2fec6582f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a96b6a3940ae3144ecd366c35656c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89656e062f60ac1dd55c4be2d88776d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9d19e3870dfd048c7f8687d1f829340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e95189e0e6f4c95cab343cbf3e67941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a519225bf8bc9a1e121710394b017942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddac9b45ae91b5c976ed912f12238ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f7af12a7fb3c9cf85ca0524ea650044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75028ad23b5ed0bd18a9c1dd69dc309a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612403bb5cd7a58c466300e0de7686546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c51d04112326a13d434087bd04fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f23b082793334769d38d955bf7c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f418926a342165da1b306d9e229ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a13a59a634ba649191e56f80ce1dc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4317441f38791687b1751f6703f5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd93863abc28ff92cdbee51f4e32b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336a46b1ef7d69acf198ff1881ddfe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24775430c48596f95028ce523c722f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74147285a69f35e5e5bedb42d209ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd885b9e90d2bb955d125e49a2853c1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c1120ebe9a63620e5b41fa9d454b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d9e2352106e4d06fecf50a9c6b94958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e296f0b6e2cc01ec5eb58ffe33ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417f6e12e3d1d435c317517d223be9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780d8923d6c20d8aa85d4eac80b034461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a14f96cdddc0d6484bb11f6c796dcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47deadf29e194b3090c480436b293763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f085559dc4763b083c079bf92ec68264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fb6ae5aa876322e12cd77f0493d3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9002701bec4c26833a301197b507c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423ce82e5cca461bc0b00cdb69f3ccd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9fff86b91af583b12dd00454f833b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ce3842a82b25b2c0dc97cf83251969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcecf0e44955cdff6273c5e43e032c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23949236c1313cfd767c0af2e87dfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a970950834aed920cbcacfba7f49172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaac4116dd9fa643e2ba0905f487a7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec71e77bcca193b0c7fde4241297c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620cbdc945db9ec00fca2fa6921a6b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497b3b881fcec2fc27e81024b8577576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb578dd4c12277ee0d3479e56dac38777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a41c0d78edef333e06bd0fc24eba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af60ae352cb2dd67f6c8d8132d59cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49300a16060729eb58b57de087b9d2180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>