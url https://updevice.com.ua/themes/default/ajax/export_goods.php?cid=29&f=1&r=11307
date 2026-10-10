--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1fb6cd0271c27f40aa730d3461e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939959147732ed1d616f3ede809f0212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfd0addfa1b858627fc79e63b080bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920d5aaf4a9ce12cb7f0a56cdb87f0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c16df0ce20bff1f895be07586f37675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e211d5df929c62b5d1f013ad192d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6926aa97f0a75562fd347ccda3c0da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e2e7459c924f454c7ab5aa0e68318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ad2f9bc460d3dc44074e339be7d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189315cce1af65691763193eba2abc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5741bcedf4422d0648493c697bfc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7ecaef1175cacdaf7d77a1af517c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81201f92e21d5429ffb2145d7abaa3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499c591f1d7a131be34c7df61b453f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947efbe22b3af6a0e67ee24c76f0c4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a956f61ea3c7ffcf617ade92a58b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7467f9409eba624e9a9e101f088ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30a06722d71718edbbfd1b24475da318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febfcce85591a1c5c59cad375c7695219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f60dda4d9fbb18b283e5592a36dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43459baa983bb1c42fde64c9f1788c6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a6251e5ee12908ae72d08dc09a0cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb0291648d22ec34464a48d0295f7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf85157260a35610251110808f03a3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871958d99b80f568839fa1061bfb60c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e0c6daaaf3ad47b0c080f3006410d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8fe7cad3ca4dbb8e0838a127251e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585100509d66369c8de07e217dc1d71d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6ac81ce8dfbe1e8480228278ed88729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeea28d6e99c8ab7bacd660e41eea2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6271d8cd13ed29aab01868984e52e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436799e14f829f965ae23f48efae32e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420d499da2d4eba709e9d0748083fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1de2d65a521f96f51e06233c77f2c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a4660986f26d05204e80e94e42af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d23ebbf65d062ebdfe658f217336836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317930893dacd7e75ed561dfc9644ab737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6505a1cc467182b74c60810fd1fb31638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6621244103cbad2b5c9440c52f8e5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67830906dc4dbd602da91d81bc10a2c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efe246c94edc204b026f3f9088184641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590e8e3f274d0d171ad5fed4c3d91e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32398db298f8e23c5be6b28cb85db6da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b946f9a5774fe79508934f63f49aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfe9ec5805598128c4f7d5346305545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad4dc6da8e45af31eeb4338a1e002746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021567825c340dbf5710bfa3f5f138d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233990e18aa41f3d086411d84b8fec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de602bd671865477fb841f42cf06df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09e2dd4098c4c45c4c7152924cb1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b4c3baeeeb12c9a632a82a5855eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451ab2a785f05fbf690d0c9fc6f65952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbad3f72ec32717ccd394d1b09d49a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9575103f156482e0f69026743ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f94a106b1a2375db900b10a3c5aca455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977cffe57661e8aedbd001e44aba7bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0fd508a3c1cd058c0592cdf3528457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f7cafc90b9762c8846c7f9ac4e0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d1440baaab1f23467b3b3ce31389859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73e2b7a5823af640a1964192f4507a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752efbee247decdce3484626e0b882c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a02bfd6b1df532c12e5145ef2f06462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e76c33f1d735ab01ca35b880225d0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac35776082480ef5835f9dbeb74ecbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813fca4fa643b9f826d83032413447165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db6b1e68fd1eeb3e37932c13b448f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3060bea934d7a232f84d91e4a1bdab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e6525811740b7d5d0674d7c3453c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4250ac46388b70409fb5d99e2e04a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a3596a26caef3363c877e7aafd5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a8cf9b225361f5a08f891a61a9cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576e9aff79c35a2751b7db5e59fc03072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5557853d5e2417334be0e99ddd0523e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e629fa2158c55c4311e1c943427d4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf89cb9da9ae6a62b2205782a60d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bde810e0009f967133c5896eec06276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fb2e1f5a95470ef915f86c5f393377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72fafcac8afb3193a5ce04bef069e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcdddef38e8d5ca66974c61e9aaa7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4717fb423a423ea548d3f49758479380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60d009367bb9e3f4acd2b8c18230981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47727d217407f31fc0452029750aff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2af7fd52d71aa6cd282b381060b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa43769fe60633bda30e458c2f25184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d4be028bbcb56e1328ccd2740023c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2c00b75e2dba10d40fc32882188f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d777c12b93882fb084a54e8379de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13d4807dff890f3dfad012e487b7f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb14b151d9590c5f057cbcb548eac65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee82242d92beab87e2eea7b58dae5476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05281c27201c243e740fd8e3cf28836e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baadbfbc1a8b5ea0ff61e1d940a1ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac9ddf1dec9edb8c8f937efd4dc90b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f400f8e5b30f7a1bf0de66145c43410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e69dbea87e5b20926e037c7a52d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af767e6baf3607f5090099dca1ec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d11512fc41a6f037fe8135aa7d82bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf80862e405c793abd757aa56ae51914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e7d0991861aa43d103a141ae08f6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6caddbed091e04327eadddaff8136a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc07e462039b063c29b9abeb1aeb9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6da2116b35329f6a2f6eddff24f61e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93452ac38fde453490639c7c3bf7896719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c3a317f5f585e5646060118c31d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ce02f33a07eb55ddaee8da80c94621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595dab6edcb213752d503641914b9c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0624296a40d9d7bceae2d9bcad542fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbc36a66585307303bd5d9f7b217b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da29287756558983d68f4a00d8096225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524617e355b331c0198ff254ccd63e3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf85bea4f402b010991eb6cb1e71f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479129993e634c6e6fc4ed505ff2bc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac572e82faebd17ea577fedc9ae876f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea728ae346d2db22c38fff07268fbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800fb5e7e57651e82e10735d250c4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772c7574c287fb65b5b1065bc09238232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e66081dd7cc57824d8d3de955a6b7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758467ac91def702ec1ca24becf026b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b98289d7b97d6ebe35ab613a02d3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4425260ae2a1a93ab4695067f8d9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e2de4e6ef780e872cd69a9e530bd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf98371a0de666acb07819221bad4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef98de065ed4ddd90bc70c24cddea539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e76d9978619685a50e4c10971218140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188317864deb6d65959148c60aa6e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa238e887e7a33a091567ffa033e5a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8388a711ca9b048c5c2e0671befa41243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d4d6310e653476ab1071525057a1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f05435e86adbde4af272219b181545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d67aef8be70b8c33fd31eed7fa172646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9119de3c942c030e494083410c32b1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e9c7266ad734c26e74b42c9dada2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a82b625f90a9aa31b18ab8520884349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8ab00e35f1c87338f439472fda62450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3b502b6f54751115c3cd61928b7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8a84276098acf45614af5a50fb38652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec85937c336d6da24e2255a6865ac8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2024163635746d81013483cd395b3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd779a7cc59bded75d2c3b17dfc8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f82377d61b823aa60a008e6ff5b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec787605c2dbe2aadf59ba540e640257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e2e496d90b99c1e70fa77ccf40a8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c12a9419bf582f95256cfd6edeabfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b192fef31b12d0084bbcc2155c7c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e197bfb854069f46062ce6faf990961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5b1994e843702827833403ad841b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b483587549fa2a8c920841093ac010363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11cd5e4ad85377d9d4f926b1d827464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c76745003b79d6049ace223f7319f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af3a2a0727c30570e8b5cfec34f8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca23cbcd70971dc1f593e69f94e5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaadbe56b149354c432d12c8533327268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997aa57586f3b53965bfcd24bd9337369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa6e2557787634b2b7662e482ccd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addd02ea9b444e83fac2620ec2164da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83046a2baa4a9e332ae019e0c08a3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c68a0b169dbef77c83cf5133c713b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2fc48fae7819a94d9c7ec91686f5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb20e73f1258fff2de61e87e522d5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35461c2663a0cec57114012ecccebb1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b236d7b82e7d88e0aa4d3dedd603a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529d8d6e420c0c2010a5333c51a0e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb3b158eebd313794201b40e64df979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f440d7c16f97d53eee4a2ddf7d00b2880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>