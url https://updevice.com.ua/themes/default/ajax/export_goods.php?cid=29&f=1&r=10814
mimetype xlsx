--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702963fcc4fdcee8a52032c32460c1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b122738ac6b532c1a494908fff02b122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac324d9ffb0c2236960becd784f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035a7669ddcaa053aa1e018d6fc92c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc98038fbadef5ca20e6a9e1413d2db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92782fe49ef5dbede29a7ebb619949e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ada0e90919d7ac244ce2446b3c0a687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e3beb465f4b724c2e1962dc7f38c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274287018cc5dae8f7bb9aa155c102a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb59a2c04a8ad6dac3e9d5c52fde0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e29373d624f092e7cb7cdd835dbd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7c5d4aff5ffde9df1b335355a5e4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8425a358e32a0374f2116a936e46513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c974f57aefd58658bba20df8c77cfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda976428c82fb02fe2bf326537005d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2433c2e9abc7506d472517337a202b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681250554a81539e41e1bba835192c0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4cf715fc50c5055ecb96325d94f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727783ea14ef50cab2fbd7291c0a5d4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c843b42d40dd90f674024ba063e9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721bd99ac033b5473eaa2ed193d120521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d952006343a55ad393d94243703b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11724f374ecc757e4ad23014e1060ff523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b299b05d41cd2442e98a09602ddac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e7787f888fd6ac0218c986ad9db3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88ba5bed787edfbe09e1e8cb15e19d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cec4c4643a96d80595133f96cef9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff85ba400e23ec1e4d3e1f1823e9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe7f9ca062bcd63ec75976f3ea497229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b80f28ca78cbb9463196f7d38cd1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb6a009f18d79e0c33c339d571786731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249093ee35aa1e32d25f762e2e11e1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02edc147956cb5f55d3c432f74f1eda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08db5bd83f4ca35420fcf4edca0138c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf3637e12852fd25d136ac8d1525f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f97394d9583599f4dabbf877721936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f779afb7f079192dfcfef5271fe1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e55f2f9bf7fc2ea591aa2e0512fbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab351b1a25d9331a993cb8b5815eee539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eff9de4eab3ca67a3194366fef5bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7843a31ecfe2ce4d1908f1534b2688b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356563c9be7f842a2697e2db7740c9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0980660dbbeb92f0c688361534f8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd086a4babf73645e366fc078d57f0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd60d958a924d574af690368b49f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06a08d99457f6dde9bd1aaa92e911646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b38fbd43737db50f5ba23964214c6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f88c98023c1f6a68516ef9e9ba466b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b89b9783c7e2e4e82b103e31cb6ede49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd109b07db8e19aa0ec7ad867374250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf259918ba1d11f25ef2b62b2d119351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e5432a1b3dbcb71cfad993c23277052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf488653a00347318675e7983ff2f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7548aa9956e05bc6c10b1a6497568754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08347f2af45972f5b583fd0ea6e9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7590fd0800d8100103cbd1bcb88556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64974578ca33390e827c553810d62f2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4377631f693fede962327cef2bdae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ccf9cc6b76620a44293e862483f9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1443a0d91e0f0cb7b4ab810bef2e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eb0ae26f5e846e6dda7242eaa12df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f1bf2cc94eac9af5388e572e0158962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7847c7d1f4f3e0a733388846ac2a02d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd576079672a72d6994df49d57c4e6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a8f1013f4b6ee5d5be6e9b3b39afe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e8f14060a7b3531cd78c067e570d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3ff43c3127a5a77d94d748e5cac2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844bb30356eeed9a756e03a25ff5c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b639318f35b52afdd51265581aa1b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0daddbe903f95c3d654c294c7aeccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d99b0661a65fcf0ee643b65aa033571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba1314faab6c560eabf8a14a47e76772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145ee73915516e6310cbfbc73503c5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586cac9c0a6e70c4d0ad40ebeb3131374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749297a8cc7330a838a000f8230851775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd0b15a5ef6517320e8946fbbc097176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88888d3a9e74560fe1e2a3872d42c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62199ccbaf8cfdafb963e9a6f7e3e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149d813863fda86558d8952d00c0e1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40a9eb09ee3438e325f28a944657b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268551c5e120a9fa957414eddefab5ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda05b0da499935485a212105b320e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a1d03b35174ebdd5dd9ba9d9cd7a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59594cfb03b4694a7df100dc99b8b9d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf790b36a117d272709b2f153f66401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e60e33b88b6381f1786a55bc27ee582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea0a302fdb085d7590f31f95735f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88c0bc76dd0ba84862ca3812ef698d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cedef17a51b7e53a412463f711ab05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d94ec1c7b480904646b19f3c961a006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f338c0328b5d800fe0d397e5fb0447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2157fd23f4d698074afab857c4e011e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1e9d16782d20254a41de1f7045bf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba22aa2005fc7ea181dff7348a2f7b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a9754ba64eaec4b9b354fa1f09bca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07362cbea9cc2987b209cd51d4f1f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28e34d474df208d31e4b1e78a12fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b160f3e1d3afd9037555db35255a5ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39663ab4bd778d497af21d8281fad6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2e6a92f07ad156a17f04992f6ddb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519f8852e4b765d093325806201807f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece868a482ae5bf9d3604d721577dc1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9db1f739219e52234f4a32e81094b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5558e902b54ae21db713873825da320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f49a4a21417921c463da571aabeb5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fb18397ea18450b1685bdb4eb59822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667370b3b6f9c0c1eb6046f7088b7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee70e05e88778deeee76c6c46c38e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1fc8b0a02484d73ec880b0c24aae825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2fb34b2f7c600795426ce9e3d85f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9604c8359f9d025b78875377aeb68e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d53a9394a03f5fb81d8ca83d39f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870661d3db6aa985dd3ce70ee8097b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908aa200083e73f2fa1af21050101730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ffd64e5a967a6fe9249654e0dbec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da764358b353c1650e98eeabf3dda98732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c4498b1c89bf435bfd1203bd57bb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e63cdad42966474fab50b853016c6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372160fad9fe5231e5dac5f50ddc6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6582277386044256eb7b18e28aca8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1556f528402c54a36d26d37fba2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddab00447b901f657d98a9285fffe838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb32347c144b9b4043a03e80b135de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f0edac355334dde7fffc5cb10019240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcbe2f549417bebe0a3bd47382417941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf8ef6f7a1ee9185b54091c8fb6e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa90aca24cd2d277141c2d36bfa7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c22f874aeaae2c052bb5cc5fb01ff944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8450cc26dcae9a9d6d834a8ddf35b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d520d0bfe96ca7ef89a3cc9b9ec96f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673a1508a7539f0e2478d7c076d6f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3babb7f066031f522985931bf16af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a13e39a32d9782f787e67a53db1a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df543d7f1a1233a4c15e9986467c8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ddfb1487686e8874ccf983c4a73fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c1d76244aa0a21de9b944b19364ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81aa5fe7fcb960682f1161bd9067e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3e31166e8dd66a60ffbeee0d33fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e1b7d1934b50802f0d307944a27055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1a83c0c9a15b1b6cb49c9c7b685456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7ac72f8a11a086274aeb937156c5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e68b76b5fc0b78f38d3ead01b80958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83ac990ab73a48bd53d09cc40d0c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166899f699c8359bfa092675ba774aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd8a8e8e48bfdf3b05b1aeda735d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94671c0be6dc54ac29c193562f23ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe242e8592a78c9e9194c557ea54f83e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4114440388d25968abc7697de0efbd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2595807857aad14320a6d74a81014565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc79dba081bd11dc37aea8e845e89f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d9d02964c04f519841298fa0bb0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40285948c1d6a43793d3c6bfd6ac3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805749b09897d91002f58235ba25869a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb68a5d3ef75ff75f1fa7fe9cee18470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e05eb7947b17fd47e894222a9cfc6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee619e6a93310d80b43cab2c2d0a9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef09c1c0bf750932f12c88dae1b66073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad38ee51b01b5476f7d3ab94d52ae2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52e5826dc069c37a332e80c798faaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ab13a089f7df911b78e31d95b22e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ec6922377e4959abe9478bc41808d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d69f8ef91429e8e88188091b6adc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e4c7a92771d67a5ae01082b2c2e6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166c60d39e20c143f616c183b2c26d80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>