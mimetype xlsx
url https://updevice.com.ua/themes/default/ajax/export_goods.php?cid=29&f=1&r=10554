--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678e80be3b7586351a0330f639c0b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96944c0c0f0705c9e14e6c5b1ce7682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8318e9bab0eb94187a9dcb207914a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335da819a4de0b0642b3d2c9c4df5204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48579425bec3ddd1f8011efec308809a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbc9a96843bfffcae16c75a0a3cf2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913519cd9d0ffd760507fafe9b701e5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ae0059c77af62b3b6ca0ba431ff9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff8eef79a73f19fd5c9eac2427c4039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021081111b03ba27c0bb132c0ab9330c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51f93c8c687c979b59cc78a048c97d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414480f360ab3b60d23d0ac0e16295312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f1b98d41466e9fa9004bbaff6e80f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278744b12008283c7a4809df1a084114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779c47da39fff7d3ae5986efce9fec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3984731f2731442f977f033bbcc38a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08f2f5e679d37fe6a735ce2080b85a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779cda297db820b083a5ecc19a331418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78e733a4c2ce9fb7ebd4b72aa69f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165fecf1d0b3baa7162b2e5009e9eb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca582d7d8644099073272d458ea4f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341b9d856fde420624c3102a5438d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3648c23d18b7f5ceb10f929c0c4fdcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b9d9df046e8745f2cd3a6beaf7a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1356800919467de8e3b88279f20854125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1d7f6ac71b5b285a6df7009d710b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579e94c22cfe7928e1ec90983c6ae327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591a5e5ba14ce9f8b4c747abec5eb6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe70759228ad5f0fad97cc7f2080b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29f68f47db6b2441cce23d3c2883a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29653596dc8dad2da341fe341d6b4f3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873a93fa77205dd19268e3976f4ef432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d2e93436e432bdf9cd9d92c1d3a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410b5423e4122b81bd7171c8074008f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47aa4713d114a5bd0a8099b8e28c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea56f20152648164e68abe90c55cee236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaccc507a146b3059d0d387408a98637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e959743ea45b7d0a4ccf8afdc25830b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc50e899c3b578f755aedc5d8d90ae439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526fbabc31d34434db2c0a24704602340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a920ceb2630fa8f1620c80371e0a42441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c511a82a25ce7fc9208dd6204a8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0d36e518616cfe0d0573862428e1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c47424fff18ea3580cda7989ca34144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591574d499b3d912203f652177e8a65145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb993c36b104cd7aad6f0833f38a8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec73523c6ef942652d09649cbc395347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96132ed4f611b7ee1ee583a0319434148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d43248d6541223c1103a0d1f785049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741736ee5a1a7e944a80fd5d3fd49b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b318d4c7e8f15a7f33d4be3b1db85651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7932bf0b9e80ed497140393189b42fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d0e5768ec4260d1f4b3f418ea2f2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563dd85f858ff0e09c7c13fc77a5e3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c54e2f90c6ebe8eb479f38581eb64855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfd52674285dc16a92ec2cd21f536c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efc756e50a53eb37be0360a512e71257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076d9ac95b18f37a72dd4a17918620d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1ad3722401f946c60ea5158a4ca9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ebc8620bd6dbc735e9f9f1cb45b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e025f163f4b3905c49e79d81937c5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91102b563f19c36ede3db109ab324e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c6ae7129a334b0b76d2061b0fd2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d64ac527c533229da7878a7d213c1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c2f4e9b49ad8c6b16d3ae79df44e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7d9a3e44e793bc396decc597dbf0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efe2ac9fb505cdbf4dedfa31dfc7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0976e1025626e3506947b1e0532d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba9358547d2ed8568e7b900c6b445a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ceea56b60dfd891ab3415d0fa8b4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983ec48becc5a6f92eb3e90af13e4be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ed64f890626b3ba10fed3adcd16ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd8bee75137ce48e639afe9db4e94973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31325f610cbcb9fdaf76c53e168b8cb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d61f3f713bd75978cc40a13e65f5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874a7da3f770f905e52e7f93938674d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466431514f452e1121f2a421451779b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f2451343215a684e2247b036820ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7399ae34f053b95722010a8f884b7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df55590d6442f268610f8e65fa863e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e173ce1e4023785729eef7c11cb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe0899bc7908db58b2b42bdcbbf62f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103efedbe4f68b29335b48335b7b9af483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfeaaf68de527a421f2152a3c8310984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a94264ce56644cba1bcb9730a7f4451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968c5f150904b56039f2cf262600eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3237022b7eae0a95880b5c98431353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b7846aa7c3834307d7b392c8a5ab74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f2f4f45ec8025766dd3597054f325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0391b54dc0301702105fd38146f11896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bba043130f675a9261a4ddf2a5f4997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64293381273984d3649e2405db7b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13004ed682a1039b6d3199f6a7259c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc2ad1c7e435955ff3f8a8d819f7dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1ede59965e67ec7c583c069be2df911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc3d87d7159e7b59c81c51e48506312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098aacb83ccef8c8e9bd63d6a00ff7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791205b11c2cb561a85326d194cc2ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8875ee6f89fc589a617884f2bf4b4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506516d320d1a4e8f7a6d5db0cce33816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687abcc327a3318e7afec0a86d375017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf583bdae5443ba62094e48ca92cac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a218e693ae8c6235be177e655dedab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189ee2841872302e0df6d6c822ca3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480f546f03cab8e96d5d994ea71290f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d2a815a7010e0f9244c489b9893e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cca825e6c95fd261bf27afd6d96dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5317aafb7a900bf3b840700a39a5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb426dc791b9ca1a923a931161e702125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c56faa61121b73b3bf8eb4af94db4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e34c745079c8067e236ef28b41f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a801ac5aa6080ddb94f08db054739228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dae5eaf4c4eca41c690468066da5f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638deeec04734e326094d8937a39c8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d0aaace450642bb5ef2dfccf1951031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e550b55930ce52fa2c53a3652b2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3736bcde288cfdf75ed5a2c71c77e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd39397b6ea2d7987a4032c4e3511a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274c1bde79be2cd058e9472a14851e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48286dc05a9eb53892eabd7bab51eddc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4601394b41b2269e82a117bc22c91d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47a9df7d27eb42db88a525cf835d3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccc83f257a9c2bdb4cd8e6ec52380b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d599e945329a85db26fecb5a033b12840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642502e16965761faf946b817f30b1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e884d3f1d4d1d32200034f4055ed242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885fd325d37ed23a0e9de2f5f30d1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dbedf401a68d9959f868cb9a0dfe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab1bafc35fccf8a537ffad2706dea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ee8ab67e77184e96f9a45ac4526546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079be89b45b72798c810ff8237a6a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4035c853c7e0642e7d53f468dd9576d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e100ee3d4ee6601633eb7e6e42b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1c70547474a5189077a17730cc7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5fc78431b737f913fed7779f9cf2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1329fe14e0988fc91a7ce3c5f8eb1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c5f87ae1d0dab5baa21b017a893953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d2e137b81765810ddcf0896c338854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75369994dcb97018df13fd26f14f2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb188b30ced365fc351dd44401b2ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e71a9107d44d73c8b02f00798a3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e8fc727c8f0ebea6134f49c9787c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f92d816dc8c2be400775439d165f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05bfda5dfa1c32467ce05b3ee209b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b53ba918e5b0128eb97934dde67f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79da9559df965b229d66fc47e042662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c96a246d8da4a9c5a4b33361fa16d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2a9aa7879f87ddc881f7d1237b9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c4eb3badbc0338b0691b6b0cfe32e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc6b6a4e7644cb291d46d2adf0f3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081df5d73968d98cdbffe74f0b4c4eaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295398129b75a4702bec1d365e6a11c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdfa00548b63e99efae06dbb3612fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089d3bdbe112be281c0c42d0f68e8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cca392d4cb96e09c5023d992cc26c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d0d5088e0b78af0f0e2531a4c73872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc69636d28d0ba0167557634ac043373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1687e4c6d604c4f87f405e481bd979574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bbba3c2ebe9198819cc86e6f6335575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec769621b1a2e20eb704ca06af3c18276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e8e7557b0836e5b01ecc283ff50777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc81fae56545a0edcd1fa4556704c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22343d5fcf3435865167341440738479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad276249452af2d54157025a984ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b7d488cc341909abf7a7747017c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e3493981acc6a01dab149215899182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb90b16d706cf7b04f21ee380e56283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285deba29419cc621a0c48f784ac3dae84.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>