--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c1796f40307fb7bf70c5d94aa94d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280131b3fbc9092b27d6e6d1f07e85b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce6c6cbd7e1d485a53e3619679e573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0361d14883ef5baab93110a9d4bcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768bb7d6314f99472fc605f1f4721b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fb1145affe8b4f3c1d3638c82c5236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8f13881692ff62d0aacfdde1d313e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ff789f16e9995cd54f2ac390c86c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f4fd939bdf59597b60527bae405c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263cf7db3f0a5e6fbd83ecd7f3494c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27399c38b7622b2addbabb94d8b9cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803316b73bc7201a10c122016b636d8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f74c99fecbdae95182d12b7646e4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ad8a8eec58aa82c29b388edf252914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e729d1e6b85973de33eb9ae7ddd2ecc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741ebdbf048a0464635e0326914fa6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474cab2f7786234d0e1a2be083f56d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71a34e33fff0e3d17be99124e2f2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d764f219302dd42d1496c03806bf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc2f2f9b3cd352b8a551c16967cd5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a690493c798aa8bbc92a266f8310f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fc3ef15a4394dd3f5d74880bae2da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a317fda814f221b36dfa26c720e89823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ab685f3ac6f19369eca090d809e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd1c074ba2b8f0c6fa7bd01a28e7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4162978de7404f26f779007e7d96626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6dbd536dff5c31f605fdf39f41bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93599f2791679bd8afc79fe25ffa2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df85dbf12202cf61d58d9245f3f005229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d0feb3e6d71fda7894b612311ccbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84d292516ff8a62365610784d8a77c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d7526106e0a878d8645a76337c1bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ad94da362dd1ccaf04936660c88b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f515b5dbe70d9ceb3e75c38ee591534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f394556e0717a17a2b0c89e2a0f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c672475b08e84f459821b768223436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976854bbb7c82b3ae8ca64d109ed5c7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea91e5a53d07ce363e70e7fcf5ec438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009378640af0a3ff4ff23a9a55097739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c906f86363e098fadc4361f77755640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688a13a6c1de59886ff2a7ac2c675e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283f4cb24cf9981c66dfc2947b933c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db715e0f50bffc5515b19985d1de79343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e3ae386f616e6073a2b3e5e5c613c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f27c2424f742d6ab229ee6b3f53b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a44e3960228b7a3d918bc06ec0319946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cc1aec7253bcd8d75710d27ae2b5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bdbb4896a62c35491ffb4cf15ca8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78888750cfc0923dfc6683a27244c83349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade15d77553dbc50b05b76a45af8cb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab29938cff7b74e9387bd05e86ecfd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e10b01a58623460bd5c7701ea4a31952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bef75739479e39f716c97cc96bba353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8205f276e4b4cee44971c1af78acd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33143f3e114916209b5f24251b8984c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633e3967fbd0baf45b1ec559808976d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af229c21b838f2868a0de6b36eca4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c588e09e92a92c27e7bde72aed0e18358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee7b15ca24dfcc1fcd7770e4fc83359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc2e8b8ae1ce22f046c2987953778360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b765785caa4912fe5661a65d7c446d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25be0fa22ba78e0d9b35e8cddb5627c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae739b0eff77bc1f61c4424c76a0292b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033234744db2e5b7b9ddaed7b483d1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891721c7e294d9bdddefe01a4acb98c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384817dee714bcc7868a0cedf8758d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88290a4ff910a51ad6f2e1bc2707be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109db5c18d180ea07bfdd3aa399052ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadba456c1355f994e10525226d4a70269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cca329ae0ef680cfd102eaa1e85e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca505472e79bc24d85ebc8b6e37bb1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f7b20c494e6beeb26567212ed18d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff920bd7ebd95563acf5921375bba073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146299223099db9b4240b6136a132a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c79bc1fa15956cae74d967264a15575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305424142ba054df18a35990e27ccf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd952e3de6b45d86fb58a5989f6bea877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80df437a8d47d963121cd52a643c9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7279015b51a7335bbbc6ce8c4396879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f1f1e26f4ad1dc92f944d963237fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59b05ab5cb6293b2e8b1c343d373581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473e443b67e63b0d587beae80bc84a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998380fcab5f5c248b2c52e6ecfcb1ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ad3792ed63cb472815f1825a37a1184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eb137db06ce75310708bd53f23eb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384ab1ed1db7ae893444765791047252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be26ebec9c4afd8e681521f9e8dbcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2aa5c12d496ae4f1053e9799846b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407ff781b5b572c60ba6442a54a8f375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d016bd54e9b9fb9c3eca760823d24c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7b48ba9f4c9e78eec4710d7af89b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753fc135f2751021b3d99aeccedeffd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01746abcd03e05573211bcf4f728069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b537b96b7250e6f194c92955b24098810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf2692e61719aa6ef44b526de6b2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071cb01b71b3706458c86e66dc871d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf662473b7b45ff40b926777d74134e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692991a9258230b3c96f34e11e2028d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22942b48c650790eada783d8692a10015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541098fa7aa389f4c44e106e2e5866d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269381924c62a2b53b35375e844018ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62454267ea4781cfb83293c50ab11218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f480fbba89b1a3430e12dbdda9cf5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e048777ce38cc97d5522058b3a0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8abe8c08f71d439f168ce316ef5c3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e638eea956be4963663f506558bbea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba8087125451f578317d0e25cceb9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97082c2a44864791558d0709190035324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988e04ff0f2ffe44b94925c69fb43c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2b3cc5637d383383a4208e65c38d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35144cd026b53f9dc783ff0506d6acc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369d3c59f6d57aad5718debb6bbebd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc66d2b00c10deed468a89ec925079429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273701b158600c3ed7506156ef5104e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fce12520a23a4dc157ecc8fbb9ddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc5b599f984cff7e160e0a58d3558a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37712cf086b61f239b6588b777e64ff833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670b5185fc6138529301773513d019234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408fe2e9f87f0b34c9fff471f7248935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ef8c969ac0773849af076f347f78336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a26d3df9824ccb609f863307ee8f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524406aee9be55b3378acfbf6283e12438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178cd214f9b86ec0f43a972199a309939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4209d3f7728b0c3916b942f578ada40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f629f047d424c8ea37af9119e85e6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca2337d4b81d9a322bbea21b2441942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ab6353ec2194514398fdeafa3b11243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4f5df4aa539df3ee4acaf37d2bf8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ef3669243bfceb7279d1eb5b6009845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674b26488299c9a202d604108b7e61146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47469a9e459a7b9b403d5ac4d45db747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8ae8bc98329051510ba887270797148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b1955ebba454a84f84dee3126bb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ea63f3a41b9010c8e870425ec69c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d1aeac87994370c8ec0bf11c359f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57e496227284cbef268973b683207c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff202d2ce1b446f3a4d9adb4bce989c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b38acb8c969d2fa28dfa8acac5c61c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad873b2485c45b7471195205e4689ed255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3207daf3ce39ae09cb55fd7a11b57256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567da04da122ef8baf6198b8dcf103c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ffe5a5183c69bb02dfe3171db30958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b266df3102e97e00552e98dfe5d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5782ed7de9b7b2657d657e3525c8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f3564a4d1ce17e2ca8703156f991161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a40d4ac6ca692f9940d4cdf854b2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455ec4040967525c76ecc6244cc519363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924ea633f834208fa5d95f76f4e7e7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04d11b9ce6ac319472e626d2d1cb5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eac278f4b7e51dade4cfd560f627666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdb3fb2118c480d9e20a647cb1723467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205e32647eb30bd13441280f67e179d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cdf06a636a2f0f5dad991aca6787669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4366a75a38ae7716b019832215b6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8f1675d7e40b03259f46957181e3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11114d1dfb6a1ffc822be9105f969f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b13c11e0f8517835e63ca05413c53f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e174f75648c6995f94b40e968395374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce30ee986fc2d4e909f79b6358aa23c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80507e2271bdabe56d53dc95597ee00f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee0a900b24c2eaa3035639285fd3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d612d3ae5f6a25763c7367b9499ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db83be09e87292961f87e0a08937e6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b36ce96c8017fbf337ffa8e1bac780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>