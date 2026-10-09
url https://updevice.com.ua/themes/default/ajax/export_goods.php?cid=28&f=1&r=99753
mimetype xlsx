--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15373a8a1992f32c011bbd9485ebf381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea190f9b7d063351320109bd598060d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc7fee0a1de7b1e22706cb8919b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b56e57c6439b75dccee29c07b52e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c2cbff81b757966224da712b6b5245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94056cb21bbbc91490e836a85dfc98da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c50e3533c67da7e517d5cdf035a9ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212673c5786e7a280cf64e7bd35de77a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc035c8ffef172be6f291267acc39f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940ac32f236dccb7719fca3c79a3c2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ccf04fc3914a6c180a7d746fe247411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1dc682942a8d6c9669498235a89c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e589dd243c2ca27aa202dd247e3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6133c34b1ca14e91b3d509f83d08ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ea28314a672021e10fa8489d75e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a598355724a034bb47f1321a5e23f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d5e795853f00286853df70c3a50217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9102fac978fbda776b621406453118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb5bed040d82ca67b3d405ed8610b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cfcca238fcc1fe662e9a9772380dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff12aa9d82548a35838057bdb0f5db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2791fe2bc131af3a863eb42dd94b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc13857b764d54730184e9951509b6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18065619356639372c2772bc05d79824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465a83ed6067d05400e9f6597bf1ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e719a68312ae84594e0e87a94c760f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32937d4268232f2a3c08d735610278b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20654d2f84e9a424ece966c6fc46966b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3880181efc793f0f49a40c88e26111c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a7b2f9e35ffa3e94d84d8ee9200030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7bc077343ba4f7898e2a0a66bfcd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771cf794d64d663da1283e0252910832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065943da7d82a13d730fc89037d497a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f1df815aaed8fea547d229ee925a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4125d884b576e59e99cdd9b9a6f17b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140563e83337cc7a2e89dd3048bc955236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd3cda8c6176c1decb850958e1dd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff9b49d5d8d277847c6b7b57f7551238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f1b636f95f8dfb0a88b2f3ac4369c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7932981cdce2d844ecae9eebb6fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6724dd9e82f1c9c597608b22a160841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671987d52f5361c5d2d7dcf7f7110e7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fcae6b8090ca493fcff2f46b8488a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168b20af2fb5be62bb601085203ff6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c95535d1b041a5dfacfc5e5d5adc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542248ab41ce5af4d2e8efc212d66846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bad39b39e4b7f65e7779ae500936e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396da93b7385140e1cb596a5937de6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f220dc293eac2ee92ce99dee774f7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa40f8d44d6f1bf2d9ce321aead29e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da93f0174919d751277a58c9f6ee351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71323c1d1bb0dac08f12665988abe052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a96b5abb3e48ab94d82f0d86a7d6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ba014ed31629fd7d8105f0eb35a8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f067d6ef744e8dbb93884f39b24d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c5469f3d8f83b1e7ab55004b2186756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d784943019a45fb73fd7a368cef8bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc522c5df08ce67751676732e03f4d5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44bb9b8d0b5d40a5fa31d0ffd414d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dae23b0e26d1931b2636c51a81810160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2010398af509e8b8feb5a031536f5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44eed3735b10e4b7e58e8e85a8ea8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831ed67a623285543adde83ed71c91263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86bdc84343b4267ac3853ad8234aff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04294bf5c7a5d6fde7300214d7d78e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb76162cdedc753a797ac381f3b5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dbd754328437d9de31206d9cdc79c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63327bcef6cc2f47259515e7fe99ceb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145331a8471d14817398722d33b200969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9166fb33a98bd77993ff381d65f0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ab32a695f77376733b6671dcdcd0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b85a03ecbb70f75fc18b55c80b26172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f5b61dca7d6e211bdc2d6d249b1b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3be9d356681ff06b50ac33d8fda29474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517eff5c071776d0ca88805e6feac0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0195211c21fa8dd33cdea0da78ce876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d01b4bc9dce493753c0c224ab8dee377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9dd44225cc654623590ed9aea4b2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4459a604093a593fec09dadf12958879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe6cbea6c4f37b117ea5212192515d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baf71dab541bfa35fb4dcebebc2a2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8179e46f93f380dbdc8a631d9a5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541026cb609c23b4175e70c5c395fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5487b7d2d0e39615177ca41d4a0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f810afc23271d30eed9e987d5b29885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b11d8672196d9075a8030e1546e4d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8022281de23d59f0ad148f4436be6e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a0f0fe1f1e888bf1b3bbaf061b2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96acdf89815f13b565b746bd6b4e4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3f780c2e5128a8c0d1792cf3ec4db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c10c3bd9c63e80e1bc993613c1aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab1006fcbdfc76e97eee36ad3b01e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c43fec23766f2363bb9dde40bd92a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea11b1b750196d79d5d43701c96ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7444d357251fe48cacfdb898290d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f130fc35475910366f58dd2a68fd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2701cdd8cb4e2ed8e2e5f0a96b47497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242b645e15ce470fa10ee4b04b7c6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e5b4931e68e8ceab8dd6cb7734d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd2203c565c934e2503faaa91506e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8b49e811e38906bf21c89ca31b88f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb4d5e4baa356392db4b40763f22ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe969daec9b3b2539576775e82aa51d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe182d54b2796f0ab31dc45a97904dea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0df26b77dfdc3797cb8ad7557b39d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035de77b3a0f9fdf4c4aedf802bf823106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6861041f4ed0154ebe0055efc788107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a4c01aa720914defda085d83099a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4da6ca998bf78ef880845733464163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8802849790d20d99fe720126e5088c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d8c5556f9fcf31518008c19571dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db397521c4d363aa2e6aecd0e84e28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f68ea7c0b09bb222dad3c2ee7d83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9b2f2b0efa1dc7d5a4956c4e179fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3655c057650cc6d1db28a244053bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee8050e54be439d24d69ad343acf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b43f2f11af82105107605f38ac74bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736219f12db0175fc2e4ca19ccae2d75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c655d3a1efa1bf48c27b37ffa4e7e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e26f23c4322ae97da371e451b4c74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ddc1a9e49251d1d529440bb424093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e82c7cbd0bf5050816dd97d701d3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cecf15a1e0484e9c28b9bfd34171b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea62e66e2cd5134c379657bf9807f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0e049c4d9d3619a8ee0d7c84389b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c3efb067c47141b93d52e08069895126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032581080b38291cad32e58b860e8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f166b6bbe33a0d9e8cea148cee7161128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887058123497d18d5f527bc1574abac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5258bf50e539250d7c1299e04895e3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be93c5ba5ea9235f548490523a487131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc125f3b2ea1d3b11ddbd9daab677fb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fabbf8986d6e65ba29cafc65052c61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f845b6c4b09c0b073beb713f5d57b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68d81150cf34b7f8b9ef501eadbb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e13c5874aed5877c6b5cb0a51e183136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857e2f7a24e42634d1011ac124936bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceff01fbf35b5446374b527f724869138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75f39cf497fe1037945fda6fdc3f20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4512433bc2687f42f48b6c4eb820b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4fa6a74088b7f56b5bcd248e9fe9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd7cf9ef344096e1af112d6d09cbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad760213f6a20fb5c4dbc9351b8f9fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd456e32d3e0e73e48c2293eb84f785144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aa30c62349a8ff4a4cda4ccbb0e6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75f78ff490beddff72b08c84bc106f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdeeb2e4576c091380d5f8f8240a94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1628ec5fbc073d62f943d9c8430d9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82a77ca4dddf878bae4ff72056a6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf11633f9d86d960ec66bc5ee723bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a204b6000b46093fe723ecfcf7fae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd9d2e710311675a66df99c1e45645152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc800a33beb4252ade8891c687777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a959f4a15854740030d357751185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84c237dda19833304303424af1377155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0324922a914ba8d43e42238361a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31373d3b28a79b78d69b5319a0ebb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d0204a613ec4082cc73f00612f17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218af73fe0748db5384d0bf97c0ba00c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b574fe0831a014a0a210f4f18d15f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0bba47eab2fa3138f5151856b52ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f4f9d59202531535ea6693cf7b1bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536f4dbfb1cda1e6096e3e15d9278ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5cac0389537f1406d79a5a8b9d7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a89b8974aaaadbfcebfdc7199d0c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848eb209c7c7c215f074e2602514d48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd127042bc298403fbe6cbcb9fed0ad0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab561450539c2416036a46f55ecb66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeacf698911780d57fb889648c23bcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39504ab6d5ac5a3540be02cae7c1b907170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cdadd10cccc58eacbcd43ed760492171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043c62a85018cd9e1dbeee6b8706ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf505c1a5c38226f2061f60944e64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513dada3a8e3d90e745d67b2fb7ffa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfa3d555a0e560ab54714c2928c2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1106067ad17c216074694e18fe0fe2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769872024b647e2adfa8f4c31a95e32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6690b13077e86cf209a2262e2e821178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e9ce43d0b649cba582393b04a0708179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e73c785a98b92a9e2bbbf5f3cb910180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1d4975b9c5eadc08487b675d2042181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e3857864c2ae4bea104431248af1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd08b02301dc6203510f4a3088609183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1666a1b953e0c6238bb1550fc41655b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb06bd782f070ba862d5bc97944463c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c35244ad4aeea7f7e7be8a0a726aa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aef340267465078a4d60ca7f35ae5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0290388a9f0e6912f0b410007013188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4cb47b80a049f900f193a6aa746c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef862789bd1fb78334cbf30e324a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f7ad2d34c490824fbe135523b105191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc957e1d238cc6bb6a5f4c383c04f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14d01f0d6e993109cca803ae4e7e9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa112b1f7df621b6e5cd55edf4afdc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0852897cd1f4913176062408e2fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da20fd6274592dc8459d2288832962196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a2b2e907d8f040a1b1d6b9396bf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1fa27ca2a28f57644a0be90de7959198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a30ce863bd384d52dfda9916256e52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804f52228d1d7b6740c8e1434a10ecf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb1e8f6b346e7e89c72680b48e4ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336d2e8376049d4949eea9c33006ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42714c34a125e23f0db03b45e871fa5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef2b8d73f86291b2a2613f58de5348204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fffd00d7aa7368806d53027fac39b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe80b978fddd71b773e5c72dbe0e468206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf4a2f77bdc63d45d53cc3ac80fd97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d2d3c25336de5d40cf1c1d7a532b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617883bed1a874863f6c975b9a401a21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decc672ecdf50226acf1782b9a3dd18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83827ac612eee74212f2ddcafaa4cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9347a25ed999ead162a61482cd1a483212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2016ee2eb414ca1aed68ec0e33682213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7d5af3b43a24a34df5e50db4bce3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046241f929c7fad21ebb8261b31a070c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99bc90d080d07e579d777317ae3e70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d5b5a13e4474cd2e95b0284b045b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1055fe5a70664598fcef655fa76c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d1ce391b892e3d2dae78cf2afda7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164dc570245b9a4c8ab738eaf175eb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b79e7e6195ab464aa3700298f4b68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eab87bf566b1dd5b458bd27ec227d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f32b3439cecdcf1364cee7350a642223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c11ffa9777d22cab8cffb0f093e3a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058212af4e7a37f6e7c2b701297e25b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea9b5b97a234328f336d8e89abb153226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e538a76b7948fbd896da1c11b70b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc712f442b16c33807ddd851e09b3901228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100baed43bb5a519da410cb8d8ce29d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f26a4043f38b72bf497ddd9fc10d60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c5fd58577be7dc1a11645381c3043231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a940ced5e0eab5b0cb821ebb4df26b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e110325646926054fc8ab8657ef6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dac1fe0fc580ca4526991071304276234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595bd57dae813a13824f9e49705995b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31e9041d263a8f4acb62438448a22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4709be2884727e30f7e244830feb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5392fe6427edc887aca3f855273639238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe77c987beb2832b4d6d6642e3ff88e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c379a61793f9c34301d58ee8472b71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b1f774e59406f208605e2018bab0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d331ee9209c6beb384e70b846f023f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f794d95af5af418508d9088cd31a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0864a97b4a0101b83c9d0707a6c0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70cd208589b11bbb847aa6a75abfe4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffe461774893fcf09309c909418212246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c14774b5e94aa556832d41295c8c00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd108b25b6b21586e7895c1e82ecb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e114543698203946e9d0b713980ecba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5dd7770b9238d0356d976a32664d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c97ece140e3cfa8c9e7e4cf5dcfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3f7909a00777f114ccc98d1aad16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84b1ba223ade065ee575972fcda7eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5e0bda903bb56a6aa905a7f639025254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f069792ed8da5012c1c28b92160a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a9aae9b947ead5d0bd501d42f5a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ce9b191895c33a15c545d6b59946d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe280969d0495b1f9c597f0fed6587a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e91706c915c3551acc822ea617108259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c20f56c29f782ae03a3c40a29c61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0809eb5b11cb61251bd78c82f1177261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968c276747918c0982264ef0f77974262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc52f0d41225fddcb9b131da908686263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8400ce0f7dc5c464a1126786eacd4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f1179f58f75ea30717f699831e58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cb6dec5bf6abf4f1bc113fed9bff3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d4bd0d9284690e2c2357f29db657e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b471b9fec399b0248904319ae231268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9675ef4fd011283521a5617e24cde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45093e29bb11be74efaeb5a56f437d63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147ce474efa3ab6aadfa46efec18e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251ad319a77861a33404683c27f83d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94738f29af050afe024df2e7f3e7757e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337ef65b3f1ef1dc2e3e8ce774078cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e421f903d2a12cfaa0a07724c37d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4771bd1e2ae585285fab67e58030276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb0110fb7e830d8f59fb5dd4a50e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971b130239ab2493fb0a551215b6b78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df5939a044e7bbc91ed0c2a2d13668279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f07f0388be05084822feb5ff06b86a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791722a8052d2b87d23df6310703f0ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e79fc4790a63609d0fabcd6ed867e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e5ae9f0be032501733e12dad88f92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b450746ae4748ee7b0383928ae4d7de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703cb0f9c0737931d7e78339b1ed374285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa94c958e94d045ca776d4fb68b3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb657289723c6892afa3c398d9a09f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c064198702d08a8061857ffd777d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beef1fd80fb587c09a82165d44ee94e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87134589b6de54e85f704d1102486ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b2787e96f648ef648720fcd0b9b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326e867d5815542af3692b4599f3755292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565ffb2dfa3329afe20dea6f413e54b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4465644d6933d82172906258e94168294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7d837f56e5397ceb240640d2ff0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc4ad3ccb99ba02d70ab0476d2d815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca38000752130c7e0c71097718b81c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802e68bbbf30ad91974fed3fa77a7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae7209c157096f30ada40c4f5f0c49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a931a87dc35860b27f9e2daebfd5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba161d6dc4fabdfb52abe31955ad0177301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9251a903781e1313f859952840b0e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d5bcd049e1d63df3813f5024d1be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6dc6de7de28c643bd9625547f1b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411cc627452aa32afd5b2ba78a996c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e622f3be29e280071c67631ef853b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a96a60c57e6c03aab0466d3bfd72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97230c527231e40f8335cf19a926b488308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a72cf4c3a5ca405fabdcdcf33516309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3993d568a442b2f7be6651acfa33e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a2799224918b1449bc4917ca4ee49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becaaf4cf14b13d01e5a79774077b6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129851175a1c9f525ba74effb5e58efc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a8d1a592e5b57c0c53e43f9f236d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18d825474a84a5e40b0d551940d6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d20c29fbf1a4b44f357635a49acfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4e6d0b6f2e092fbf41043fa42308a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef7d39545c242da742132730f6e14a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf116adfdd196408b7efe6dc8adbca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cfab7639de4265d35b0c5da11fe41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57cd96ed29b63f27f57fa679b360c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d7c37e7a9c3e25bd541a30f263eb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91031c5e754fe4ff5ed845b6302f7982323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cdc86d84ac088aeaa00a5e062c57c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449ac583f89390afee938d853c1c5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c04d16ac773d7c5612dd1a933129326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeeb4c263fa78e4eaecb1a488dc99a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c49b44f51026c23b5898848b564f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7b3e1268abcd83b67b6d9e9863ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024125da5d0815dfff5ee561fa6b0da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba320c3a643218365cefd9b06cd40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f055249fd65c0427a35564582dee5a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df08f7286cee9701f2b44811c4f9e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7891f7d1c3379628ac98d8dd532a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b0f9e08d98c21e0310b8dfc37318335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941dd2d3967e3fb425667ef5a5479b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf28d1095c6e7c5bf24e6d213469f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a562365d6cd962701e80dcd67ae52d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f92ccf432a47565c9542f170937feb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc674370fde7aad7ad9f7f70b124b4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb41e30e3963632bd25d133075ed0cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46792c88329bc6694a19d62f667f4cc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5dc2c466ded3de938d1b29c9b76eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e35f2ca57b2068fb33134e3d848cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9b2d9d65a41e0a530b5eeacdc103345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614d118ea1e1638f786831610921c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1699f2a1e5199154540fc8df3d7469347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a37ed7ef4716a86aa488ffc59f643348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b31409a1bf66a926f436ade6dccd36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb38aca037303f0d9cfdcbd4ccb1f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd776f54635a151d6d563fcdb1f8a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33bc20d58e23e5a47b9615d65a882352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031cccc6754c87466dcbadf6dab5ac8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b584723ad4c5d8fe0c147282523c566354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662735e1de609efee0cdca2edc66962355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb79f53e16cf2189311f47590846e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195738dc4574b9cf220aba9f6f430c3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3271693ed09bd83eedd998c3abfac8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd58bf21d8bf9a023aec0c97d2992b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc432ffb448365fd5af71c6d2b309360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1fbc2baae79d9999d42f599c5c01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23256cb5cb44c8604ee390d2309a2ce9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f2188390b5c2013c1cb8d0953daf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cb2b0b1e4fe6ef28f66b3b1be26d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171346badc444ddc2fce1db5a9914b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959f4fe830bd99d3a8db53c3bdb844366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2b8502971db189bc88b7fe3247d51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06e5b9c80a58d99e6c8848de9901d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a89d5325c447453c18676b362ec69b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a8e1da34402d6e8b105cb5ea396e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdaba5ffbba9119a1cc9216ad0c85a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26ac4b30e9886fed04e93e1bb0c8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb5f4bdef7bfdd9e0874e92e469047373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcff066d3dfbd7a0adafcef3d83d38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1545df75d8c8102243ba10eff26e42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d71e56dae385dfe985ea25a72c2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadeff68a99ab708e941c3aaa1a6427377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1a07665c9f89c97ce8a40eb9ccb50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a1a87d7f9b064e733aa80fbfcd696379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b9eae13d60f05ad82ec84bcdaf495380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f2a3e0c83aa34f0285f9eadb8fd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415e1c8474176a60153f1d21ff94721382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80014aee824d7a14e494c0cfd7ca3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a3353148edea3af07e5a40cbc9ef5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d525809f41ab66c5e58323e2eba518a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a8da916854e1d524d924eeb8f295d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0f333e6124180ead3cfae5cb86d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8caca204111acdc5e02885201e965388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556a3e9fbf732979251ae462580780c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02d8eedbd6bd9cf24cab188b5cd954390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93958500b0bb727aabfc16a7a2a0c75c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d774f9798aee0896b0c414a7a4880a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1b2370272772e9f23124d6c2f1c33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954086ff74e785ae8d7710b9b7be018394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f3ade361268707314dbb66fc95118395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92310052d760670a854ea20b091afa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e61f85e82c3d53a43da17faf44c841397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6927bef78a0102a9bec3cae7f3912398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c672e96f7c472ce51b9aa22a7f0c90c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9dc0b40934602ae6e423fafbbd115400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496696c36660d2b0e9583137b15c28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e5aad05dc9e4037b62b0a3d778abc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c4ad15f477b00c066c98fe46205d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ff62c18d2eedcd40d25f2ad785f08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc835cf83ea4ce9f0f932e42c7f19c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af62ee7cb901392cbd24e5b08ec017406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdeb376ebf5c67a43155caeca7585d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c477b9a7defe86447c0437a1f84f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b457356116e32d3f5e727ba644e50fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99945876d3522251fe3abebffad57f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26ddcd6c9cefcc483c672cf75bbfe8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ce7d46ecd39d82e480fc8b9cc4e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d029ddd6d0a2bf98f7ca7a8ffa0402413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ff52d20cf78812573d32b96da975414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2211d2f14fc16c1254490b060234f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f6854773cba5c98ccdc45ec23c5c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd27bb6bd98c6cfed66a28346f502417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d2800b6cfb9e0262c690969059d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdad541a46217e225b7251d4fadece419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8129160bbf2ce9aa5dc2f7e6bc974420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f52251b48d732ab8268c31933aaf30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c702dbe8543a747cfd23f6dfe4d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154be81fea40900261c1f93f5ba9958423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7936bfb23e60dc550c16ea53aef92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d8a7f4e9a7c0a06c52786501e45ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10207074d76553e5879fd95e1aa4e3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff10785570edad4f83c69b6088cf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da79e6b9a597777558e66559de60d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfc2c77baff30a6da92468c05aa353429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db1a77ec8c5cef3d918f0be0df49a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d54fda77b89e05653773b4249702431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18969538d47a8586bbe694b37bf623df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20b0399f6a2d1217dee251ca56e412433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b43a6c5e9c553fdbdc6924ffb807c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a1ba322d8d29da46d86f08c6147ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19e1c34c5ad012dc7d902580b703b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dc67527e950677209eb5528e6e877437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a1cffe34476979078df1b08d4b353438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c8debd17ba5efa9897b4c4b0c5e5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5101ddd9f7add574a5acee10755a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e4214de1a192d518616b26e539abb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ad5d6f03ca5f091cec1f1eda5dfee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5e26fa4d5a2a68a96aa6a3d175f87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2fce4594fa5a48d9a370cce96f40f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22c606fd03c4628629ed8bb88f7d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31548f69bae10f2e2d327cdf40a8b98a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ac3748b09493bcd85cbd690600a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc64b27cf7668d8f22d5e3590bcc01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106bf1f4e084b0c964cf3d295530374449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a99c13c972751dbee0797ac265884450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce0f066607c239a0248bd1b0707d66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878505c23431b12de6cfd7e84b6981b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a76584facfd8bf84bd0091499b4a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11db6ac8464b95b41c538078075b7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73287923df40d9c561a2699e6fdc94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76432a0d16ed146d3962e504d293b299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384118ccc05dafbcf64e2578c730f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b915f4f3eb027a359fea5c9ffc664458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba226b1b2bf8bcdd8c6874e2b89bb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0351e8f8bd75bbbbca17e4e1626ab53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0093a2df36a456c4627b7e7bda7e71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a262d867b04e9ec45600227d22995462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193163a5b76ebdbc60e0037fe97f043c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff226582fc37c5ad15c6bda6912402464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174827ab5b07005e85497b985df24ad9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eaa04904840eaa5e8c2d8fa303d46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11c38ce14157bab53ac6a6adbf9b6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072fef4888d59a98d65f25c7fe4917d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9d42655c6aef9ade076706e5db31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b525cad181be48ef0d96b38e8565470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b05f6dd688e3c8aed4e106cfd4689471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409748aecbef5b0d967a8f6cb6f809ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5b1376b5d05c89cf05be75351273473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0f6bdea7db699b009165592b9b017474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87210cd85a75c44f105003c1891efeaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a37707a8664049314c887ed6f3acbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9250539a34dc7d2fb3741a6912d4813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76139a9dbf46c578e80c5421e0e4c0da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac59f02dcd28bce028307a694532ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb38b68c80e797b269c79bfd0a11dca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00288b66b61f2fed85c65b2f1f5999fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1a1aa0f61d3e5135bcd1a38613dbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f6360cbf60ed69075f80928ba2b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392cf26c6dd3a6d42b1e9d0fea4f55b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354f121c3c0dd398e2caf635cd5d761485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126199367c141aeecf9bf04a74bcab28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f91f75976e6d28f2c29a9ce1648b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb070d58c9e46b974770b725ef4e9d57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cea2f01beaa407ee034c489b3e9b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da82ccb94cead3f3f6e42e40deff3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f15c28be8f1eb441e578bf05e86ab8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f64ce524f6bcd60e3e46d707474e34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19c3de329a66d881bcc4e7d3a3dcad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e250f2771d0ce8fd9cd29e9345ab900494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c108a292de88e18cce3113f6d8fa8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42069187e65a63ed1dc7029fe3d00a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba55e57eafa73784f79a9ff5694abd0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced3c9d4387be37e948fffbd844da8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411531a58d4d6ff9f2c1a6688e8cc3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad8eff51a5cfe9f6965c6e0d2c7e87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190feaff39fca28a03ca22c4499c819501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00679ab26bf9fe6faac086cb0b6a096502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4953386ac22d501242f77e46cd9a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4eb549cef2ba17689afc408da931504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9066bb5f36d7df1d314c63171d8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b12f63682f59c0bf11cc3a867e81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d6b3dcece216c12b3d41261936e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf0789c0a6028d1875109328f64ecb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe55bbf327022949c5d72e266926d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d41f81d3802b6bbd218463f71d4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49025b7a47cd6fc07dcb78ee0fd0ced2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267f6aa19f63227c00ffe97471432e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baa85208feb35b2673399e0b3fb140513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef727156ad65124244017f7ceffef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af8dc91adaeba095dab4df2b785a4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dab1462fbdb33ad178303a5370fd8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1ee718634decad4fc98c890e6991517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab7ea0b7c34d43ad760a722492677518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a71c48e21ce6233fc40ef166063906519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9d12bf8ab85d72bb56600ca0ea4d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a038e57fa88761c75749c30cbed8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbefcc87d8bfcbdd46fc6f5003f8686522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab864265edd3bfe3992557d40c221cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccb35045fcc69c4f7bdc3c6b3c9e59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c826d98e65ea208d54b7009887eaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dc424e05f108a627058733d1b204b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a526f20549b1ee206410f038d8493f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf381a85fe742b638efb5eb5705d1ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeee0ad735bf3f7d6f2193c2ffcebb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f40c7cb893b419fcf607b35cb12a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef094b63cf7b7fa07d431d9ac6d4a66a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909906c778cab4313ec3a44ed720feb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ebd81d36e4e3c7de5673861b47b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c530ccda341ef149e5eb250a52bde5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3af1e5dd929aefdf24373a9ff9be6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856a7befce2e274d00c3baed7ee0bcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ae6a88289f5908711d83b47836b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa6e714903bece3b00669190102be9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91686a56f5f60dd87ac63c7d2aac1b2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09cdd49e7f2a0e51d89f5e12e05f81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddd1e0ec16b1172d4a542af2ce9263541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f6b145899211100d7888151661d46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23fc674af33897ccb8f5652569f3f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145bb308294d3374081262de661aeca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550d451a98f45e8574a210b7e10ab7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701d3f09e6da6772bd4ec41fab597d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323aa5913931c033273c3a39d59327547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38b543c1440d9c4df359c97f09bfde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c77ecac2e5ea233366f50547e72be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35dc40fa762076a4cb62fc0dbcf23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c7abd21ae40355f3fe6d6f24c6527551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12449ec20617b6a0e06b1fdffa193641552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094c784c433ef366857cfc0945a6f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30578c78fe3e00c90c04d4bc1ef1e63d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a195ea289dccf66610c4b72033902c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf1e990aa81518d7c101df3214972e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280562617fc54619d8dc893b3f32bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24aaea71af48a8e41c06d9e0de658558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92efd924730235f26a8aac274a5e26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde5b6de76582f3c6fda34708543520560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8095ba5d58db547a3b97538f310bf02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac496fb2e8f62602272fea66cedf6f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60179331efb8aa95928c7e03485a941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382952b7180cbdc2be2a0e040d056b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b4eb1d0d76cb2ebbdf9f8a8750747565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66f8eb85540b856aeb7426549fa208566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81a3cf5a980b90f048845042615e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa7b4f23dcb2f5ea1cd12d723b8f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ae2ea53c58df8f9fd23592e4e960d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740402219632529db436b1c22bd6217570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8edbc94251f5945722806c9aa8b96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffdba76403706e8a2f0c78e930f71e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b742a5ae5877c9d84130e5e3b1801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d71e87fd3fbf9055f2ddaa852162bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12391a96f6d0f5da0ba649d76bc89b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb5641fba6577f09c7d4c7779e3364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad679546fa0610208ff70971dd9dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1b6c0ed98840858f0114122446d046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a413b69ff28065e35fe2f3432520dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0c938125ea16d6ae66205cb33086a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715168e48adb973c44ad0cd3186d829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077760d8133f1ed4c7730ca5cb567c6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d2d108abebad49d5a691e38030ef711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9dbb6c11bff034394fdb34ab0c1e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd8d424c7440eea1165cb35a7cb3e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0023c13da021708c499ccb3b97c7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d963eaa1732e1ed9b56d66103e2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae3e2c0a1fd31d376670f9557016216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299a4d3ff47e9cae61fad34419e635217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e30831bb491b8434f59da71abb5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8190def1bbe1dd069d3f2f16eba5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e1084b0fc9ac9ce1451684ac3526420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9911924f99363ac91a78747060af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee152e92083f8eb85370103feae4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cdaed374355bd9a268bae05f4cd7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3370129ba4a9f6457827c6a8ba432924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6817adbe2f1f3576eef8ab583973225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe596e918085d0cef2727937743fa85c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4310968782e3b01055962e58272827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8307b0f102b1bad13964d983cc56b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e930d01a8404828b3ea23714aa3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711557b7059ee5090563c5600400afd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08511623c05386fe7693875d00ce2fae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d2da8cdfc871a3aca8051f64082b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38539be45327093dfc19c95a869b9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d6ac51bd963d6c55a39232a2d9faf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a1a0ec97a07590d715e73d7d9ca1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb963ec7748d3d281ed8a88ddfca13b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613933d918219a61a1241ed3b36fa6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc5c2a9b24236ba6e7a4e9ff8edd2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ccd9a8d2bd17846ae436eec40eb7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c158a59ce0c69b313eda41201a05b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f4aa14a7113c04606522c448e24841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb0dad308a9180793c815ba594e6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61113dcc6e58809886f66920e5e28ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ceb156e044e2a8e2c5b71efe0197144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5588e8eb7672cb80c66fc39cc088045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff23bac856b5d844f62d5164b6197546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd94ed3f75377c32821302b66aa68e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221c0efcc2a40e8147258f1868cd5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ce117f02c26ba4363e45fb8590b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcaa2a24efa56cd07d53e56569cdf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b51cd404a8e88e394c97a7e5cb9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22693ee1b41d531b79f41f9c40d12b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b377d3351b4a861dcab62d5e8a13d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992afcc850985c99e68161224d384d8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3ecfd3d02d00f6d55840390660bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e65f34519275bdf93f6445ad676d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d288634f695f2df1063efedb6f226e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c4526806f826bd8eb461edd0e9bee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31d2e97c4585129187422323699af759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6a859d5182ac5be3edcb6ff1c911160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9d5861ee6322a36e83ff233a24d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa42cd9feba0c787187b175cedb45462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42831ed7c0e8bc483770a9dc904363a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5122417577ea72540f0c13c6789720d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aadeb62a34347e684e6c1bd1dc715865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998528596882e41d38cd703408a49466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31048ddd67461a1b226c290f2913444567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb36bd99692201dabc7476aeb44e21b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5661d8ed34e66829d9a26316378a4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759769ca89e2118ce9e95b1f1a0a4d1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61721240096606bd73798731251198e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd29d52088309c8ee25f55d25cef7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f55d5f787d06094348dc07dc57150573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d2b13577dcdc766a38b06593c210274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07237d8ddcc7814e12da6a4d515b2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c2851452f969c510ecdc5290e96e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c2c9570bdeb2f3a9e7f4d57fd8ec277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de692f64b2341abfd1ae11f28412891278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db98c4cdcb262b754acb95c1a9f6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf04166d5687d2f7f8cd76cc9439ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6642b03d9777df016fcab79d96439881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68e83fa14dbff0d824197c1742046582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09227312b085b6a3d55768249e37291283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3974a804124db6c3b3d197d0eeca6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1a81d8da6fb3f93e641c49623a12d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103d2e395ee7795384aa1b952680a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53998b35830ac8ddbcdd44051cc077c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cfda5585a4aabdc77d9642f72d8c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2b198f5fb65fbded59a540295d52e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f10319be229caae1535a0536c18d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797453de86422c557eefcbadf7b9f4f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9506b598c473fedc21e3a13a094eb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17682ec06a43b8063780628b1349e8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cca2abe695c6fa240fe9ee9518660094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea951e66bd3acd359d069983ddd36b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de48bc305fefb1cb9c9e3204c003a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e723eaf63b7547eaa74d3ec52061897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9164ab307a1a0fd072e955084637998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1d4d147de12a42a45a87c459759799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016197039c86c31c598d2b875b0fe988100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eb3f03f2324f08114d5c707facd3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb795c7420e833c7e4d27af43a2a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efdf0cab5a74b3870ed6feb2193fe3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481353e8051cfbaae664a97553814123104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce89e0210097960ac2f93dc5115467105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b05de46bf2594fb253f672dee1da3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf1e9e5437f1db4d45eac6e73c095107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ec70d75192bb6a5f96050e6760500108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6c6d80ef0c89b9a509c5f54bb947109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890b876f094548dbdb2ec82f0623286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a997e734456330d8fdae5088ef008111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c301c878d5c0c73c074e40fd004e9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8bf574dcc3298383033b286ae819a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ee56e0733fbe8db3707b2c4d3ee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368afd24b17bbd0b75b4463d1ff0e1a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f6c3c2374786f8b9f75efa4023a15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898f7908cf531da258d5d517b79c6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ebea8f1c3ffeb9d428143c49a570c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e815c2db29c6b98ab56f3638cd7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb400f0d1f70fc7d06a17bfef49f913120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc3d1d16b0d4a70e8ff045e1bcebb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a7b97d79236b2085351b7d4a26fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c276a86c3a0bc632326add46b178123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f48057f73932c0603487893bce5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8655096bf114e608a4cdf49f66ba63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01666a97556437d4d201416b5137329126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad919ce0e5f64f5084793ce14f51022127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d17696e46347f40b4942539ec14819128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b4538d46dcd035b9f25a1d7b5979129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9867e56cd1e437638219994c117b3cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a960b5a7a0776f63e9f1af7b9d416f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a181ed79a4a2c5e61d9f74497a7b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc9807cf475f700c9783780d36652f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d92cc9eb6dc570d19a9928c4bd61d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5198f133e65630146e31ee7fbb5e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5efedf351c7a8d31026ba053103e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd23942fea3c179729e14d65606020137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922094ee9893b2f001ef77d282d8fb4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a62ed484e58da244b1bb57102ec71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613c0a881239c0ae588d0ef28329bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bdd01cf9918471a2127aa8e5d7a69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2eded575be77f5bd8089e68fabed9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27d219a2745953344d5435723d2e74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef10cec88e30c7393ec1619787d91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54525aa130c8d6ae9710e32fb179528145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23021398e9b8a47f2e29eb9cf9f9831146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fe8e71c3104bedcbd04717cdbaf0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ef97f9579f214a251c14b59f1d58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1177be368da6ae558b2501b2b9eddc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812151dc70d1203e9cb76b6118c4150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814471a3244f55a1bfa59fdd1c36da3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde00ab3cbf94e06942d262190827e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f029e82e84c6fb8ffa339a8d6f5c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5766afb9d2bb3764d74583b436f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01292216074c9baa327179055196fe2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2019feb19504aaaa81b684b9bf7eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab451f49c79859859d541caae31f66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb43ed801c7460bc1465d51bcb7c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78951bb04ea082914cfa1d244c47b23c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d06b0a79119e149fcfea5d57e4194160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d7a29363ab984468d1ca11f976e18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b224e07716f569b6d7306fbc734539162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90092cf53d97d155b74a3ce0ba88c3af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580ed2e202379366029fe20bed1765c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f456cf09d794c6331ca3777c1fc9860165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bf6f672b723f2e7f73a11940c2a2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876e0f5d063da866fc10a84540a6f99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab66cb6fda2d360b9defdbff5c4845168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070cb7947481a3fc70263f31ca85513169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a412ced5fd8eee96248f67eea83a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c999ae0b1d8c53322a7fb708b5e12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7bcff30227e9811248c982fe0897c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868139dc9fcc520f1453c26afbf596ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d26b955e78a089e3c610e01d682e35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c64a63649c9392e1ba3d866a8523175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b9694f261b3a22c2fd685377cd9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694fdc879b9b671a7a08230beeaa411177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51920cb58330caee85a59289c34aaab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5c22ed9b1a83522f117917b636e86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc645912b544c575dab0ea398a05e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85c904b1a6632177cf56fd4e7cd66e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df4044b11797e1044714e8802cb4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767abab8c9d02c077a7bacc7fa06c65d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6cfb84b3f5daddda787f406606e9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077243c871980aeac5915c30ea2f090185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefe15057c032ccd04133e24a42174d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edef38f64dedd16728d83373a1848f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facbb5cf41d38c0ca9801ad59421a5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9215ca56759a81bf1846f77e0981b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016dd36d9803a065827c6adc87987b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d88e20c8cd741cea9eed72fb744b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dca3e4835cf8af3ef58240a4605f6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d4a65665c6765ff19223447e198c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a14dcabfdacaf79874e58c160f2ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a29a7b0adfe8d7faf3501f18c04cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0722aa5b0c3d0e7464ce55efa46639196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1c5678acf7fe8bf67935b286c470a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a13d11f8ca1b9aa362f5402f25006198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdcc76ef8e0b960344023ea676b79c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecee8ba66c117754a782ff9d1e9a9d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edcc0cfc080f8b52cd36a4c8602769201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9670d2efe7dde3a02c8f7b2f4724e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75085e7bc9dd471994061d9add5dc70a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ff9acc0acc1c11ae8e424dcd3bb1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1fe6a901fb6f70a3c6d8c93056d40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b962873b01f6e63d77511ecb9b81f15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c3598c620133066b889b9716fe5ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400bbf41e3488e87aeacaf578417cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f7bcc07d792d3deea1bb2acc7cd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847a06859fd932632de8faa0bb2659d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8cebbbddd2abbbdd9aac7ef4a5c0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fcb102ed6c563bec32b0369b8920e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc45920d76da6795fecda9f3db612c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05627e895b6dd412e5e402bde897d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ba52285388aaabf995f7f1593ce8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697eda9158cb722efeab55b37ce50d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8091112c1280022352cf0153cdee6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934395c02104d3b0136973e9d76f573218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca3ee79509f5db0407daca5296ca8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfc2a7e6bc7dcf7466e36836c4ae3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09421b00dcc865b902926ea9f93c88f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c549c0100792ede49bca10f5bb6c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b20a22b724b43ad222bc3e0b22bedf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93701030ad37f00ded033d23a0c0ed37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0306d1b6ccd43b4a0dba5af7344d088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864f08e610563ad99a2c0217713bc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb60b298f2ff72cbebeef9a1854270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c9a81f5ab31b5cbb3bf9980358ba8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ba5f3f51a0cbb35ce30e30f1fe5d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb364825696cdbeeb2b4b05ba37a99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa2037640cef525eb79023b5db804231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f104965c5edbf50ec089a412c9725f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ffe5c71116e8ed07b37ad9855f602233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebed80a06b65e6f4cd257c2ede2193234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d63e3f756c3b16948bcd94db8f86a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd0101838e08c146f11030e7f8eab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf17bad969dea14ac9d51b64f0ad4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48912dea4f5d35a01f4a51ebb91921238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d78315f2cae13dc9cb84ce59b17a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b45b6ee757bda35b4aa2032ebea491240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3452602bd6cc64746d75304c7c2562241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b0765fa24b88685af4f423895881242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599845d34a599dd250bbdeef560ff1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ae5ece4c3f5b40645775fbdd72c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c803de224c94e09c767a8f12f7dd6ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aeb52526028d8027632e674ed5b11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8fb938c52628533728e626e88b6ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd13a7e04d95cc5ca0c1a2e9363747248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f931e0a685dbf0f4ce25138a82c5f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0d544964d541e31fca747b0282e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c795f3bb986f224b6ed30a39b0c83c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81174cb32d4a70ad1d292c15e65bfb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f123cb9aeeac3b23b1120b719122ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef554fe311be95e5a70d6e20fe6a45a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e619ab8de05261a11196e6702b5812255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa0ed631b4021628c7ae3f11a68ae9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd29dbc108d9b989e210553c465620257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1a76a412fb70cf959251a195b20cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0443e97aa314071b1705ce537b1839259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f30f361415a91b0b2b45acdd4793b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682d50094983bbe93a21e424d0e66d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295889cf8964223616fd7bbabd1e681b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee321fd254474f95d419a42758179e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2eb7badb896cfd093ba83822bfa66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e2fc2b48479847591b2eadc69066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51a0cd67c0b1c55816a1ae5013e79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eca487cd8be4c350fb3648aa725324267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab4d6107ba20047854e390e9c93de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a913fa961c31146058652cfabca33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b382b22290db15ccbe4886c7e23c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3768184836181cba5faefa36aabbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d72c50de124c61939a2402c1f1b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec426f11a7aaf5562a1511a224da285c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0b2478ab7bdb843e8dd45af08db71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37bb5ced5875d0095c49d2c44ab718275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05bd927cb1ce4e32a2f575370e2462276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78cac42418116384b42f1b57308f19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758942f5dc37b6f927dcd0e193e5278278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba053d8704f5434b332ec9771f67ca17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290311999d9bafcb93c2362d0e65676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d75a3b49ae57c3c76f377a7a40cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b70cb993bd9186d21aede95826c09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf396ed0872e1058b09063c87823c3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a6c92d552ee16bcb548c79f408025284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9fcea7adc2138495ec7293a72568285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb6bb15c35c3354d82849f4e0873c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd33c7919e41337e8919ccd18a61e0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fc43641b7dd20374d4f9977977c89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb42194567e2d97fca6bbef19f668289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faa101d63da2f94f3196282fdd5056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f06fb847bc707757aa53d518d40d99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b615292d551a015d9a7d620ab5eed36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87f8eda0132fa28d0dea37eb89a43f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e816ab154f4f096dc32755c6e765c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37f121feb8e6947d4173db65b26f26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435027414c3b6d7c6e8494f455afed1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5a2591bb23d8a8c991c80dbb950fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4193f437306af1c16cbd2343974c00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfb8052d06973b311a37ca6cdcd36f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe7f9844b85f58b8865825bf7559f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a6840f932ef06ac117cb6f95d3c29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a04c801c87236d6b009994024493302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58112ae2c5340fd5237bd64d75d74db7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30b33c31e75806244b0466915c5d1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f6469575db148c380094992d7bad8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f2fc0796c4d0a6403268adedab0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd062a2d94981e28b5efb005151c12bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea241842a35db56819ac6a69d5c53082308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0d7cb0bb061cb307abe28887833db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b1b1985638c2cc5803224827943a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae7504cbb140973acb7b8dda641357311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18435b5cf8226b6a75ed0618da0afd74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d3b521feac40be3804b11b89ece1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4aa58f1a5d0aa690ba7b6579c931314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b8f3409342943f77cda0f77c0fd42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54e06c0d30ce5e8834f56666e646c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ade1fea079b08036e3c45e10ec12e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9713ff6382b1a7f3d900ef0aecbe2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe4e47ec36b75800f41b8c41ae842c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145080a5a0f781a92761ab90789bdf3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb10a6787cee4fd5d62a1f6abc6bd6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7abcccc14f09c9ad2f4a4cc7ff1b2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29a66f2d4f01c8b87364244857ac2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df8daab3815e932fd5d299722a7ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d700549c59534404490c544ed7024325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a73fe6c3a7bf618e56d1b5687138b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d552e33bf1474958fac51f03759cce4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da6f7b02a52e8c7ea42c8bf8ddeff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40a228ba2d2e49c93aa0f3fc8fcf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d051ef54b3a7b6b552d882a63fc587330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b56b0dbb597cb3767539bd2abfda68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b54d2baef0a33c09860b001f00d156332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918e5cc515c3c5eea2821466a417be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6333e4916a48361ba814b0a9b09e0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b641dc811efed9f50e3013a8dd011e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918279452c597b82fe039f8f84dc2905336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b88b4d96c0ebb300dc6ce19e8ab1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed388d07563c3ae2a996db465e9d8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459212d59514e17e49823445cfd6e0b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13254a4dbef6ead40ce72cc50b45ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8b8fe71c5751b2637711333ff27bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba26f59dae3da01510f6d5e6623aee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f9fcc2f8309992b93e57b08ca5989343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b223374bf6978ef5017ea179e8cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76600d4a3cf0cf426bb44edd258aef07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321aa4b406197477b9dfb9e984148bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d0b8a0c7471dd38bd1c6e3257c5a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653293b0fee0b26f49393bc0bdf73f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc51f6f1e8d0a92750e0c681018f4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23f5cd23479ae7e2ba3c62ffbe7e76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bac61e57ec7a94d81267377d0ad46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428244b3e52d697e8bd759032410f5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f1b61d392deab65e7083ede1774a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e72d574d5b834f4a14ae493ebb4ed7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59634350293fbd6cc7fad8c55222a4ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092c6d3bc1fa39ad2af05682d7d1d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b1f17bedfc9ca9ca2545b64a308f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4c9e8fd6fff01dab2f88ae89745c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615168697af8a79763878b16b2534595359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b1e831b9fde7488fc5e7c70c47fdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e733d111fcfe68a94cbb8816bb14d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fbc0f5e62e0813de5d7328df6c3cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2cb2ae2affa0164047c137ec24595363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd81918c785e2463a5ef49c4136e0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae257373d92dc3d39292a8e43a6f9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c963336c198a02e232cf5fa17a1a0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5dfdf9eb87cfd80d281423692109367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a08164eda9cf1dcb7008407b6bfa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd74899c229fad742220b1f8b2fc94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f21971ef7c9575b8e11889c7726da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aa8dc84b6674c64aa3d2663bd1301371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae04cbd41bce3759523ebb032510e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e32c5bac756ccb3a711dd7e8fc12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c24e828f5f92bcbc9cb8c8fddf4452374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26fe5eb9a4868173accf73a5977d60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea1d3fdae30e5b144900bcbd07f8c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca88c06efc0a1bc3af092468b1237377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db2e30f6fcf1f0b3e71e4d1a5d2d88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2cec184d7ae82fb6efbfb3e9f24f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985008504bcea35e98167b9b4df98ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd07864ef5b29e53f2169d813d7552381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc177f4c3cc296bdc217f319cae04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945e3936cea5b37f3d389f4ef71abe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb11e950811d4682ed26a47f35f8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57814e5a369beb7581a49a8813fe392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3ce08c326d4a4d17b04d61e1a1f5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf9e1d1b99bd99f0df6f68c5b4ac27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6ba32a4ddd5efca8a8c8d787a735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86619feb23e6e2ca042909d0b786c56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61518acf17a962d4e821db0a7c76aa0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7cd0f4b266638c311c395e57fd7d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0344d8ae4bf068f05d2002ea25c0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acae56a8e6676b6950c9063ee61c62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527bb519f99166441da286eb1485cfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b735b06d02117b788595beed3a9c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aee96fa7566606836cf3c9230a5e27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacdfd35652cf654dc62c70bac3b092397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895fc678aeac1e8cf780575443fb816398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516951ece8c83d9c69f1612f3556253399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a59ef4cc9058b1d1581aeb99562e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda31a17f689ac0ae03fe01e0547cbba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0bb2e950c0f20cb70e95fd98c1d98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ae2c3109c19bc6b19a736b61ce39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d022ca5c104f6e5863a831dd6ae81b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7529302bb83d44120244036c29b6cde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909857ab338731c64c5ede4df513127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d8ef42f1be472dd3b4386d4720824407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de10e6798f6be3859164595f068d4a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583cb8414321892b0e3781a117777cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d1d4daa3e6261c2de638cb8f95451410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c28dfd880af474bfae5ade4f0f9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f107ff35f5b2ce3de55741b4a1725412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c22b12ffb254fd160edbb00b9414c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488c7b2d9989505745e04d0f7e1066d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe637ee63517c338dd6bcedea2d693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f074c784a83ff63d98776b81c0c80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396acae948ac673a717aac19fab19d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f0713c243ccce22df38900fe6d42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8c1812c56443a1119efb36c42c9c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6b5913313b2756b676745b4e29ac2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ad3d7630452d7203a529739c2787b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb97c6eff84472cb8ff9627dab7035422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622893b2ba95a1bd446290df637468c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f39aee3cad40aa8ab81f48ac97ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d992f4e20af469527d37204c405f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea70fb8fa34ac87d3b4d818e80fc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa64cd23298ed02586a53bbb6ea21f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1ae5a3a43a5429e4f4c3d3a409973428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a0573b6f0b2f49093f031b79c0808429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107b5afd6d0ba9c01674ed18cb2fb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e64142edfbe7df818162d9d598f4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29397daafdbbb007ecee42897ba97e12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f7c826f68da4ea90cdb19b53b0890433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5262ced9c67f9b75f54cf9a0bdba1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159233e7eeb0235db97dfc70f785bee2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d1272b980748cca0535022ed38548436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d8b2302208c1770d67964dc11f88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa3eb61169d4054740f1485a0a6c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5471711caa5526494a212c87e3d81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285aea67b84709cd61a0d3f6dd47619440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd91b486742e3934af34d0ab894b2e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150095d5bce2a5e3e96215d52c230fe0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556feed13cebd4c58c495ec0734238c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b5695057b4258b6aff1c6168267e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1af7c26cc6e3aefad1a34a857b9380445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40116792051470f88a4167109e8cbfa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204287824237e0e47ca944e4dc4f5926447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f631aed348e8fc8bd0dd6cbac1f2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e12b8e2dd96517dbbac059fd95d0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fc32f9ae5564d1c758052617babda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ad30eb9be328c8ce1a1a6554042f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f49bd2bac760efe290696d0cf42215452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13363a78241ffc216f27f7e1b70d894453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b3c51ddc6352100bb616231bf839454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa18226b4fd8cc4289de0d5d5f1fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2b0b085e06041cfad026911aff4e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c30ac5c17bfe646df1e73fe830ace8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4cad8a1deb6f76d2f0d9e4178551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d1cd0deb6655068981af550be779459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48426683a41dd0e169d52d1fb59444a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc27d5a605ca3b236ec14bd1d2ab89a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a057460ce4b03f6f1c3fbff8268054462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a525232963da9c736d34730b1630c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d5d82d37aa66da66294e09e5380c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895e3534ddaf995a2ab75c6fe2938db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33c9b8dd3eaf31d596fd4cec54e42f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb27019c482480b4382988cb642cff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab860ab1184c3c4ec923d3ff25e65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db43d099c658165a4d9d431578c366469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfa3d229aaed7cb20702a0f6d9fb0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd596a719cdcb8c167f5d1f3f193b20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716a95c1283cfea55f4f8d960213af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c6c08ee38feda6e2c5123a055e1a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a84e88eee3f353b4d8b8f9d60be8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93559e9a05dd7465c2aecb1773f715b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be40e824b2ee27e04e0a752727f38f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4577472c4f5fa0b345c069f90f4d148477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b09a17693bb474f5a16ed603eb523c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11af7254b3df119abe488be339f5ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe7aaba760bc3dde0c3fc405e5307480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad485493a92c2637318f4fc0cb6872d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b7afc68f8b706b43bc1e16e1d9be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbff1999e0a4ac54c0fd4dc8384c944483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb70f089cfde0a91095eb06f4750865484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8de9d4207fed60be714f830fecf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5691efb21adfe04ae0aa148ac25d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994a50591b0a95c7db7b6b04b27ee0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3925ee08b82bfcc846d57ca598a54a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9e69adbaeea9719d9a7b5383a2a14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1595b0640bafb038c259c0c7fc7ab85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467664d92f3834357a2619360bdebfe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca93565b957dadebb7ab8c49df563492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d83a76967f2724164cc5f7158c0e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edd836afe22df0001beffeea308656494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b9985aab67c713e9744e22bff51f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3112b3aca41c0313e167a03327969f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e49cb12cf987505def945fa5e92be1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0652491900b06dddd9c90b2bd3a75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448779c44a04b92f2396bf18ad8919b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8e13b80944737fa9f8bb4f7f8e28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a112a8c28197792bbaddc873bd0b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e8c2e2d7b621ae7f72c34efc39c19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971636d232e522898dc25e527a7a8de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5a57d947b7db1e0bbf19c920beec7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645ef1f301d53ecbe6ff595761abf27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a1c9d18014c6ba05c74f4771f1be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad7304a7422e937ba574a5846c3fdd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824099dc6b447f80b87c4abf912d5c33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cdbbb6370a8531edf283c167cd024509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf368d6bb0ac3efba22afa1b82f38b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0556fa01814181f23b4f7f4e830fb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff95e39d6430a7afb0860b7cdc2c9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a85eca8fd25f46d4d82da3bdaedf99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897d302a3199f8ca84df73f37b7ef4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dc84fffa9db7e23b35ad440ffc1e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5ef7100b9dbc9ae7e2efec1cef273516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75cb3ef6c0bfeba6df25d28a2f557e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e671b9b4b4dc11f524ea0e5d5553d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9524a6cf964bdc8f3687e7627b797b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d303ef1922f38bcb3cc5ec6bd044c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4bcdb3485e3af8de5891c19c23179521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b86be93aa6ce833880eda4a185774b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f2af7ecf342b86637872895b958c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434b0e1c8685a32b97b1599753efbbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183d18b08564229a31daacb4e8c672525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded19a17e87aad42189c1faf179a7db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25886e68afef959f3e7b9d13d463a15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccef679eb21dfb4c040fc5504d5ad5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683136485f164776bb73f4ebea235dc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625d686c90bdd8d0ebb4eb8280df45a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5618fbb7fb850baa8acfc86648f7250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd6706d36bb160597b5d8301940986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422742e986b7f2b289f572a64aa452a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431bf8a54bd91e3e30006345bcd6e56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab91417223cdfbf1e88d84cdcd2221535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd844186cd23b5d26a841f9deb904f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac072aa5f73afca34ceadc59231f79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5de08c8905199d2ce9bcb8a5d79b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627170b88a1e903b41b4f93b7bd090d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ff5feddaebc250144d33e9c99174540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d128984f6f9b1620bd42e0998fe0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791838d9a1cff0bb3152b01873907791542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7e58b8e196d0c349d28b59dca351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd69181bbc8c6d83599c2e300e74c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af6de22491bc3a333daa469e2e5bb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e7fc41b2bdbd1bf946bee61fb3ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d9247426e1e44b539c538dc9fb5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13998254013f86cf363e752f2daf1477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a562847b098aa14ff032974ea9c56a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7751a0625d40a5cf4aa9489a7b85f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df9c89018efd412ef149c55a36b93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1479a68addbe61ac542a2e7d6028e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a38cf868a75ece7641779d39edc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989fa22507348c93ed0e0091f1796f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f360bc30cc82a5a894bb8a3c121b94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b74862c761aa128d052a9d92da27a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcf1f4d9b6b36e1ab76fb5efc4b43b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaa450604e0d214c5dd888912e16ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cc1830f2b772e63be2bf7ab744058559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccf119ce7223da88afaf1575150741560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0117f7674d41051138c90ff0f2ada63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2fd0742c5b9d77ff91c3705749a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed13f5d941cd226b09b51e91ac642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7f0cf6d1f6fc426cfa051526f9fdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c7d7bc8a967fce7b311219533cf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c085733db36625f6635f39600116277566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc28051f205b59538c065a979551130567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b3040a6fdf9c4fe402c1981c10367568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd4caca4309882631d1fabbaf8b3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c54146a5e48e6fd2df76979a33c832570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c6505a86425d1ac2c3a61371d88e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e552a2b77f9c66c0b511537ea0b80572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>