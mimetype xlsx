--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3dc7215cc82867a266c4347b3372b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e469201b76780903da72ad27b124f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f6f3c35a6260ee247ab2193fec1bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdff1f528f6311ccbdaca446cde29b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c83103b9399270e682fcbb8d890a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec9f0acc9d89e0972af151b0114866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd17f5e58a44747089a62ee5ec11a307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85f15e5ec0fa991b6d12cf82978ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d425db62b75a07cd04067a932cf06e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6ce1a27242f2059e5dc75acd430f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea7bd4f1e81673bb0908402a94d3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3788753c5e5dec597af8f18badbc1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad5432c21724f88d4a2fcd57ddfbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb55566d3f01b78a68cbddebdcb2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db6d85a4e267dca85cd74d7321354815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f6233eae4429a77849315ec30bd8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea181729b978054ecc322d6a5b001617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2208aa2791aa897c420c199ccf23618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0174f8bf6bd5052e06099de6ec808119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6dd161ec44fa6c1c76aa8f49a7ca020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68123ea3884869853968109cb38511e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93aaac0cc510b3d6f48a4d6e3c6c8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c885cf7d23810f5ade90b30b42dd4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb7d584c76f83aaf9d4e0ced58a7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676830829c7f6d69f4ba7b6ff63e74c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17bf24e50dc8d2fc96404822ffa59926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c201eb492de6b39e2580e9a7fcb4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eff704bc40d4b24b9236e9e8fff19a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34cdeb6e5f5427f9d608f3e87c97c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbce70baf3a5afbff547c3d8c085fbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c9e432a58656568abfdf3878691c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f35d15f83d68234999fae8247ac832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a053d0cd3aed268b7a9c632cf97297933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ceabb4618c5b37ce02e54a7f02be234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543071fa52747b0faf91d07d7c387c4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f322f2e41d77576e9dd05000df94a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce89d315673bbbd4af0a1ef05b526f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4ec86a877931a8cf811f87e92ca1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf0b66d9ae819cfd0ff92b4a27836339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7f0c62ea423742cd1f63e01af3d1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee99492a31b79e107b106b13e176841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4552dc1d13ae550ff9c6f64f7ee5fda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2022ddc904c01e80c6812f63839bb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469a83cb1f824ae8468807c789ef0cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101d35aa4ac40d400caf9b56de690d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a73e31aa7322e721ade58bcbbc48146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6bac0e27c0ffa7c37f495f50d211747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18976621ed902d32d44f1e4f11748d2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b979ebed1a00b1fda2fcf96f8f2da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75344d8989325588d8123d81e25f5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa09a09733776fc33e437a4d01c7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76021e2d96913256bdb68a8f3e4e3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc2aa78558df9d01f1f552bd7b55b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502978d7d0fbd15e5c9fa16c6f1eab154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd534f0e17cba81e2156908106d039f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd7e3e64df2cf9bdb712a6443b51e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a84c19d956751dc5b3a241d89084ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397bcf9affebf9f289c3b6591344e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aab76699b1228da65159236a7be1c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d55fa1d5d63f03058a3edac443012260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3920ee1b17f94c1c8980854f6dcb01e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4229dc9107bf6a3e1655d0e3f03f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba4c92e91c04a04e3bcdb74e58e2f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574c141a90f6612861503020b44b2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18cbe8c7519f60ab2d4deeea86837065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9512a9a40423be2da9807008976a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee7dca5d49dea90e9d9566c6f6127a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c391a9a6ab10500acdf10498d948868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7c7ca81d0bc59e67bfd5b55cb79d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3253e940e86b51a8a24666aba7be6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b689629735aa1bf38e98eaee8c8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2872b4bb2bb625a5ae74fb2c02cac572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e797c4b52330c58de5da1c5041ffba873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9a3f2e02cd9d6aef4e3b2e61fc24274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d43427fff761030248a5e7261ab0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c461a1676b78edb05764b48831bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b142807a7a201842f1e2478383328a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c8c796130a00f60c65e96477a66478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c8e9001baf386e17ea5938c6c87b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b7f128d0877ef3ce4062e497c810f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c72f6de0c91ef0d5be068c0ac8bdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65b05ed85e0ae217583a4a421154ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107a4ce352c65f7931dc03d4b7984683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f9e319145813a46f551b35abda7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e37c612725fa07532b7365483922b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23468973e49d2c88bd1905d643a2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f9ef16fbc0a272496b0e696a165587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74de2787ef47456bf421470d887d0e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25d6db2e9a3e2919fa8245e51d79f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdcda9b875f37c0d8fd0f7a3616b1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85879e2fe13f90280db85e565dfbfc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449897a0f57dca54b60970b39de8f0af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c01155e05e6dfc730120d2e95bed2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c345710d8f666e7a84e2819138c443c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d33b1b188b1fcbb695f28b53f4d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aed5df329e8310364bce7e0884429a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529550407a32d9dd3a5cdc9ef2c67afa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218bbe1be606ffe8c5032ced86c337998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef585c37cdb44a26773348d536e5d7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0fd79f7d91a3a9323e276a6aa3748100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f23172c302bae71b0170398f93a9b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0110bb5b9e6a6eef88010a3945f32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a3d1941dd2e3a86e5f266012f6011103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8133724e621d33ccbf2d8391b87d7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63939d84c7b9d20590061b05b24bfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604be27e1eeb03077868dbcf6b84669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa71d1340ca3cb948bfc957a7ea020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585da7838058f87600c0d1e1fa70ae04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ec9819acda323eb9c03e3edd92f41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23ae7ecfb6c6688923f0410af6edb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774ef0f897c07b38ac3038ac99010b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db56e6b7c9a049053e1475a858766e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f373860a1055af50bef2a9ce66490113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203bf304e21addba12d95e709740c69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9f0232b4726fdf9b154e2d49567bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a91411818b582bc4a96f5c470bdbad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbed61d23aec916f499984ee474f77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d49b93ff75bea3ccf85e0c3cd019f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea812ad8d2d0b728ef1d83835eee529119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8f465e949abe6b454c723dd4abfe9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285670792e79f3149a42e87702c9617121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb87fb3df1a72664def3391ea2c60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06813931c99ee32ad9a1cf462e499bde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d483a2908cc34c4335facf40b91f10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3afa7b2f072ee3371875d7fa9ba95b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4182db33be93d2e9a02232fbf8b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9c0bf43a85b66b23994d1221dfc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9664361eff8ba9cc5d6f583c5dba2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98257496bc06bf12ed43191981253841129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b8d89e1065ac836467f63fc2ca970130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9fc2275bf8b1f197ce2a0799ba656131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69884a41543271c746d0d47a2241109d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7728d1b9463e1d42427259e618702c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49e6de8bb9a2ff2652e33b81be383c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b1c28486ce950cbc025fe959249a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b90714cd6fa1b010ad7f064f3b4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bd3048a26c78df88d8dbaa7e2135b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b14cd8dd7a477d9bc1b867181b2be5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f6e30a8387b57d92ad9dc4cab7769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b539b6dd25e3b3be7738ff28e28a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136159351dfff97b04a0e9d22cf11b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46884164fe5634b60747deea9f70922e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358ef0f441a34d37a9274cf8aebe2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1649341810e08bb4f14606e33f35d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c60707c81b8f27b41b4b35fb59ac7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a677c40dc678c174ed7f64f3b093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f68c25c3cfe817cdcedcb3c49bc8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f064d00d1b16aad6652f133f258fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf03598637c260d627be42ae8ef70c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18fd6d93dd36582db027f39aa90fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7fb0924d74dbf052a6b9ed8bd3345151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b40fd440f93f9729c8fcb5a7e71b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e1a852cb9f8f4c4179fc94f8457fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75c60405af8d0f39a89422481f30f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ba6e0120efb9a36151f321fa08c98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd01a4cd0f979fdfd579791b20af81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e9a1b866a762b78f34c3f2d03d834157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b228c4a922b18bcf62d8b5e4e78d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64e935a025cf24abd4c8ba188b0547159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee03c483b500f75b3a9a27fd5d5d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae026ff35e8e32d2dd3901cac9d3c1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6b4209ef5d3541cecceb5c7d68b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bd593b0f3f1fe05dd2d738cfb9d45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a1da670bbc391db392e8d59b0d0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b0bb8cfc6035adaedfd95657e20fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cdeca8affe1394f891d8b51ee1d23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944376bf5ffea752a0ffebf3f52c16c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738e9ccc22c9c81eb5af41e5ac7d7ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b8d104980abd917d7ce4389965e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487330417e95ed68511170e0fbe271170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079b846211c45daae375bcac53f688171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e2b2ef13ee5c74ac3116e614d7daf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7de9c034971d2a81402d707c9e7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c116442f14bc0e76a90fc7fb0b682e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa5fd74bfd54a38c0c922b6eefd01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c57751a5e90fd504777fb194493b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e795bec76e9407766d9ac401d24e40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5158d938f0a849372ef084c2bb964178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef919f07eaca7cbcee8c15d2191dd75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32db33c5036ddc8d0753dc86eabd45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa61cc76d18fe1f40960585877e68a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4c6394470649c695ef6d1540973e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28173826acb61a37ed22800e318a08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9acb0322fea9da1bfaad41a6e734e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dfe4f2666e00104c6d7961d1a0119185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e5e15a6469ed2cb38d780b7df50b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c01ab47012c2af246b29d0cba5d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db051cc4c7062b25a29be9ac721413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fedb043306f2d555c18a4d5b77f62f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015924e286407e7b5738d7447db1cd0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee24470be9984874e16e3bf894e4ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf701a28d24a800320a5446b33a78183192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06941dbe59d4062775f7b1acb52edb80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40979446d0d36537232d7577bd7f95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c209db3a426c5f3f29094b120d1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88c96c63a4c88bc94c7882663c9ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f7516c798139fa4874dd812ce0da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543a681f70b8bba59e55ebb51ba2a23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864324f58b9cf4357940f58040309da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877d001b0b3dfcd98ad76560cf2d382200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d60f93c5433383c4e5762cf087bd0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c031d36f8607ced97e9088be69e44b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7690f45d809cf050cfd3b8e06eb85a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aa0f562ba7e4ec46b8881e98986d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93560497d7f227284a9832ae9484e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d468e7a51672be1fc9dd63c44b437206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb467b94091724bc6f1ce359e97ed4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a92503c1a2fbdced83da58ed66922d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8d6a53bb304c91be669b6959c660209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e8c2e7cce1bbea8f1a6c93c2607bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d37b450fab0a06eb5f9859a30b9721211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f411608c55ce77a3be8081f3163f50d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd0ba987133beed4dd1c8b0df35be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbcf82340a8f96beb074a28967362d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d20e915ce1ad15d1e9b8ae6417847215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616196de67e693fc2d4e2750c21fcdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d7598c0036c730499e5c9499a1a54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a89e007f47becb5ca778cd7fc991218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcda1f6605ff48461eaa4ae58e6dbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed02e9fc5860b146654dbec1b8c125220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e450ad683415e3dfa8d3a8bec9361d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d45bc6b9132414521e8260337d611222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68a3ab70bf88ef8ab8e8bacaeb8d8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed53f4ea62b0eaf8d431fd4d223cdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a409c657d4299ddb55692cf34681ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802970c9f471522d1d6e7023f632f3dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb78585f28ec54ba5ee0e570897b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7348e4eb9a767d341c37240de9eb50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e26d15081040c5ba9bc0924f4f4b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740e1d7befc88a05e5774aa4941418230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eb5d25999b07ddf58a7926d7840d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70968c89524a23c25b2cc11180e6ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fd9a60347fed053750546b8aa8606233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d592efb7748c88f052ef5b0dd56c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce8df88e574ffdc2259ffcd693a629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5b2eeb2838abf05f84e25dfa0567236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648921f201019ccafeb904e368839a29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0146e4fef70f6c7cc568b5b6d99208238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab529562312919494c9cd2fdca511239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ecfe623ae652a72e8139a8178df3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b6ac465ca54028c353df192cd3b6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b07deb427e555872e9ec32595b2aa2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac203e2fc7bc9a6934f9f3ba5552083f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4676fc1a7cbe5fe2aaa32ecde0cb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327ea49288a103cf815f1bd9cda65d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb881077e93f42610887048813331d52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3814ceff1792e3105546eac8731f99c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4397f036e7b5f55907eeb852f6102c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb604cd0657af557a63f6b49dbda06b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0add41d7a0624f573204ab27af061e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b1da583690007ed52e072ddec56a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc74af7bc07f84af2ed030fce8f6f2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc78f89aec7e33e9a0080f9a8ac3c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8a7664c6e04b045d7680e822b72a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496970e768075af305b5cb7090948e42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f73ac5c2915f98359780dd640654b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea99892c2eb412a84df8bace19619b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256e47d7a7a6f6fab5efa2ec63593a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22b0324115ad5c9a59e92433404120259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0375a07a7ef8c88a3d7680935847b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e02aac2f20e2af6ba8df8aaa465d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18848f2992440fc505fd320c9de8a9b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc8f6b515e83f87d5b43256e204b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bbb287d71ffb808028e979875e3a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0676f2ff1a8b8668e4b8960c26804265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96483548ff1d7362f2213b2d4dfcc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650d0a8acff155d77a34060bbbbac9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0d6f4f124e073a2a1a2dab198a002268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b9c9fca9c79adc7ff773b6889dab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0f5a78053765ed4e70e48133277b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb48611b00a51b8e144a444cf86561271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240918196c7b11c41d071ff867641f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaadc40b771b7582cdfd4872c53914273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07623a2ca8fcd158a35308e9a175d1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526560220a49d5ce6c1fd1e51d15b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de7f3d9ac34af35483284c2b30e248276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b48de236d002cbd838431b20fbed3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56d3791997aa835c8369333e52b9aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49079657d2454da5d64be09e629763c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3e6d950dd828700297f79795d086280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f19ab88050fcd6f9b469ec95e0ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f179d6512aa4dbbe8802ddcf591a952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2898f3a401b61a602c5ed60cdcd3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99456ddce4007c6e141fab756c7313b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6777c317fa999a070b053a9d5c1a2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d208492b091993e43a79b00148aef23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243ae835c83b0462ad5efb8644f2a67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed95badb658943171335642cd6379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fcb6d9a474f0fb6f350564dd69863289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b85eb8686c49810f840d9157dd54ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851d091e8470ccadfa4e99f09e0916291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482f493a0ea7259d8cbe691c06eca3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262fadfa4c4dc91e0e505eeec6d6bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d970386ad8a6ca18c45a1d4ee95a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32520eefd5d5e3d60aa1127d1af0d47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed5b5597c9ce33daa3919586ff074a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d243d3e654530903475d905e0fc09e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164bcfefed80f132285e7acd63ee170298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00e55929d438623977b6bb825de97a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a448ddf0af1d568d3e54348baa89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29ce5841d2d17560bb080579810055301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f7639da65ca11175d257fa6a8a087302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fadf3afa1046f715dd5f89d445bf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f8be6967115e5736a189f6cd5206304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb1481034bb9db52bec112b70488f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1638c96b30c13285c4703009158c87f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f004578a510812e0ca9fd03fba4c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb14c3400949a3f08abde8e702b5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ceaeffabe91425e84f64305ecbbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ddefc6cd709b10b6dfc37e219848310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b826e60ea5fc440fd4414d56e84e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c22e9489e4946aea5d3ceee570997e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050a4678532942f0764ffce0b4306cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9a2dc153b1b8e7f9bbdb164288f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5370984bb1e633cb9c4102c22f5e71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060012dd9755219f4a8294be4631ae8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e61a1aacec6161c5261b4787563d3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ca246f55dbf750fcf2bba3a680d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf98b119f8a2953872094c00d08f661319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18945c0188fa718c54f5ead5f24a8781320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940783e81991e2ef6064271c7a08e7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b76fb2432a0bbe964a3290b4d88cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948265f84cb2eda8772d443d053d1d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2681b9df2345d55af3efea6f5e7667324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1b5e6b5d5531ee70e125826283d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9897be29dbfe9abbae81b90298fd12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26cc6a86f37d047bf396be8f17678327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d09a943ff71945139b54d7d1b19ce5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eed76184699572da5bdcbdd5d04159329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6bc52b50150e7c99ce8788e11f45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64456b16ba2464041de4f19ab50b1346331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e65899ed96a0c4fa792d27ad2a31b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a039486baabdb4c9c4af8c021da1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6142c9f2cdfa08b28defba6e174ed3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f266edfa11e15190561b5a0dcf93aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cdd3dc21e61ccb98cea3553613cec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58d07d3318939a281a81018442e0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd6dfb69b2656691d6259fb7a38e57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1bf610e80607540190919c9c276b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27887e9dd9c080708d3bd35d2f5369340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ebd0998b399422277acada2d5fdf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727c3ad8e789f98921ae90ef6ec6abe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfb2a99059dfbc65d6c0ee49463368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83bc97d0c07edd1603e3cca9a49202344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a70c764ef91b8904366dfd7db988345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80568a47a23dee382ac53ada5fbd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fb5afddf44638e8cb52163b925673347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732113e084daa7af1a7c92a74cffa84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5222283ed7abf2c324e4cdf6b1ecb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6574a5ec4fd936e6c9af8e64d33d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb937c0f8a2aed27535947971a97b568351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac5f734165cec626272d4814daf5c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db5f1cb832f8ac9aa8c7b09958ce87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a40f44b11202d93556d992cc6ad138354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b25e6eaac8732f73534f7c2b0d64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69298b100eeaa43e6a532392abc30e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e8a2e3bb2c9f32b8fdea80f7d1533357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95eae62ba1dad3626c5c16b9a4d017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049097c4aece4f2b8c2be71c3f9694b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24217c9926558ebcf580b47ce70b2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125732f68f95cd52792b53c7fcb9b16e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f7aebdffd86efdfeddf3e81f88e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59912276600d10eb0e26ff168093c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4131b9b480a6fcd58ed5198c1f4a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4353125e508f483267b27880d5c721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdcd22de980c9e338a77c17ade14ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b9b6314f149702266b1573443b3a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30848d8ca7346ea551ab83865639bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ab1c4640f5b337d578a891ed1a5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3d8d7d88a523279ff95bf5622d7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440053b2731481d5073973ad9ad4e01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc80d65982fe34fd5074a59c9bfc086372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3969f0dd44ca6d1d40c0be61931041373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af98cc696d976efc622c3a2301dbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d102bdd01dbf9da313a01ea349c22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e9da8c0f41cc923b1e30211c251c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94911a29e90ced070f84fd9aa40850377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782d5657a1e0c18928634408251b7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff72f18e8d6de05e800cbaadf7cb91c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02bde33c896b8ee82e43dcb5abdd24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3640ad36c89be4e51bf7334777df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129947d758d96ec11d03efb62d56a554382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca64aa883a5e6a14e3406c6e7d077a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1a2503961f016b89c4feabccfaef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b2fa6e9ca9fc8d33b0da6d01a47c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922319077e0bbc8f8abf9ef355e5bb1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793803fd2e20a76cb0a44d00a90e78f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482caeaf1123932117af8baf706c23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1f97de71f2ab018aa34b70d330f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07924fb98ece13e03dc58fe3b4728cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5382b40eec4641131d714952b97f819391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdc67d6880519ea81e7ac8bd31a1ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e54160cf18e7daec2bc10a82b9e82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a3bc7b7c24d6b66a35cf536284c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355885cb200fd85bcd6b9aa416a7bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122602eef18c13d438d82bf35451dbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e163e1894830be3ff466721756445397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16aad1f10babd2c40401baab3114a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c1457b1546f68b49184705ab65c2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d5e9091103af9dbe8ea1656870cc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d741a10949fc8e6576b5e8cd1e7192401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c87546917e85333ff26ea99d8ef5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f523cbc961311a4f8769d1ce25ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80ffb5c1f0b1f762c7810ba5c6679404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b195eea8ee97fe860bcad6840d8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db9d25457655997e34018c8a5eb80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc8401529e271186375c3baafd702407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52890ef444a2891af9bfa8fe535f23f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fbd0093516b52b78fa82149b6dd8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539a07d4629d499c8c0fa1c13139af5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f39684b803eea982ec0fdf5e67149411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdbfa3e3a7f9e43cfd2b3347599107412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29fcf5b2cca9b9195d4670ea7542a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eca29f436be4dc6802782c8a53b38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7772825b59af17544a47cbd63037ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d2be0bf6ed5090babe4721cadf232416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac386c82f035347c4862ec120049f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cf5d549544a65b1edeafa57dc848c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efb0ca9477659eb8b417ce3dfb33dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ac4b9d14a259ba7e4630f08ddfc08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198bde00be2bf06d4e28505550ab2e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f18bb9a1d4953dbc94d29e0a62290422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e2628d2ebcfc07d62aed0594fdd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20686dc4b15b3a69076cb86728221d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4cd96bdecec6e677585af2640be7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2367b8df514708e1e00b8007ad58a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f04a94cb7a7dcf177e9348857fc50e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3da4e36edbd700cc4b1b83a8f124aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17599301a43563617c1b25dd81f938b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b01032f8b8ae2634f837e0cddf55e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ec11a01a604769717e500ca6b217431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12d898b958d0dd72b0f1db7c2f40f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80613bce96ebe7e2168a667d58a8c4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee265363d601cd58bca6613136ff2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285f5607500c03e6f1d0ac1a64ebe8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850a4586789f36d7f3744b1e94d7024436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a1a8637de3107db470d40c6e2cb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c13690e6cf477fa11818ddf050841f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4a3bffd43a7f717114ca13c504e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f3239cf66f4821352c21c3c4375e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8915e6686610398fdd58a2e82185441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406e3669bc87500ffc22eb803e8c392442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe13e491a49053dc85309dadcbff76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483483ed7ed6f76f209ddf49661e08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c69fe7db6e378cdf6808b8b6830af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50af03bf0614d871b5b832fd1ec445446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911b32ca68eb9ac48c7ab5405263233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933b1120d7a0abf6aff13f0dfadc933448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f62f83b52b77d8f3ad8e2ad6d48b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df545c2ae9c6474df7d2c143ca9d57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475917f513abac5e7c472d2e759ccc3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30c5d8e44a2a47afd26f9425e6cce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a20fca32a198da2d43f05b01e18c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f0df6f7c748a8e7611ee06170c0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f25372f0bea45becafa2f87381a48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048705b3c100846d138b4bea6d4c3ae7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257bf584e89ddba62466e04dcce1d80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d4fc4cce58bab717dc0ca5f68492458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175551ae283c179b0b1ff20345f7fef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1476f4094d8cc8b81499301a4c8d01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b7e0a75066ed4b60495c566afe5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e53e8a7377e90a2e89ebcffb41c5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e62b428649a59d3ece03a1b94d057d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8dcd916c0b7fc9621695d94c36792464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63851f303e2aab45683b509e916fcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feb449e3de0e9b01af5ccd93817e34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fac80b3d2717e0867f21b0f7998ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2ee71c5b0e45473d10c32251e041f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb02fbbdd70c34c1816ad4c59fe0e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5493a177486daa6b620d056182fe0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c5afa6d856c4225b753694089021471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a042fc359d88fd2491d8c3323a78a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3bde2bff9fafde0ea5ea743b0f5a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b12db407f861091009461cecd1cb46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688acbab203e1f4a73c46957e1085db4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d6e8285c3943bc4701f3f6d7d363476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a07da55eafc2c1648c2652e9762f39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1a74f69455d67230fccb3f9c9a141478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306570666ee8d7ebff161659871609d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d6c405d8c9f53973c4077649c545d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10602b1c9016aa03e05beed8decec72d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d7cd96aaaf5f1827d03c5cb839ba0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18412a4b35bf4454849cb9ae9882b86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd133be8eb0d4908581cdb1fed0f6506484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394bcd4572b92f496d4310fa6534f57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a77564e413383ac0ae978f04180f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3931574c15a5c1b7da6df6d85836862487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc107ffc1b4bbe3f8ddda8840eaba8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eceeed4fe22f6561847f5c73f9408489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecf1541f69d187b942b4f428d7d86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8172aeacad761519670954bfe981267491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3d4c56a35ed5b9b103d4563b17fc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b3aabf6d1e20b4ac5782e1af7cd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e9d5b7df0bbdc072bc46e19d1463b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fdd0deb00f6c5a01d21532da01242495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670afa1b5e58bc79db5f21eb087be1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f12aff56e2980c3fbcead30bdf8c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830270e6da0c4c0b3b76a3829ae2101498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c25459288784c57b25866bcc5ab9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03934a636f544675bc6fda772a469c55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f12f00fec0274c2238e4f69ee244501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d0af069cf45b8a63a899940e98088502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3064c14c6aa6605651a995991acad5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd4f8f60b7ba39fd556e304d86a49b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db42f01d3c58372871b2c08c0b511a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40de5f138b6ddfe5279752d895e8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6de0e290d14d6260b738cbd8f2cda2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7a1e257dbb5e84af3e7118c08819508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06ddc1f617e849418d644b39b0f5a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd355a7b7c11871a518eec7229a707e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839940ec11f17ddad4fc45024fe4364511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca08878a5c3311bdf148f02e79a92cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e481f4da9a53552b0a9d499811b9e07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a97e09530fa13e55d8cdc503e2472514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56eba7cd3179c2a50a206819bdd966515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4079270584dc65766ff785fff5a30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ca36015a011a1567629dc7144d4e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e52185f34ca84aa4ac358b05963c3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ac06ee9e77f2d8dbf38e7a39ef5b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bdc8937ad13ded27d0c8f155c0744520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8465c26b1c432a8fa9ac546fc6428e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9072ca346050165fc44681ff69eb4fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c4ba1c7e194ef0c08feecccdad21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f727921abb34b1506e4cba9e8ed9ace524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889f58e2e6b0097a142b6f150ce991e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96875d25cd7c548938881c6c7bc39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cab54bef893659216693da6db4f56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c3dafd9e9d47fda386179cfac49d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497245c2b54b7a1cd12a2c1657c890df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb73b85a9c2c4a636fb9ad673f3a35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110d2f8194691d3d6b2bd209122c458531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c283cf6083bf5c595e1486fb89cf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e96ace1f72de7f2773831defafc56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277708039d2e5ca2951d62829e7e86f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96715c047c86b6446f939a2ccc964143535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25f85dfbd398bc209e56e17b57e88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f4d2ae78c44af22b31185d4f6123d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adce368239306b1e37f4bcf769cb81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9c124949499d3cef1fbced5bf108e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b19dd8ac30665d069b83118918fc75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5f219f3f2bb7085ab1669fcfeffd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a319e64bceb456f5dbd4c72b90c85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0d37dfc420bce79d89f2e88112a14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9280f02adbe296bb2adca20ef3f22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eaa3cf037101bc0c876cc4f52c492545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ee74f6ed80cae9f6a3b1764329ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5b5adfa4e2f3c38acb678ce0b760a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa2ae037be448ae7cd5b742ab9a5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875961b0b2aace426259920f46a58456549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcab7c01c9b940a577fd1f873fbf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354ebdc9d450d73b7fe8c5c45608d06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c69b64911e673c47cb51e6155b502c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf5fd987a947976ace92f428537553553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0874788ba0478e820cb3fdcd85951554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02ea215ef605129a7040628652f94c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc471100786accb313ec604855c21b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ccd848d9cf1b3366197f93d5e7f69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be6c0b9c4a909a3918b4b26b0b229558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc8ee5c1df0397be0b5a9213371f68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b68327d44d4eed35ea1f1ec9159291560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d9a9c93170d9f0d018d6037adad8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c12ede20a140fa80ab80c618721d34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13802f96d44f1215258831d37828e38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b039b63b633463b284cf4da7e0bb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ea484f7946a23c2edaae29fece69e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673cb0cb94de477606ae1556a15ce13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd945a955df0a033eee08b15cbde06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9806627c260808d8f789be1933706c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e662947d5271f4690033aac43d6a0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3a210c903fc6a4776b6bdc9474115570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577e8206d74824f067b78ba3508686b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc5d5ce6a1a2f685274fc497ba24d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b577c88ecbf5b7b45a5cbe0acb4db9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976898b4f2f9b389527ab2f2b377d4f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9668068e145f7726c8c0376b9b708483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a627a86ccff647c6db52f23aeb4864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145c60df472ecfb9a73fde386bb21d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18433eeee962c161a3fb6e5079ac6f306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836bd365d15c16414ffe852c26f1b597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a78c51fc17ec920fb58eb25874bdf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8938d33f7aa86f0d38efe0210e41a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6681aecdefd52e740ad94c189de139d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae51a118f39e2098c3c7fc3c9bcd1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4781f463d2c241ad1e9a81bdb7eb9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0217135aafd259d7e26ebedec06e3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f14a64386774511a82337d01570d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f5bded48808bdab09b2545621785a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a8058741145612102a88b406c76116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff14680907bdee92a1fc80fa3e80cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfadc8c6a5dbb33a510e63fb0e753c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75617b8abc9bdc060324e3bc209b2bd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eefc8b42e29a200046a1d79ac7004420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313300c140c7ca432662851c51507f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328567183d05c2651bae0eb8d9b52ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea82879e048d2ceb500aaf52b08f2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b58e426a817686df77baa5a793ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b1fc49d93269316721da3c8255f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecb794c552b12a72b9c45f6345c27a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca67b583b818d04d911d4599b780127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea280c4c22d4d5da752978cd787f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43373b3eb34794c0e3aeb2e1f39da3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597d3e6838ca8ef8387cf305e90365330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151bde4006a366f577a995bcee15b9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed29409772fa3de0018f31bb5840bc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996375c3079328c52f00b702a6c4247a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460996bc937938c7a636208459ca09634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb843a7eedb4a8d9fd714095ef90735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770c40f5ae7231379909f5a31f438de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da0403e57e38a31fa5904f00de7ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb46dabb2254dc84431c9ceeb6bd4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35ea75faa27bf7a2d2549cc2670a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0a79d86614ec9d153c41fe54928bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d58b5cf1b3d1cbf755c90fa1cb168d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe1b2e1b4c1b206961f575bc6a370e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bd22d845d19a7aba10e1b2ec951f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57925fdca06c7fa567e3b1af662673b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa77ecb701cb3cdb2f19ce7602c3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9891315b0d14e5a715c459f4901f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12923cf3a56dbe2f266cd20c1029b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f0935cce9e2bc6919e2380a28248148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f877e8ba13228b26d65e88853740e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de928352987f4342cdf9cb3d3a66ef8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869893277cb23b48d1b144b602d87351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ecaca7286e993bc14ab4b8aebbf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f4cf75abf0f15c510f11fb34fd9f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da33d1772913cec37fa4428913ad7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee17ffb57b3a330ed473ee41e6ebaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1b636ee66ae8f24f2c7b240d11b4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a1161a74ae0b339cf34dcf4c0cd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257b15a31d33e445526b386fffc67d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10c0179d0ffe48195315938d3c50e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58634a06d7df4219ede9c2336e20646960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030a5dbfd005f4fe3ffffb7802e370761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650221c4a355ecd180601d6d670963f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb94f816ffc4f28506ae0ec03c12863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21de5fc6b8cc114913640ae6c970fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b4f3ed22f181cf4faa4c0de797ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265587e4bd71ef353289d8e2e45667666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee066c25c7ae5e3b044a0ac9ea2ddbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b6f966a1f34baf3880c688e14102a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4673dbd5fa4843167f19e9af0ff46d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8b72f0042a52f4961e83fbfca6f5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951fa8499df48620d595e1908897cf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8227e2f59ffee7348c0c76ad8624c2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09c5c2ada410f0d1dcb9d410f8d5b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad152fbf773671243e67ee3c4c46c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a60c4d11370aa72f7529574a2967975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b57c5b026b423098ed09a15974476c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8802501d569e6e7b43b3d5685f5ab9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4b72dab546013b76ae4cff3827ffd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b66503413723edb6cd8b29e9928c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603770394ccd2c7474c6370ef3919c8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3c1cd6110a5eefa8b1ba81b6149381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382adc8b3710562b986c118bd46a3d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c36708b3b9c18def899f2feae1ab483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b2146246d2f3ee92dcba80a3063d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620edb9e6b0c4845e1d40ae188fa78a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c69c6001e52484a06d7e068c1eacc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f65195a3a78f14876837b24e81a50887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c25ce8c8a1adf07934b0852bfbbaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a178c908549309ae13ffec0ca9be15e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa40ae45a3d209d661329e8081b03e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e32964cc0998a5d13c087821e3778391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32553a9f171049290a6f40287601f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47577ba297c084973d3f19e1071d212093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52042488cbd59cdf7aa417bd5da2ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2313d401117e7bb3a12b8bddac249e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24e37e584a559d4b6fae328f390b1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4855dabaa145bb3d8f12621cb6fabdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2c3720e0aafb1caaa8e99995b4e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad9492f9bae1cbe8db3ec231ea75a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1965b2c4b97cbc4cb96e7f9ca7b3f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3360f437dc8abb535333fc4967f7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19725a879b6895b10065ff1290064d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925504cc37c7012327c918296eb8d317103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27eafe01eca080bd17bdcd2974990a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fcd45b15bc689f58fb573b4b03bad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dc83a3d168872898eaadd51709ae9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080b810cb80e3a7c9bb259dd16c9912107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355468c2acfebf6de42d618171f08ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13557d89497815689defb8c61543a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d100542e0c84989117b30febfc3e4dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8240231affe8519ba7cb20af22ff5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4698e78d39afeba84c783f0085ef384112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884eaff5e75f43a25e3c452c9356a10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035defd5742f855a00f768614b703775114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdf23c2d3f2484e50a2dfbf3437dff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39559f68cd4db03450a24e89b63fb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b7dec7bc0c5a8965ef64031de2b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fbd0f03ff1c239b2b4920f9202674118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c227d20b4f01621b6a22bf21b7702c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc59010d17c89988ac2f10fe5d66d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625cad74447bb588681a36983eb6f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490f08d0751ec2d089f7be302e823c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4750fe6ce8f5fcf0d90962bec49ce4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874288458318a06cc503bb3d530e8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c3b5e52fbefdf8ae6caeb9faf4794125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a47a8e1f7a9cd7be5758c3d974fb27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64e3217bfdf507fd6e01cc9158782127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273bc6510e4fe2c78d7306c455920f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb168a39e4b1901161d9029ace2459b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e8959a0e8fb88524f83d0e574a9f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b7c17f36d56d6c34a9c1b74c8ab74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b504bec100af0e5a70cc3bb657107132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0b3e3b6eaa38d0f664b232e48e6fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6de402b8a4a1f432636c02949ad1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067951ed32d4db66514bf24acc2ba1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6199ec8b3716b9e4c50c57df21ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dcd2e5378b78137e29463c29e8e5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5c39c640ef045381dfd8c4c3d4756138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64454281fe4bfe72d5acfdb91ec506139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be199340b51b21d4e75521569c14046140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855eb1926b73e09dce042217c3dddf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a6e2c90da8889360d1bd7fb704f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543cf7ab5c448f45f337dca2a1a055f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7f26cbfb9e89d116cec66243f8e3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57a4c88d2abcb5aefcbdc75e99ab17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98391f300097b7f16a5377bca44c7d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c1d3f532cca80eafd603d98322d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b8192f1ede56c243fe972a11252cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9774592c79a195117291a767e0c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc2e24a37868eea8b26cc12b9ddbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a83769aacd2fb070305467b487cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144ccda26e6a97f797c53bc78791fc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b894d3d505e6edc17b49e8412bd87d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bee5746cbe0f1d6924438d2d86cace154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ce51e2c2c68149dd4da687ccd465155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e6b2f9791f8e669bbec098a93ae6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796584fb38cd0d72a4dc90d19ff832157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0fef91becd30b31148d362d0218a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a1f8627793dd3945687b5de8e520c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232b770306c9d4aab29a75231afbc08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c74b7e0b727eabca337a94e0ac5af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51505bedfc422c9e2fa93bbcc3062162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595559d703fb35b648d70a1f0dff76b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd37c0c6149111fdbccaf4264dbba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cffdd8234d2b058330477c855f482165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1343a8e704ab2d37da6d033d95a730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3ac8f3393ef1f0e3ddf81404da13a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e058ff25094dc50ae68097aa8461168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465d8c2e16c3c0b0e2e8f98539be897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb82fd08f132a33af0a3702f942e81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743f1535914f1c874d930f53ce4a624171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf5b21026a307f99a9caff92ebf35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd8b2c7af2c4d35f9edbd045a3e35e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde2dd979c222f16ade3dfda8e7e856174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b13680a3c251c6e069c3b57d1424a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8925d76dede36e587acbde47cf6888176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff505b121a6997449d535bfa825156177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb79a06b5d88f1e0b909ca7067f6155178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2648dacbe55953c13d087e848112e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bfda00d522e4506623608731788a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a3b552c7f41b954f7bbc10bd9e69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd52edfa5b3dc66f08ead947675317182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd08b245e4a089c24d360e9aa07204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bc79d79702da248828eac2c237aa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07913a8d92276ac99c8379d666ea3be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f623f1221b573f6ce55a4284a5ffde4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d5196f3bd92e814c09b39796cdbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85d756fdeceaea960b8b6808473bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7f26da0331b5bc68b26888dad4bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5ec141e67aeacca91fbf7dcf41c1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa5a636256bfb20f728bb5a9067cea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b308754ea2091f874e2c8b0f2923192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb58a360307c730c6578383d84d58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f71674c0835d9419eeea9454db41c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d816ca1d04f55abed9d28ca3712662e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e210bb533784053c72fa1a31caafa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19493932d819e39b20353744139d0b9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b93a0a01ce7994dc655f58eb6a0d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9198e4151386b6d1bd91c4896d067199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3e201388fa639b07c69c1e02b71e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f49beca55fcc5ca9f21daccf55f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1606c7ed02ff5f5e1b4aca67aab92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942032b3754749c8e1b6e3d2c4850e2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474c9093c2395faf17761ef10a39b47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c6e7580f26c12503bd41cd501311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf939646dfa77eefdff05148e70c5cbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f224367a7e35c28af499bb256a3e5a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420c5f2a30fa6d8c8bbb86559aeeac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a25a70571e6d3f8e4c2957d57430209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bade4f32ecb79511e9cb7c943face210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb0a9a7df8568007f0ffd8021fed5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e0468c6fa2e074fcdba7a931ea8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28772ba352dd0fca6a266432118d4b11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df92160608a3a72f3b573bdb13d46cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d2ede9c62da8fbe7a6fa89cb9511b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb7ed012ea89a2500b48e40cd045b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71209fcc8bef7559369ff75e773e398e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0e41395a2ebbcba57c07b143c6eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc3279a048b8a07ac4ff6ae8d565bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14896beb19236bcd0ea7a3a9be3e501d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4184e25b0ea986366d3345925c6647f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd22f718e77ff50368ee2319d523fd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9209c9da5b48c5c83fe1695705b0fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379709f2ee96833b43c1bd0e237f9f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84d405758ce0a2094d81a3e2565620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e9474c101ee3bdc85be3a6a60c75d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2e5e03177e34d191f8c8a91ade90e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad691f4f502c744fd675b2fc4e465c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be43c5a2ab8244238350ea6413781229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5cc81a728255ab2bc10783dfc1e57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dbb07473802f5a91ea8cf27bd0fb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5312e65911db37e38348e6b6b4f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed9f8c3fb67b91fe116bbe43de3aca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1138f13c50a3931bbf95a86f7d828234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734feb69d3bdf6832a1aa01c0df2811235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7479d90c18af131dbed3d06eb63e8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b849765ed84283481fce76ebd731841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d2091c06f7461802388042b2fd0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab397bffb683b6bbc12ea45adeb209f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f180e0607afa66e68442afde1fe07ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d79a5eee54d64d86be627d942767241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb24bf0a7ac8d2a7db8ac15182ae97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654775baffcd518e309260f1ccd8565243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ca88e2b72a55dd5655a6412949be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c16568eecb01d892f30358d3826fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714880cc2056ebef809e1d6c9882b67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff9630b2ea072d914983f86c4ccfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094034a30ce2d4afc0bc1618284c956248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bbe04db836a476643bb6b15c2ec60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb91720de1ec7a789c40f594ff282b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aa8b8de9919c2e6cd62b82bc03e9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07180de2241f85ba9d31f90ffd3183a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b87220d867eb80cf227dc048e339d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9027e473315a4c766b0d56b72f85a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48573a35ce7a56edfaafe975b26402255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c1fda6b11cd307895d519029ca59d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b9af3f7cf3f7f6b54d07a81743981257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cc0e0cc46c9133c363dd91353203e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc1ca30233cac884b4e0b6c3c5404259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46187feb0ea74c478aeb133a584d6c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e6423754ac7120283f141e163b699261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab26565e350cf0ee1a8e7e1820a4ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832d19145c9a85d2825303b80b7f821263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bd6b858998f221932db6f0aa4a750264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e7991171aea0ea52810393ddbace265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9996c18d0a2522e12203d3872e0c72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33bb15da30e53f823e45bbb218f955267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd0bcf582dd224ec425600712b226268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730b79dbbd1523d4617fbeb22febadf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6421a9c5b3890faf06fb83736e00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b94eb95653d07695fb676cd98bf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0dc3f4284fe70d4060c55389c65d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aacc935d51d6ffc9c0f67aff44d85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b308a5572740c3541fcd08e1f90d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6299a02e9d6244fb2593ba89b7e9dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781425093ff0e4fcd3f13c58541d716276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934479a1108b6abb65f732ef7ed55e06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04301b5ec39bbca3099f2982494a54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b947cf4442e008b02ac4eca53690279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727be2bb424d0bf4ce9ed688f8b9766280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891baf026c41601081f3d96272d510281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da470f4ec023ac5f4406b935291a27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6f871467243826c85b6ea92759114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff6f8118087e7e7a7d41bdb413c5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8cd6653befc2375db77e81f0c88c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973816fd65ff8ffa7f84052ecca4459286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054c43c701b01c8ec2d4349c66f681287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8b8e66cd08460d59f03b5c92589ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044bed215bfd0cd3b4d9f47ca5e87c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd4f753fe5d085ffb51f75a658ff6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8171ac9c14700acb17b978e39f4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b90bfd55aa3c8fb0ce7f8262a67d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df629c16b4ea46695b990e3ad9fe7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85cb6c5fe1e858473717e918a2660a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba71bc17d03aada079b1c28a0b44d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda0ea2cabf4dec01eb8f3fd2f615d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338c859b98f8b7936f65e1ca20ca6b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006af9b37fa0b4b9bca5a53cc1e018d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b628f9349564e08d61c7432ad98a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8ef0a20774a2eb8e85043cac11833300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37b8055018e8c370fe07dd20cafa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abbab0e8700f6e97f9bbff4a79b9fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d521d5cd41028424eece823f1c19feb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e69150d7dd847d642fe29269dfda10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718513207ea086110269e40d416241a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e86e6d44d2c37cb4c170f837924f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff322db07cd6a960ae37b45b2aa036307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e6c2b93553a1553f778a981979cb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7346b1945ed783a491a631f3adc9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3962ff0ab6cdaa65921dde82e40798f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0ebe673a8ba9e05a62b6e2d7120e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7815be4a19cb242ef20f35e5909b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458d7ee39da56aee9714238015d25c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f0f322dc9c8083038bedff2c4e32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3aca86dfbae262db237dc36d32be5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8328c3b339ea41fde49babe62846a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a9c4debae020fc0a0ed75dee4c651317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd108deb10f03451eca85917c064573318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436e4791e6ef54ad42fc1b74c06b08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924c3ded3765b80a85508a07ff8b912320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e4ea78fa56d064620aef8f58c385f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82940a3d84f388358ce1994c1272cebb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434d6b7c8106538fd37f481d491292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c1422152f0fe6386c319303b1a3fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188d38019ab0ed982668ed3fa19d49b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405951e9850b65b97dd75a9dc9fb9649326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e581509c0c0a23a594b06ee4da7e1b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c532242a3c8e801647abd430a88c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e1c11ecb35e4a3d417045bfca9595329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c4755a7780429d8d8bb5c2d2ad2b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87cc35a2dc91da4dd2abd10bfa5d2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b1ebcadd45115ad624c545ffb7c80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee846d6d0bf3c8f53993f14e058173c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ffa9daed851d9fc957153fec5f4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e075808716204104534c165caa135335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95503e5e8868d6da60f36d89f117722b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba1b1d3dcff0b06a67699dc4c6d3d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f226d2438bc87901949f9356f9b0ac9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77fcafea5ae1559b57c3ec17c12e14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0cf776283986ba828de678121c014340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62778e93ff1c963950966feaf23aef6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33694f4c77e6bb21cc8f50db76cc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41aa0613de91c897f810e695d7cc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7abb97580ae108926933d3f34cc543344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c293a97fb5654d0473ca94d537c93b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f17375912f3b97ec6f5b733eda2287346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea295b3c3d48d2bd8afea4965fd960347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f9ad7e2020cd89707b40599e114d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3724fc9b2ce096a6a0d5a0750d91a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02564cab6fea4049d238d2b421803350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3820c0d42cc3544a8cfe35e02c1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f03080ef5d6b733cc24100034ebcf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4c8775444933c4ad200e01cb98e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872225a93c4db9ca6297ab935c48c5cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c51b5aa9dcc2b4e112cc0e0f4918f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac04a5d43979ad5ad80b558e4fb0ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928c031cb4abee33f45754cfa1f1955357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59309c73c4e46d16ee710795f0e4e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d0461df27390d29dc4c11a67a028359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220b4dc05b287527696e05a3b12430360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5c126c35f36358750e2c0b52cd9b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906a4e63c66edb3f33e342e50308623362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697116699feed062e4bdc6d2894712e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede8356d51246383257d974e53f0dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739a25593ac6d052bc58d266c79f48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d48bf2b9d90fb2aa6ee4ca863399b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722415cba3fb7d4c340d9dc6f14943cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c68fae8396da4564c79894a47fd730368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf456f5d69d4ceded92d13d65c9acd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93193c3dc617fa1fed206028fb410c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd60341a041daf8f4b1f21ff75c6ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc58925428626160b02c8afdbfdf26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f91c8069e2fc9f82a19691d3029584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ebe31c621890231901cd55a91011374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499b295f36dc82fe293392f6535fcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cff38dcacfb224d716c2e63f6d13e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11661b7921f6da35b0dbb821e6ba6684377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65721300606550944557986bebfcc68c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac724e3166890106cf515082171b42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b106ae44ea3c14f82d358f6482e35a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e42bcb2c564839d649c2f5dae8fd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902fb27c0873272b7092a2726f32c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee00cf41f76bb8af42270be6e827e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9825e61c7a6bd9effc197ba982b5b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c0b7249c5f27cf00dcc3dec526f33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88839e2d65f5a148d6bbc06cd427de3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea5ecdb9accdf4bba1465abec4625387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6823ce16b98b46b8a8df94368481c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab15ff2a5655fe029187af8fe7d8cca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c08cfe6ff673bb3fefaead41ea4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca05ad0f8274fab440bde7871292f53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a694b08ee137e9336bef7ead852b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d5477122850cc619f3e9ed6142fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee96bc91ae687a1158966d356bad8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab30652104ff84b7e8c19214d2aa59c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b92300cde2204340697cc7cf8892396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d10d047ce1ccd5efaf484fb4e3b75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ec60e9084527064028c1eabebf28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae86e48cc39543d58f57a3096a50e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1e41ebacec0e4a69a0ee49b207c38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c4eebec5719b7005cd321b6b1cef2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b4a1325e438c0ce19b0c66cdbc51c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf33460301983ebb488edb98bbbfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf9c4624001be268565074b4e10597404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da3a33f1e74afea2812af51b3991f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089bea0bdf37f0bd710e6f208309ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e2c60d9a5a769aa443597413dec2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8757157352e5bf65d18592ae80f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90502917268a383400962f62cd7971409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99152915a44296163731a1dd7a04d13b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1ae70906067562e9bbedcade23614411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f39c54f148a040631856edc26ba2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000b7e5da60ec37916bbdf2f124537413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e6ed97be023e10ab81a50d304d43a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aaee5531dfdf6bceb1e1c3a1872cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e937e53240c24af39f96237640dec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10216ce5ca94dc7162cfdee03f348b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc1e142136696d607f27f83abae0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1960aaefea4a518ab8617c1c7fb5d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77f40e53e479e10187511c22b10d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691448fe4a7728f42cd42af3273b6488421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbb3a03b06625a5ecf195747daab5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f613931ca2fc824ed2f848f2fd870423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c53356453ae4863695d71e9fbf9417424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23a0cedf1760c2a51c8c0caffb623425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d2c9a73ee7af25e293477e9c291ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f90af1ed2ff6e2cbe54b3fd94a22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f1104931aa5e21af01b5753177961428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5fc2c3fbeef612f63257fbe2bbc36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77c1b96b5bc68c7e2617415f8651d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8c5d5e86b7f7b218ded44228280a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5c45cdd016d37d913f3b9d3b8fa16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f33b88eb89dee6e7669458558bd8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743557b66032d43a37d97ff4b2de9203434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7be6d772b0fbadbb9e24586ac75b14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783a4929884c90b548c7ad258a896c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62ee341100a9e8a198e573cb8d98e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e4a46988b33a3a6a28c9d1bda5d63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c41640e4df945db07eefaf4f20cff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002e8f1cf62c730aebdab34676bb4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203d2c977125bd9fad2987085536aa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785879c0b50dd35b1c6adb76fdafdc16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23733670dce5e8eccd86aeb3408f569b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968466a1b4c1a98673b65d32a2b355d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc4c5988188bfba0103a881b34380445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150e4be25b09541926d80e86b7bec42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ede377774046745fa8a0542a71c55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6365b796d5cb6152564600b33e138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc0bb9c035546751bdd2242ee6120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb5525bba65d5f63a9a635fb3c98a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c4b498db7ca2e220909c30047e66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c13dccaa0d89bf8d26ddf69bd516452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a01d02f56343a09005fe30e383fbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6331b4682825a119dff1cfbba65bb2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec995726187430a40cad04056c102c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeefedc6579e3305c957a16193bbd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41049a9d3a31e20068efc63be51121457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf75a9cedb43a4b9db0650d67919c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550fef88d4f61f3a90e25d156b76248459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4bc48d23dcc2c6dbcb90dcdd754a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca05ca3106155508e491a6b7611e973461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a71fee7cee53430e452b1a2668975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc51a5a0e8e0feb996d871bab1816463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ceb9728c56d0f6082e517f847e5b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951cf10d9372c6206be7439b68bc4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a8d927c2305ee20b98606d02f278466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35389a4881d6188a2a0217bb671d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd87b88b74ee5766eabcf6bc9e5b39d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704e39dbd49e7b725a6d0b417813e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e41d9e2f0b496862b5ac199b0e8952470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8601f6782898ec13bcd57a2be5b64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13671a2249ce01c7caa893a6ceac6f05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46269ba348221435ac094a77d2228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e712c012b8fe8eda804824e33146c1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccb98a993dfdbd6a1f0018b8859ee4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d53f3b30d935d835cb34de6c195b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4abe07203ca2ca8748e8c132d3ef1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a194375307524c06d4971c0eea6f22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2c46aabfd40eca8e418e29ab4b6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528dbe03f1f73866631bdb2f8c4120480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8c703296fdcad16d9f858579c908481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91f716cee288c08b70a4fd16410048482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa1903dd87b78d8b8106f6b5a0bc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd4a2d89e714e55b072d8e1f554d3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133c4a69ad56063b60ee3f2b74c5f3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e02369f024f0105c3bbec4fe19afa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac627be50ed10cdb42dca900e3ec0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd3bff326ec517dac6b76a820e3adc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d674d92db67847696351ab4c4bacc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d202df4de9dda9d75832af4a7e860b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28714968c8f1bb3bd5884e434c499e78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1306489763c41446c86d327948da80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21229fbea978a4890c8bfcffdd78829c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c333385933ba65544be69fabb983494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad34ce6151be7bb88405ebb3bc81b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b24228bee5e8c4fc04ada109cdaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8814fd08b5bd37da1f4939149c7086497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df6357f20f3eea7e17cbfcc295caf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de51564c3e98eac0cae933f59e8fe5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084dc5698cbed0bb3394c921352b52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6db2b2d40976f7a24cf519fc55ac9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb323f7f3d3908b9abbe27ab84d0e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529303a4197df01f454202bd468a39c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f7574eba247c8d15192ab016d976d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0bf6d39517ba8e5c3350b4467851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f93fa1b20c890be2a9f379eb36c8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437ef9c12ef2c2be637b3665b6f9855507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e2512e12c5fcac697959087c7e89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8904c91ecf9e2e972db72ae4b6a13b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf5e9bdbec8381a0c95fbfac4282e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd1c894ce5f694f622f4ae7bf8dd43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e113479211e13c67a4f041e8651675512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da875f0d1bd6a76d05511a91de3950513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5696c3984d0cf26c9f59e20632bcca5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0041db982b0ef5b918319d038425515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c55e4adc6ca1e29d504e9b597be8dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b8ffa7660b768fb0e07be8169654517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e2efa434eb08590c74a6118d05961518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c7f40dc73e60d301d6b8c48ed653d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b51fcca448cca42c52517881e42d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b60e1d9cc161e6eacdad2c32c0e24c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920be7387be13d952ccbe1e1d18a1dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dbd9e3fc7cbb97837e3fc1d02010b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05994a00be85f9543c9fe1dda3ff5b56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09e1edec71d631f1c0145e9d5ea902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d39747380364407d9e4bda8f59b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec6f90d8a2b7d740908f9808a026b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca323acdb96ceb9c384f17e6924c6f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96542dfb3d5123ec58f69e47deedb37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29276af8e5c76d149d94e056348bc8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f20ca1ac6fab18870351e6ec2fc36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9af67d4c81824bebfe0631e18addf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e5724b50a147520956882999736c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5a85881db03fe0b277a3247746a23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded95ddb72d8f307e7fe88e1ed8056a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd33a2ec6b8febb9acc119327deb88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473776cdfb6142bae2cf76de0fb61603537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb6c7bc6c48078204db8a67175240c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb08834cb4a38007b99ffd70577e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75c08a2439f4fc211d3564d7bc191540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c70edb3ac76ce69de6180a67100a36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5e6f171e67f6ed494abe5c225e390542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802f98da969eb62ca0375f382ab7059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97656055865dc2ff751a2f3d5ac28561544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ce2ab1c0dae3b8c506b08bdd08fdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1947e2481f94fa4b2cf1367eabf9c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e0ddc3a55251d7c1fd7d1081c1c82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e5d14fc215b6e72fb3249eb01626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299cd761e89fec0ab0265a6804894f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282883049550e9199b490032fd999df7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae9684bc610e8202f6fe0d944a46a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c760a1bc1f95acf3ccfc536a30f03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408cc3a9939e08a562916258c77daa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1286bd6c5e847ca2886fb0b858f623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5fa502d0c586ff4a2c1a710f09053555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a75554a01611d83b2cf7a16751031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7134d2701eac719b5176def5c3ecb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efaf07fe2f7ed74fe6a46beaa021b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121beb508eea4d937ad5a55dacce3e3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376993c1ae6cb4599c14f28ca8e269560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac51ed96422915eb70c51c8a67a5fa6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c69e69db484114987515e1f6da0e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191442a0554c27b80675a413dbb5c25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d354aa5135e71da0929fc7fb5829d2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cb07e280f6c780895e2b39832d7f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a0658c051c8d280a7bf3a8aa1aa73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc5dd92df6c9484c00cae75cfc3ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d70572256d933a3001397f355aaf8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a5e3fb5fcc34c987405d2d5585698569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6a7eff61edb94ede43d28e30d0657570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ca221ddfaa0d9f3a93691b49cba25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69bef78840f366216b0591d520add7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>