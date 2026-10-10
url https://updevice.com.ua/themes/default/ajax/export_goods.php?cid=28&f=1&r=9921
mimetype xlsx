--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8175452eb60a7a76cbdb7a7a022a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e847eb91ffabdf37fb13dfd49344332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353692c1ff3e33801f15ec87c02715b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aacb855fced6be4d0fc7860a881914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e356a937d6f01b59255dde553e314125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11831cc1200d8dd1bdfcace7253c95ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1a5790c8266664a8063049f9babe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd952e38bc712a919b014de456368b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278088e9da42aa2bb939e79f8d5a42f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed376847fdacb53c774a2e3ebae865910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eefe04125e001538ea3251567998a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f96f7071cece0a61b0ca04680ac5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e83dc93b9022bdaf7166532b623713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50022dd02b1004e7dcf376898e758a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b99a1af669c9b077e8f62836253c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576841965e5e0330c510caad830b2a8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952b40b9250fcf1cae31bb49967b7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd839143cd2c2527f2b9b2be390469018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721bfea30cefad092bd5b130d50fac419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42bf08b5d777c0831bbe669bd1841020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3290f1a637c17628951a9a89d91a9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3141467ef1b468e76d3e65f1a87a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1a5d42ea27dfb89f7f1dd218a32f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d414e21ef8aa373e92f17d4c267924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd5c8ab76edd753b237ec1e38096825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db64dec07af69dec1d3aeec40bdf8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dd920ee45ff77aee02754b8d5afcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d9543b4d0787e1609ab172c770f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844b8774b7dc8931c407184e15a5ddc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13409aedbc80b4c6a59e83a8d725dd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8714440ccd80cfef2b249fd70e7af831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb375cc3784fc9c5ce7d2c36020b6a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db417ba3f558542fdf1b06db5f97533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d6dc7cdec1ae1c85dbc527e145a4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217b7dcd3be8d36c52fe700d2dbbad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee1a5a5302feb65ffaed658fb92ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e300bc8a81f8d59e4d5f19569fb5f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ad4407e65ddf268308b96e854eaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aaaa2835ddcfe699b89be148b44e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06b8a8118c178c643df188dbd138840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e63c940e9d947c84d0d8dd9f26d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33548d3f82b916d942180636f83ccfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962154b08c33ae322604ca2128555b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3253b0dc7f586b2df76c90d9747644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716d42969d19c01079e72875fed81345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1289b9822a20c2af6dc5ffd904d5a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336292dd7b1d5b20d055bfbe63628ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec696307e4b5aeae78d159ced428f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a38c8c8c9c31e9af3e9d81a3713bb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf321f2de239005b7fa32863f6f28a6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f27116c98b591a873b47ae89ebaa1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37acd8a9050d0aa8efa7cbcd967b8aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422455b300354bf718325d27b6702253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258819f991d391a3a5fc977fbfc989d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fabc74c538a748069bfd60f92e85d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d42d88ce6111bdb3ce3778d99ee456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f92a8b0c66dc4d42071cc526a4f5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe421e778a12530e7900f4bd36946a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8614cdaf834db9870e9280b62871c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06d32442b64bd1fc97d4fb4538a21760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb0d8959e2758f7ddbf1c14daf8cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e1e37ab21c4e655f8788987f38b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628d7a8b5b16dc3c1b1aa6c8c8b561f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6e9d274bad311be4aeb72c6a032264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e54d2fb7bfb32d629d7f5a88614e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe85a4dc11597dc6f149037c8c960966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625dbaf6cf38864fd8a60dc82498e6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b9d90de090db1b10dcc7402c0b9b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5babd1e5816819246db2afe8c98b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b340d8477b3b68325e5b1289d97bbf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd248fa856fe1c016cb10ba7b4b1f65b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c70a91b806d70f8f845224060cdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99548f2b0e94b3dfbad9adb86da5a16b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b37d7b216f8f4db823b115f93ce8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68990380d3a6df6aded706d49f6f8d5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90dd8ce208a5b84b1b76b6927327776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc58734d69ea7234451012b24204e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b40f46a588d1779288c990869da3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff59f94f038bcab6e3358ee56752bf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16aec76210ed26e4f51a897cfcf6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bcba97fc3d5878a07519b40fb59a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af83d7b1f5af1e5f30b83a6b61ae7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693742168e4910df7d4bb968e4fa47f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f213d02719a4338b101b2cb9f3070084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e391b221e591defb0b8634dd5d65085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9ff489e5e6b297d581b35f78d7d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b743ed61b819c7f863536f123da787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71500d1747aa9e901a15fe4917aecb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea6498644d28eaa51b1317d78f2a6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41169f0a55da906ffefd0b97fe0e8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2f09b001dad84ba5defed8493f4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884885fd43cd5bce670a9e50a252fa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1a79efdcdc29e2f21322e6fa5bde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59815b38fc705daca65eeb3825b7a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2919d610fdae08c16a4e73f2827095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c1806932cf9d3547a1407d5fac8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c870869f1ba038cb3a10362d889f93697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398756763e544673212f5782472f6fbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffad312b88c2172e93346e07ce5efe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a3f457c5bbe7c18893fc612c6024100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d7b8b97a867a146925122d5b06bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901fa487ac99c38b44b50b4b5f54547102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42cbf49b6820509ab3bb73a14b22bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd7d265139dd6ad0ec04921e89c7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a309477f7657953c5c192ab8e76e3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feadb6582d1f59a2debbf28ca11eac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c311a26ee3c21c19a72d5299006df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011509f483badf3ced19096ef9d3ccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04caf9bb9224e6147fa7c0701439a89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1b43a5418ebec61cdf73b776c1bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7e33131544e617c7f8e4fb7697bfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17710647094ec5604841067c74d161112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20b4233486e382dfbb368ca2fc919b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3cbb75550315141aad3996108b098114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4effcb48ac6bfe370733fd8fdf66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e3f9e8f736195e4259b7dd7e088b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f5c93ac34ac60cfc9b1f9100b9bcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84efda43c03d7257cdf6e95ec57ce83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717b60cc6f0808a8179d1ceceb6a65f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4fb77e2b5d9fd0f64beeb19266e30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373514f034d1a8d1c349cca13807b62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f319ce4d33e235271b1bb32842e36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226843f20285bc7da3cc0051808f88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe803534b74fdc45f36ce177f48b9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b8562f71cc51d74895189faa8665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e34fefa39356838f65099771f5f318126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9665494dec5cd7306935ee54a2184127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f8b00e39778e3b28fa397d02f64a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eafb49b50e0e1fd91da2aa0e6a6b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b8dd8e721a1227ed32dc70374f9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caa22eb5b9462dae75934551ff4791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcce74c284c0ff908819fa426cf68f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f7474edc696aab3ad7d6c00383a2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6522873db14886247d8926ad9190b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca9bbea40d322db832d637b2e8c548135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8432811fa8f84521472bb37847d1e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67931ea4aa52f8e8e89ec240b94688137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902965fa3d29b3026d8a6fa501bb25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2d80f97fcd17e032a21e1ecbaf0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615ec0d0e4f5b6279a31c0eb8703e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ebe07b3e12b1fc69f711504c122ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5480c222dad475bb3e7344bb68ccb3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222bf5f0e19537b90afca12f6519b9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20838d7c5a7f0eaf68350fe85aac5bb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdcf38f56376fcbf520564294243cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c92750c8941124baa6d4b7cb733f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3c348d3df758599451c6b1b52e6b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7befeb5759d628a934921b3881a5467148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716607bb400cd15981371f15594ba708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742bbb577c3b5ea6cbb7bfc0bb70366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eef3a52d734f2c343feffe454c037151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009956d2b9fd1c5011c2e8b13da74644152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1560a995c264e028eaffba6fc8ab19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6bc337ea7eb0db45bb0468da6e113154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fb5a8f74ed3cac69840c40af8d841155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457dfb0014bc800fb3ca6bd42b83347156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce556ed79591e7a72e5a43c82d1a97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c50270001e88439f55006fbe0abf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e1009169ee8fedd6c13ff5691cdac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381368dda1cb51e25a43bdee5070c710160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212dcfaef5a64202dcff96b5306edf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a1c768346b52b0744d8a2a5303f9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fabaffba53c91d2d482ecaf1f0897163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99169fdb636046c8ee5b32b6cc0268d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13706c42292f6016860ddc3a106d13a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1241d581ab7441145989097cd9f443166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebcddaf79a2a0d2cbcaa5a1cc5557a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03d4ee92529877c918af2bcd363a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d672fc16cfc3d2119c214f1e6c44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d934d3f576b26c8fdf0c5af3d8180e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe659ce3211c3ad051c16a3d37c82b0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c75d5d96e350e1e1c1c4a80a82f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfd905068ad20ae02a608502c003a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b4e68d9a183be85169223f38eb59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea93478c26a14f32bf400087fd450fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7af3e7ac40744ccc960d88ba565930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62230f514c9a3eb62836a152fe0f2c52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb72814a9ee14a461873d8ca5807d27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579f21d27598f6fbdc3e993969f23aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a6650187c9a1a34e47b276f32804180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f915675281147b0cd6c9b20105426b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129166b37fd0d1999834e43e0bf001182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e98554e6569243c4bca0e7bd4d6f63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717d084b685ab174a8392b01331f0f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2944854a6ba3ba079426cf464ecd2c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d2958861655963324f5ef3f9917a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ad2836fb3d091c63e0022c847fbed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d660a51ffca67e1bf0824f6ed39bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d030df312c385bd6316d127c907ccf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec19ffa811baf9eeddad3b9d299de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b703f2d3086e22ef9c9a995a2b92b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877cb38e2c35859898f21c43b0b9578192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07477b4ddd468bbec014e908d4cc3470193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2faa9bb25a36e85ab2a1e59508ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e298e0f5d572420466b6e488c9343195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d89832ae645d0b01852247279df8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711b190a8cb2123cc907d3088c71a15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a3e09882b5cccc2123e4ed17c5b3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d885721347607db6783d16090c635c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebfe9c038e70a8425a9674f3716f4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5992a4aaf33fe8a62668391d30a78a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ccc41040e364e93ccd0ce3ca6b2f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b00fbf125378f42fbb6303b0d59a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2639c927474eddeadc214d6bb5724a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e1760b2c0d495b7b8ff827da52133205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b535b2b2efca0c496b1d838db4c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f98fe83b0d50cf21c348b31f757d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc64b84bf556f0eb425666bd4167df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ec3a96758d36765806a8cd649c69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc3fc2248d486bf9327d019f11370210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa725f62218755afed5e842220871211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e35650a58d72bbf555b46f2a70574c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db70b63bfee6b936866787f59ae074213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e28ac6362297b3b26fe9765b2bc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92fd49056bace3207fb4e20c3b961e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df6e437a1cd776f32bdfc3b01f8b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc95c4d8ad1e858ce7d5b99b64da63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddda3829405bddfba7cbd545190aa16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771c95a2105ac9a4c1b09bd6a6e757219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496cd73426ac4d866fd0b00584a208220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b5f2ae1fdbbc3600fdf20022c260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb9c4c19e5c186baba556a4285cb5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8571674a36a65a413e1024fd8a0142223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc0245bacabc126feb0e0fa87dc43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e149267567b4dc5654ce33053cc4f02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df86e49b566b4767befe3c4e4068e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c5d3d26ec39803f7b3d0c9529c8d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b56470c5a98e955ad25769eba50cf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb6824b9f12cb0c43198e4661ec11f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6393ed06a4bdc7436e84331e68ca4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b32f9836cf54850262014bd460cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8746123f6bcd8b9bddb103579119232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9730e691ab6f54a8121b44738253d5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31545a1a15a041da57670bc33f8340234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238e4c06f3de8c8b898f0aff0630524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440ac381b0b229dc037462cf3bbb822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48fe38426341bc9fb57702d8fb5849237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eefa34ef354297adf445ab0c949f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ddda7e986a240244d103f6a97d17c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05732d5b362912bea50eed8c402dc575240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26195cdf8d0c9b5a49331656b4d0f003241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b96837de886cdfcecb3bdc119f44fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024734db353abf299a23e8fc6271d47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f43aeb3654b7282ca70bd7879b74a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4120bdd4bda2504c5036519ec583e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622447a96e55376d9efccb50c4bc54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e108de91e9e13c7e20baab5d962551247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531cd9fcb3beaddc2327f98bea3791248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123e6ed92522154e79ef2df723813fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35bcc59c94085f7eb4a2246fef156250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a729e32b75838e0cda01d2b18214ef7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8da2d35b1805f4b507b1d530576e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b6f1e72745066174d79f39a8e3bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1630efbf38567526c71a2272cea9e52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79352edf5d86e57ac558f0eb18336d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedae09f534fbfd50f3ff007572a891d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f00b5d3fc91758f7d138331df3fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b7a7e2cc2d5dc63b20769f089785258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66483cedcb2e2f88fba120941707b8b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e708a8f40210f330382a95aacc0d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabca834c8d98313b6e8d16a62421d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2ab4514cf94b2f0f15ae44da8967d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7909c6a6051e021ed41927ea564bfa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83134530d49d43bbd0f8c58238be75a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3233d09d721d77359aeda1d7667a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f1c251fbc26c7a9e5dde64834db2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817a1496f4f7625e2a5f94a32b1976c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac5c5b8143897430ae1001ad8721a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34f9fc46d40d347cd1898feb7bfc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9233c1c281840c9943ee417173e58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a45c617a7cf05e9375b66fa1e8889271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6593c4bc839ffe41dcf8b55d9a0d1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ec087b36bc280faa7c5e66ba29280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a968af0213dde08cdb85a6f9e6fef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdd17f9bf070c513e410664173679f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df364f035bd2dbee528ca60999f8d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fc3587618395a0949d73899c81d59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ef079c954f1a4af67b8e88ae892a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e49cb07bb9081bbda12a84dd5bca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77a417ab49ee9378fe0a015d85e1ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d447727c1fce84ae85e456b2d56e07c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1eeb7483273f1f2a2344aaba66f1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d11aa7ae2045f3ce7f82df6b278c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503870dc4606aa3c6a26bbae42a2a9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150290e73b9dac2b2ef72a183342469285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f80e212a73c72138f7070dafd0f6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fe7f51af0e8d7ec2b6d414a2d8007287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81135d78fc444a2c3bb4a78eb73d7ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6df776b66d9c787029fc61acb74f9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687645ddb6d56c4d8f096ee7ed7d00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3c3f0fd764e76a0fd22e3b437e60b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78b4816fd01ce15018669a94ddfb6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be55b409c6ee68b3622eb301c31c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77980a79d3b56ca97870485a38a6a81e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f298f730e2b311222b5877ce41dd56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2303758f398d140dc4b6ef923f29a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d431d29f5f7242021523bf4f4c2a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d52ad7f1dfa3db1c8cbfe4f2527f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069830d9d2476ede0defdbee6fdc0608299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7a3c4589d7c517258872f5192209c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f67f3a824e798f603c4c7eea41a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b44041aac7b0955059827dffaddf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81699e116a7b868e31a678b4cd30052f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f474bc9d12d54ef1a7bb1e6bcc9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa0bca2146df56eeca37f5b16fa99f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d951910cc56496183b1ae3e1563296306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df61075b8a115c282c9171cc3f9c0a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e31a463cb84596c8ca9ea70639cf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941324d5530616e373b35fe07790ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc93b1462192df06516eadd20a5ff12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11cd95bd9a1c22dcbb31a75f88154311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135e42c5cbb7c4255e2651fcc11413312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abd5e0e170d749f0c49dcc23a87bc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231e39fa4ad1feeca15626e45275f7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eecb20dc2061ec999ff43a32feda6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966512d3a8910b034690b406d084496316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184a80429c399b95c10e1302c6f989317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bca0f64325a6c2679ba594eea1803318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073932b48d875a157a3f8ddf88ebb597319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a043ebabdf88ea47cdf30986256153320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91b00db8aa195815b10ba729d7ae9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56afb8510bfe725bb627f432ae2a07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccd7a3712c983e84445903b9d6706c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f43be113f85e04c3f99a2e182986324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93ef533bdc52e5ae7ad3ad2b0c4403325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad36333f9bdebefc56fdbdc9c48c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7072791f5bb4747245fa65d5ce47fb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a1c979d0f2076b40aab4043a3545328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86944e6a72fc213738f0d104fdf3dba2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5b2e625288fc421c53b99eee70455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488621d49a611fabd37dc64e8e306f8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5d358622f166be5c31891c03c7c90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af884e23161f79d83b2dedf6977a0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5383e3a02a0c690896284f0cda9f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de75d82b762d50285c435a66964fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fa839806c70661778b0d3a34379d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d77883aba64bfb56bde690435f90a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e07ee0ed26e1283dc0bf78e42541338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd13bad8147f5faa74b0e0895780d86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73f137ec3c4a59693f1444ae21769340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d5cc28415371bb8b77be1292bc5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de56a3589ef4e0be244b6c5d298aa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f62aa169c2b95d69129a99fff6487343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00432ea3bd0886c98eb8380182c2bf9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20807148ba121da28cd5aab4a1234b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93afff98e0ca2a851ea0295030bac98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e45b8e0fe24435f7c9650698083a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4780a213e92599ff97fd9c765481eaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6771adda9d0f2b579bdb6bef2cf0a46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b66bf31a788a683a67ed4f1f049d9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67cdb047a3572f89433b880985e0f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea1ac19075681dfed85e973e7d9338352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dde04224b044f8e28b3b16d8629af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4472f1feb01e72a47932a5989da71c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c2337953b4c8a53ba741e6a6c4f55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a83f249b29940cad4b0a002c9c7f79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bb2a1fc476a37e463b8fb1d9774ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4574d6e95f654a435531668199a69d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e1ac2db74a549d3b2ccfacfd5d36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3e0e7bdd4926fd8c6273affbd0088360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30eecb6e41b1d295bd70b85ccdc9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c497c9cdc5575217dbb2ee7dfd67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6ee74255a7c5d89195175e48b833b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dd1dd0d958c0096a97607ef298c01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02990f84cdc393b504540102ba10aa00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bae19d5d9638aea86c4c7bf010ec6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742960fbc7a1685461cfed3a87d28aa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24b7a9c3ed02a142acea6cbfde1b79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6679aa708967a26ab84181ae2a5b33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462316abab0665bcb8dab4f8e9f52a9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033047451b688c8b4c67281eba79f6ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2412c47b8b61cf74ef9e8570e7435372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaec0dd17d02fc55a4e22c75af65bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef237a1f4647344f724d72a1749fb93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a61d6dddc74433e3b381dc44d2723375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545213e5dd5b20b662a93ca6587345e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef80a360d39fe0d9cf35d0bc846d15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6856407b71ae40112d71cc88ca00a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523909e24c8b0ec349acff7e6bbe6b92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10fa5c194009d9da882ce92d600950380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573bf90e393791bb8197fcf4d711d13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ec710baee6605452cb08175efa61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee7e9fa516c0705de1dfbc09062633383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef58ea47fa64c79d155dd15c401f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a71594714b450e9592d50f3dacf32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49050eb4643a23523f08a4eed568790386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7330f27c2d291cc8eedee4cf075dc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb1a9da9115e1f58e54e396071f02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa1f42ad9a9f0a79f40ad43ad13ecf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7f4a5302af729563bf9d7736282ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b909260b39f2e1b6016736ae3d315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd31ff4d865c709957be16114d3b282392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc6277ba9b0890caee592ca5af2b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c94899ec9d1b6467c0bd96f51e664394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aca9f8c8e12e6c3b49d1e05a081c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cd24638173343ede60ac9c28b9f82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4a7bf3ab9ac2f60ca8115ff5021d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221889830c2dae809d3d8c6a350e1c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801fcb5e3f7282be28f2150ba3718d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e45af614325d1d14f58de2716ebba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9147a33dd5642ee7774b354af0e17d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4449aa02291d316b0eb8ea1b945867402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2cd6e1db0df93845933f6a15909f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae65486c9a64a98d7136d160735260404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025adbd0775495fee3f029151ab23f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a51fe3038bc0c83a5b9b41cbe5996406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c51fc2e52bfaa5049682b341eac87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5c2e784dbdccefcc64aadf193915d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f0169325db2b8937cc7afe2073421409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb62b6d98542affae1ba527c5a23335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b79fc5a686079f9f2776369002d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6595e77d5fcb37555e59e5d62590b56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faae1985235aba88f5f663e1ba923d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622290fb6a21bc7ffe14713abcb4ef9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb878f88696c0710823a88d8f7d0c3d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa79650fc100aa58a2544a66e93294416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cc5517c43a06f31b5413cc4fee4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be425a501ce951058b50c455ff89af05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0a8e9d6f17b6f0eb353af9abe075419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c2a71ec4facc81fa3afbf393c62ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cef123587d0d2440bb18f10d07b2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c2464a585da4b471e3dde702d07bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acac534d9ca30ba8fe8582096727de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95818c0dda45755eadd257dc02612fb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488282441f6ecff5cf5fc538a8be06a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0a315665663d1ea6ca17cf64782ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b03cd4d9f93dfc865de8dffd3b2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14ef1bbcbfdf839b214993b7effed5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d6cc0a20a812770f9f8cad4d5428429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01479cd060e7a514441d17dd4634b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17126d23326b1dbc7598b82971f1c31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ba7a3a8573d5592d48c0d5ed993d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c9dd43db37b41c4527d3ddc405c2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24162994ca08660340a1ae5f5a198434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d004881842e09e0370b21d6c07751db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57e1f9bb8d5de29627c64f1def8c29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faee9183b73dfaf085e9ce2a12a50b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fb2cdb5c61649421fe9d468651d99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175165785158b15545b4de048316a5a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7bdcf307a6a4562aa86fcd895d6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e7342367555de9aee1836dde57f54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a4794da7ca8a603d8e2a3cf99f8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844afa59b0d62723bd3e41665f4e90b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f58e919e6f27c2197cab6a3a8bf900444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21859eed032764d3a36948dacaf14f59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6589a4c40471033bf4f382d74575674446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fc98ad2d9cf897ce4f35a14f58372447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5dc7e76a65c198cc1936770ed69e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d666a175815d9d9a1cb65977ba70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86667ce4961c105fb19bb52dcac5852450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025b840ac9695f9edc562028094c18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded71d6e61b9abd6b8690441d6e82ece452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285fc355815885db6532df68c471e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b897fc8a377b2c438768c31900e66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e1aa60f03531e409137c3827aab81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62b72ec7587cb93c217e8a48d9f6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e7dd73131072cf6112ffe8ad9eb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948fdaca09a0b9de948a80160a4d752458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf577b41a3255163c18d25ed5d0ce48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355b731b740c897cb1d791e1ea6204a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c28eed6ac82269801df9f9f95567e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650e5d59b4e1ca6c10f9247c197064462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab6bf64a01133286af9bd2caa3c508463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d19aad07d69a53fde3cee60ec7061a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a2e50cc1460df5988677c0e8e9602465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376f546479e5f03b15c5ac6b779e320466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b07b999e4f38082e6820b194930e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af40b74e7416d49e840260e3508834468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa861ee31d15afbdaf23c86a30e857469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b654fe332c73da467ea8d73f0a4ae1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58c9629a300d53965372cc4c91442471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea02cf8bfc1c95f92b2e82f2db016472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371a35afe95e564e78bd8e426cfca11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559569b759a66eac0611997c41feab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551aab763b6e4a752e16a74bb3f718d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf2aa445f884e17745bcc4044157a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee7664641e282273d914b6529385de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76ce6c4d163a78e24cb960e5777f18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361439a2e8a77618b4194b1dc7806fe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e38b9947aec6549350fa7af418a5d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2961a9e29d7ac59717caf7c08f012481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dad98e5ed6c8939b9b043e49f429eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ce36af226a2c41c30f49651d030e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187caffd45a4261d9c3469a087c33353484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d056751bf70aa6a0d1e0976c639efc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ff4f430b7e4b8eceb391d1586b9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aff1f5577a81276b6ee0929cb53f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdeb33b88ac939c167b984b96dd7aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c079fc1156b3315e949ea9e91ac149489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843195e8b314f15ad60ceb1c67fab916490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940038c8cf64a2ac3256da9431ee1b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ce2e3f66c23c55174cba97541702b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a7fbad5f665e9107bb3e31e83a8e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906ce61256187d43d6ec2210044daa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc40117e8479530d15134f19539af0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b327231372fc1ab9927e56c73d4f03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c77c8324337e6b1d1977a45382775c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f646b449da1f92aeb03cfdbbecfd6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7dc65b7e8881c4a3a5b2dc1557af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb95583b206934ce7a5410a6a15429500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a692f2d8dd9d1a08f40d657903085501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a81eb4cad416101df10cfd7ee69ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc1e4142dec7d9093d09a22c85264503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71988487291086fb8072883da9ba7dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf37abad580378e40c81639aa8e9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360b379e0b8de8659a194228d2d51c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e44ae6ed905ab4183ba134dce648507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c214de97c2659477962c5b200d17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1b271344ccf651fb627a14c32328509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb448ef7ca9db07a4f32609b9ba17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294479019ee8f9c9ac1fa2db1972ba67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ad9404bcac792d147c9968d2bae1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e731bdad0d3677f39c61ffa3acc3ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bc2e47e3ee2b227e04d934d391b9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f28010a76303dbdedbe332b3e9e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ad0bd237f9cc989e66d66837a8242516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8f991d49e25177cd2e371b589cc71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a3b0a009ab37973b089e14e58247518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a927d69d35205b3036daf704ead1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952463e042b2843ae430978e6bc113e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4eeb257b510bfc2cdc5f371199cdd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde4b9dc6f59445e619158ad4b00e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369443ab9b747d1e86fbc1f0a54b8b2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795c2da1e0130627bc44ff7f6cec658524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fc78f8632fe009a3ef398ef276577525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd1cae83f856baa217ed47fe33a9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bc40b29bf7ad585c88fed1e344e14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ff9e2978e86da50e071b81af057d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831b42b41c576366843e0dc58e41f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c537257c0597b2bec32df79ff91b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39293e6e36d1cc183800dd940da65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827c87ad44636d7bb704f5a4a2a379532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64576a56c21eb548c1b1f8fd9113ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b3863a986b68692f59c719fcf0dec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddc2e024ce9ebe26a425b7958d3caf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614b46a93ef04ba26909ec2b22ebce6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396b02dc5d3e72da590e7dace80df36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861d4ff8827637a8d6a47a1ee5cd588538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691264660bc3b7eb5a55ebaf8ec4a223539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fc27625fb057e4fd02f9d6ae58371540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368fd35ee5be1b0bc9b991a2933df0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf83daa86aa8c0353a0d5586802abf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a6fea7c80b2e85d774314b27c4aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c256eae2f1c717ab5fd93eb8f68c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da0558ea093d2d7843abaddc3b88fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a79a2c4b891641797402bcb7d9a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f413eb92bedf84f80fdba8e7e2a1d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd435a148dcbbc2a91c68ffc70d20ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87dc8f5a417e51b7303361646c8bb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe08285f376c15052b02cd3145d92e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1e529845324f723b0dcdd501bdec3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e637d271f1fbabd0c3d64ac05d9f416552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8687e1f0a5e86efe6029626ec6ab7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60250ecc05e6f9695e3794d47d21ad47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8695e325c481120f24577cfbd64723555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab596650ed3af73c41ac39001ddca5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799cd13912602b3a753e2e7d684fac5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e37ea5bbd5be600c2f87f6f6b7156558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c770a0b3bef5c34b64aae1223b978559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8d3543754d07f3105cd8fa91d49ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab75ca438225167ea7d34938148afb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca798e5e622dcb8de67382979b808562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b1b994c573d6d5fe6096683bffaa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a17e3fdd89965cd35bcf22684b91d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d782ca93b1b735e092c76ef6ac16a16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5b88e95859e22ba6886b43bca1ca4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84270487487c9c70d0930fd7b5114a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ad8a29376f32aae48be5254a4d8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcac737b5abc8f64640e2f26ce0ba7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b45aee31257f8045327f5b4bdbb6d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87612609a96b91baa1845530014d317b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb29c23e645fa10629ee1630d285e2572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a91ca74c62d9f5bd4cd801b3473c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d384ee582b36845f2b0bed3c3c3bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c963126adb01b4e0b7154d87dfebea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681de0d91bdbb9c21d53707be8dd694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70f5d91a850b62088abca3f24f532e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44a0f78dcf29d65749a828d8e71b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181b914642c5611e9c6c86a54707987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d43c9237127122a2823296ac1bbbf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda7b8f3f8486b8b77cb0ba830294d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9542d80e61ab894b9070f84b5a33f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a0dbd6b5351743c961ea34c645d4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f188f8ecf08d3c2f79bee0b0a8caec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab13a0b8bc1f8dafc737caa663f4ff713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4faf5716847644abfaffaa2546f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4476a36728e3903022dbfce52d64c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a532484dd68efbda9bcadd03593bea216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935bd8d8e57ea8d0bdaa7402cbfcae417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764e07ee2748e453a023ff0b3ed28fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676846f1e246e83003490b1d0ec3f2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432fde676a4873e31f07601be5fdd7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6189ca829d721b487fd707f977016721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7108ae6997ec397c994f6042af6ff0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc4209188a48794ab354a67104048123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d5935185d8abbfed3aa5829eed34d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d0512673b4a3e32254f0b45e4102225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543efff2a64f80e0ef9cdd15135080026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3079592c6c19a55f183ef3e8a4e36c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062216cd67c12d1f4a9738372f1e46b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9805cb6bc3cc4de5e5f060e43ac29629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1c9d6b9f6ceed459193f464f4abb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745ac4c6fb4241c0c2ad7cf3d1446f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86976c881b7f9fe736e65591ce2ddc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a02f697c971bf9ac3b7937ac8456b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74098ba416cbb4d7f1e5d4652f6b9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d3fc8bc70922075976f23c7c0812035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e955edd624ee2e80601d0c2a5f8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f4df7369ff1666372ba65c70be9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99638dc09e3b8ab195b6808ff0337fa138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d64937af4bbde7711af4f835a23b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e10751179423ccf940288ef5388840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe8e5f7c51220aaed5d79608f53acb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eec349cfeb47ce91be00c8f601fd3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672cbf5ac7ec9b21d1f2014d77e619443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194a4da062750fc0de1c16947ddf0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6309a1a6698c0fb7ed9eb4de6fce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c566eb539ea96481355620589015cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9234e39e0995d4c5ef2604a7df4b70447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8e5ca27742d591eae18c176514af148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6491f0aa7b3b93125ee52c0e3cd8c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0734919b7db6ddd44e37fca680aad1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb36a555d34d0e7af6a5b4f35cb0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6b64931fd2ff0d0bf6b3e88c450d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f2d4f857929b0c28e1e76aa0bc25653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d989dde726ac94386570546998ac4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be78e0c82234999eb74ad1472444e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73acb794540da46818319445e21ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9092ef54b43c81f80878cc333d877257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562106484c0b979619cfdf3d4a73af158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf68f7d6df3e75b77614c878ef82659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba368e4553364e3543945815f29dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382f994190190cda2aad04c4cb781161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2ef53cf17b920a74a11b080e8f9b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892e69c5fbd62ded1f63b4eec9967563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9536211d6d258aba1b983868ef93964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa42e970bd5b6db2a194360fe5ab2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb84c9985b1d38ea9014b3eb9d59cf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110429c067de97aaffa9b25f9703aeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932430d79d353b2afa9dd2489a3207f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543d7665704470bc911c64fe2f965c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3359e154eead7f018f4cf7f4c2c7f1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74a54f7af3e2608059651b6d9b00f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732e87e6e96a9d8857d1fc98a10921172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa83bce248984122191652987c03d7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1054ebcc7972b28ee2eaaed7c292d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70c15652d9a49b29bdf5dd0be66be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd93081fb81ff4b7d2c4b9377c3a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d96299af9875d6c0c08cd1b21728277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e294f15bb8e58341fecad98e48c2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e70d5be99e4d4ba74560af938a7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e3d58ecb58c4032c4e00d34a6345780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b274b5927694c547a9704ec1cef6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21113c7732433036be1fd8d0a17429482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a43e6dc2601a00fd9d9f850b44b08c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc74aea3e04d5558e74e8b2d1e88b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb97679a96d6acfa13692f956c1e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839166b6d8c56244146687c08d52ffe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e15df84d826d3e85a7cd7f8777fa5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f1b6182d712fd49f9ebf92f425f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af278681f7376da6cd7c41cc4402e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae70a631915da7e36e31c1f7a2cf7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad93be611486cc592c69bfb1687da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150c7e7cb750eed1a6295b0a3d236192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a03233eeb28e16b328bb764a19210993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b24fd7d3db44aab02229c803d153ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3ba7e936457434e7d31fd4887ed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09894f1add9756a5a36cd76e77a4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171a11623b4fb0ee14fc33e6bca4c9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f174db0536dba2a972dd1a90f98a63898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce282d42b0b80d1ddf22c244284217699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c29e35e67f1001c9bae694daadf3e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c03deb8c19a0f0bd875f9165d47fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115bda70c5f8d1e1bdafd259494220102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1412913b7a9ea9ce7726560d8fbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c373888e23fea4fd30dd21f1074ab60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6934f5cbba4a0dfc95454f5614bb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4d4e9bf61ed9e3faea58cff719f54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ad010841a92ca94a87c89f770d703107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07211619803d22b025b01bb9277944108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24bf147c2ff866a8aa9f81256ade4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836e39ac7a013be77960d6a1b6fcd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8273a5b0dfb02c8e718375424b32c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff4d27c79524e042581c6bf4ae25a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0989e85eadade453993e7b62da97e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9748bda168709ab5e0a173228665c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf0a9e464705dedb64c696bd3b935e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277869086ba067040316013d7ef1763116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8819f6129923f10db85191d69985931117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc340b58a80df01ae84fe1298c0f565118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bcf0ca69606a03360f3a4079c627f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf733a6a8da802e4b5ea45cbebdc3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddab7052fe36742fc651d9003ead6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed88d87e6355dcbbcd3dfeecc658183122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb486cfa14b6b658f878956ff8f14495123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36b66e20cc6f688858d342ab193f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c66070bbe1aa96fd85cdd73ff128f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2aa13c97aa0e47e0cb8c854484d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63613fd977e88df37d6f1a0f341af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038bad89d9bf2293efd3029acbd39f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c8ee6dafad6bdb5a5af50e8731c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739f9fe0df9ab85697134091415b343130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248785bfdc7273dade096646a18e45a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b5d2186c2f9d375b46f11b6f32e81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb56cce526605730f44566041f040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5ae3586b86424c171d79a22fdbff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbe921a72ecadc0327a2497fb4ed1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84f605f98b05257cd1edd11f47ed63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b828801c05ead449c14b32476d5d820137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883918228f3b3dd3fe8c34d872aa3b2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db4067cb7c1c52c15146c2328054bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ae6a8055c95ba43f90d156cb9160140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d38e6fd5c0805dedffbeffd9e4f566141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9964ebb1cc275633d79214c971c80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c70b927c74834f27a106d1df039a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dae9442c25d7b378d78e008da7c51b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b363ddd7464441e57044f0e7d5e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a1267ee190795413a0ab5523dc2eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf779b7ded6153e974f9c6d6297a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35ce93de25e29fe7003dde5ff4b5d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dffccba34971deeb657f49680195ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12e4f8a27f6afdb669275fc733bd0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bcda506973dd871dbb96f021f03a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2d09dbb60347ec358933ccfb7753152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef49891913945dddefe4e0ba1bcba0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f549aa09b78f224396e1d1b20b332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b02dce0e0d54214530c564c12ba13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40207a4b076a59056664e69f3c847f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ca7b99c46217a873822c8cb093a76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c7a55ae2fdaf00665a636d33b57d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42034734f04b1bbfc5ea1a160d146ff0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26c36dbad13a5190a2fae52eb19c04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f43861ee34b6e75f457f40f4b35d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5cb9d255f2392a2a11e52f3aa4ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3682b35edda03cb76970640ce2117163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184204d62e19f053f1d233f455228a40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b57ef07478c9485f547f3c7dfd41b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ef7c81efd8a01cf3d9f897f023ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649db400eb2f281b6f0f41dc269f503167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b60444cf1904badbfd20520584cca2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5efeafd237acc00b6774b27c92a37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326a9b88877e146dea956927687bcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29685463d1729f4f9dcc9fff95abcab9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369747683040116365861ffc9ac0171172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc9079e2a9809ebad6ee6392273cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce54c32e8718b0a12c2094ed704906174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b4f3318c1984e94d271d2e3588388175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa868344a7332b968a7c172b7eaa8bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884b90f500c94fe5b37ea497f81090177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f3b8813fdf52d54d47ac5b25fe65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad73338cc5fa98068fe7edf4f4bb181179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2896ab6ce33efbb2501cb5a221e016180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb6dbc48c901b80f51af3bbad61a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2d334cce83627e924f5f57b785dc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c36df8df1300fa437a67227c1b044183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc294420a184a44cf19a4737de717184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f9529891e99927895e4a9b5ca96b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7196feccae64cca911d870d6f6439186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23bcbdc2e22af9b5ca534af84eb14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a475f7f38fc5b64dd215a2be99c34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef8a383fbedf92c22eac8de2df22aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca162c248a9bf69c16945bbc50c9633190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889220843b5a0853a10e8fa280580f83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d96d15307b638740e872e6dc090f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c786b5edc55aa154bc66d0bf29e52b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef00471efcb51ff718ef50eb4a0602194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1925aaeaebdd45cec1a5e216606f37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe2a23a423d1ddbebd71d9ec12b28c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6862eba85c8cbb2f895ed2d5dfb208197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396ba69563437028692cd2963bb6b2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba184c8722b217cf847df703c0993e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a6b0e6c5ce50187da3561992a0de9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c777811b384c153d04bec90c9c88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260928353f3f22256759afafc1564d8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982cfb64c59483349bd9f880f3ad632203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f277f65ebca0f0e8de3e7f7b6f45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e104b416178654b0a822a5e141bef2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87269750b6acf869c2236b30001431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e609de94d9db4a962fd593dc3b0ca3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc081edb843795ded7e754009a3eda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aaae303fd3b0c27d7cf71d467a5cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fd042116a6847bd1a7dbe5a74e151210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839465a3aa7a1a933ec0391c15b0e86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b241e97e8b2aa461c111064f9006064212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b543c5cd791f3be2e51682a487fb3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e891f336193680e256181b8705bdf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b68e3c2a8b191ff219926ca63b309215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dc03df5c56fed977692a09fb5b362216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a601799c2ec776d00ea80f08449861e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bbd10d902b60edb22a8f15a81caf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69fcef20f6ad75bf0fdbaaf193be9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe928b88ac02b105494cdc95be123b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4206486bee381d6560f0cb529e0305c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7d83144e08fb10cb62fd968594a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf2b8886780911c0de8e20886af16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d01f31dad5f3e7da879738a7ba721224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8062355b263a6784d94aa8b347e61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ecb2011a3d9f09da8cb6985e14657226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b341abb183e31426a7bfbf67c0ee5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826addfc17d8d6fc37334503f7700cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e24a5b809243a8257e2cf9a8b446d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e273009cea50f31e9f1b5538705ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1307f388d9e821287cea7e8241b63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35883c5f9959ba80467ec95d76e189232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1402247127766fa7377b0f04c867f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2637e8e2a63e88b9e3f1b16385a7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e721754953b5b7d36c5f175f799d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d59a0b2eadf790805d9e3de1351f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c79a95f85e0c272f8c54c56b9911237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c04fc1b016ba5eca5efb64526efb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03426d1efcb9e0ee35b62aa5f12303239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bdc76d62f4f369a211c8cf22b1d1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0162bc8e43315357c73edd891de994241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbab3624f2af26878047046c2c72a5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95604429fb134dc8d2d2e7f9589898fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f0c38ff2687d2ff982bf0dc1d575c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748525e483f03747be5c571a21ee9b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11205d09b8c1470961da3bac585b2861246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acaed211baa11ba88daa9acf3626a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf19d1ee251633718532488aa85b531248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925e1886e4ce60080fd71ffb7108b88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726796424efb69e20c272c5d4132d87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75653baecd2553303594eac6e67e4d9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7f1d693290b5b6fdaa64af8d9849252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82943f66fcb9b9822bc31514a5f8adbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c350a14cff09b4ab96650e0d6447b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b160eb9ff1b70d83e8f66f25fb6e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e05d556dd1ff617adf4d5edc7b646256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dd109a80ffaacfaf476986b0f96df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3775d7e545f11e2a9a19e8cc98e9983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc59427d9f52be49ef7f6650f629f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a759b08b3bc82322b82c7990b6f2ad0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930af54778cc4186046d313dfdb7fc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2cfd34324c5253f295e9ef493eed8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274fcc54c562a181a1bfb8ed7a52fff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c689789058695d891ddeb20c44f80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51675060115934e7642d9972b02c24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec538f3ac963712f190b8ae3c60114f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82642fd4e999a8f68652f951a333fad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19242bb894f6435dda87a7ff96589c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc950ed7136b8fa15982af8f4ddff34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588e7f0b73acb9aadc26d06a1d06580270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b19c89efd5ea833c6859e27a6a25d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c3f190387fe24f1bd23f07f54b31d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1049aad19a2bb311097d4d0f052fce8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619705549d99a93a2f0dfb8d686dfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc7f4e127dc1671e1ccb26ba7d3277275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c3287e5718618140cc262ed477b14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83747026d94a44cfdfc84c5c7a6f0a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448bc3df69fb46d91d8091dd4b030a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51e83862085141f4edf28e0cec85f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18533c0e8ba75d809fba659173935b15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec8ae86bad62651e5f14c520e5b21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb08b6bfc87f6f446807f0ea6081dd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e9d0469b32421c154c769482302da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c21e1d132b4589b2bf7e3155a5b87f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154bd700fa9dd7323dce81028cc63ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad57c70f1449bbb6bd42bc90c43339f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea3aec878e8f3b35dbbd3c4fd02f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01346bfa1314635dc610b66125fdf9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3d95f32c02da6315bd2257240ac01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5ab113bdf6ee701a4f92ce15a4a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6293cdea5e69f21647d9e1df57301d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ebfd80dc9c5071e91e36a0ba5c76a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd86850a58d0d1a47b596fc9503174293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0880ed9f4b99315a80a1dd558bc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060318238db29d7d9d94dd88fd064d63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bda95b6aedce1bfea82579db63954296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee1c26aaf86a909fea50f2368d49a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062a174e694cb350cb642ee086b3101298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc24f167aa9ed60eaa3a8ef96b3a057299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226398eef28d7736223463567ef96c42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f043dee8dcb053f546cde28eb83b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7854e6eac4bf2346912f17e9499275302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568057c6ca5650cced6f5e085b26d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca06b6b4a005a1c225a00f7418563d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a13757eab316e3c6be3539f98d31a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f449c85dce43831cc05330ca2db63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44ce230859e566436b18c6e4402ed2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4cb5c781732865ed48b074f790a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6c10491fd2946ac8dc4536f4e293309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e5e2bf073dcc46098afa073654e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4358c6504c233ffc43e7c8486b88bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a753c12ae0786cf6f64369d2c5031ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766dfbe08d847fc4b15d8247834d36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0611c7d8979ad48a8aa08af094290a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b178507e5cf7ef19fa7313697f5d2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4353b49f9e85a06dc362fce73f10e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7988443e8071f88d047cd84786274c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86b827305df7b14702a366d3e540f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041f11f5813b87702f27e9d8adf3198319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7865b32c6a670f60625406f7b972d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc5892414fdd32723e1f89856dea25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a7f5d5fc0da6ff201ced51608ff3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1b3baa53f4c944f76c10fda3f4af6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fff68a410fa0815c02163bb9ff4d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93046754eedb6b8ad37444a9ad1e00e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d827b0989aedeccb6ff90db789537f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce3dad1573e04f63765c508cddf9ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff13f367c46da9cbfea9ca79f235c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462d599677255843fb0c3cccef6554329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa0c1bf412078439c5ffdfc17fea22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef6804376956d7e9ac1f125f895cef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90d760a1f0c0a555bea813dad6da7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32306d3aaca4e8003be34422ce43e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46293d828d715fe8d5918ba7c2400334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b18d04f51f54168e7bbb6a4502202335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1fc7dccc87d91b6c277ce687c12b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b1ccab71822b649b4e6117fbc193f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068aade0cde60b99bb0ad6bf84b1898338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb142128e48c3e18b8cdb1975b90dfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38485590061dfbcd9bf248b41fe41c29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e38956e1a1fbd02df4b1932b17cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9a6e922c94beafc850d317a89dc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a92c1fed134d84a06f4f2c0abf4c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b4e2a7bd4ad798af4e2305ecda5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712d7a579a47e7c7ae117f45e47b01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96409c78ecd48a9701d4bf093f6ab334346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572b456a4f786e3f16390018c65e238347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f338b2653ced927e022c37e0a900a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1b6859dfefc3d3e438b4689736b7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366af1b4a9322635db65433f41947fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a3bacfa2591309529f7fb7170a505351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834468c924e65246ea29e7dcc0eeab6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f36f638172b272ab4f853b189024d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ccd544ec166b9ca9c15e657ac167d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c4878363827cfdde355fb68180472355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375f00d1a3c68d4bd689c642ec0a435356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7234e3fe8aa5b67dabea53ff3625357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4c9a7c1215a9231f35d3aace7aed1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de5aa670069bcdd4e3299055b89e63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c66a46edc1e2042c4226cb79228c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5259bbb84749d2e236488eaece4a79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb3ee717107b0b64657d619e1dfc7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae33a3dc93b644cfa06a9018e33d1c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304ad95ac7b14093b97beaf9e0c17b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ffa094357845f1dbfeac719f85371365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d070a34278dffc8f4fc50714f7a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c536f1071ff5e9d6480778c3f99ad08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d9766cb98af40eee858b7b83bd70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb15837f99a49e96d46a5954436dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e84f9ea67a3edab59b4f6ba17826c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497775a8c5732c4ec34905733d52bb59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae1556db2cf80999e3d9da2b017694372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae12945beec72d5d167924f0d2f63c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c17b0d8b8e377e37ce8d07719560ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434373ff4270674ba400f097a6abbf41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3bd7edae2e6a246947cb26b88e90f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea343f84ed816b720900c397cc16868377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93f523535891a1e6d6c0fa6eeef1d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04038e8d6b7c9869ec407b7fbf99de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be5e404fbce89a4e3b367d304c798380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416fd25e518ee688c1bfb2d58a93b66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223e897347b9fbdef34780f3c8e7d6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0cfce7adbf6f2d9b3a32d480b222383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e8bd1f1544e0ee0c22da6fa1accf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5957dc53c150fda74aea30b07fa7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0cb0cae4efdc630871f96319ffeb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62c832d4f89f8cde87ade4fefb536387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360dbe12ecea4f03b29229eb5256d89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703b73126a321b81e737eac4cc721b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4231c1686f4ffbffab89e53911a352390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dfd380a607fde26093b0d8e3034c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aca94db313a70010c4c3879c759549392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f410f932b8e8b73c2c501a53dba90a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab34a2cba73bdee1b2f82694b7fc4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78178d599b97e9c8ab571863ba495e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25426e9bf01348d66e60b0538ead4f49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab5eec147c270010df782bb883299397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db40a4f9c8f922957e3788ebd46e8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a10a6929ce0b25a826d5262941ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7d2db726aad157d16e81976ff2102400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406225b91b6fe347754b8f30e68f89e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d5d30215cddeb46f64a69ab795162402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246605b8a80f2cc677c975878801410403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895e4c07d952e3f9c4154d381ffc35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8da4720c8f1ce8559b16c2cee05e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d5db3097d235ea63719a5cd64a762406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1175bd50f53b6c3644bc7ce3ab4c61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17d895ce5a37f8a50af343745e0987408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7d8cfe22592953b14894e6a08f6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef64386ff655bc431ebdc90a802d42a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa02b0f771d0cbe86eb6ce9b9171975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26ecfa4ee12260f327f909f3d64bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4ce60b279ba753321279756b20396413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ea49415b29851740f5a4916f6e2ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a46161b3335dcefe9f14447f854c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7e2d4b8e07adde0d2c79a25db914b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc2a09b5d35b2061d383c7d11e99b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ef641de069a63a2df0115d9ea8d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69cbfe32d6a461bfc94429efe49f64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1932c1defda1590054f17bffa2bc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bd408b4afdcddf1db2cb65af160ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c467799bdad9adc309dbec934d1c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7f8fa4ef875a7753fc3cf5612b72e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b522f33b263435af94347b9dcc1b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01869fa821a6b154957370db8e4d7965425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d5d73b50c1e83bace0be18ed8d31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b43c7ca336b0ae2e09c068b8bb165427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd297bbf604fc6d794a1e096fbd0ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482758308384a2a02041fbb89b226115429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43f646d511960655aa6b78c90b00f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a5bab9c75386be194db42eba14d97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed5fd9fb9a5503d6f518141ab51ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079553fcc971e68e4f10b789ca8c71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa222f90af8b86a2306e0aacdb64d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7523d9e6f1c4404bfcdeee5784a03c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a61db4214b8716c0647a26d2da872436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdec248d1da895382e78b4f7a934582437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6483fbf8610ecd7d72c7d618458c1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722a8a3fd63cb4ea2469aec353b363439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d6242122e27932fd4ccaa00eecaf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a6b338bbaf66e9f3f001ea85724f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89721dce9af3f81fdd5430826b7583e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d7a485125d0b25a5b8693d8024fc1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76996ee2513b0bcea7688cbf40932c47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1430266ede514181e714338ce0da1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c8443a58b8f864a5dc132e6e3cd20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5deeb0b3eb621f6466137c60e3f411447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c23cf4f9412b1590a4addf5921509d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8215059f8c09cc36fb52b4d3cc8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f1c3bedd5142942f66057df193617450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d29e317532a494156ec6ce53efd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f569e5493d05bafc033ca63505bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105954cfc42b9232c2fc24658b03f00c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7722e171eaae7c4c281bbeb27de1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405fd6bb086d8816b79020ac0fbc011455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726367e4b2a0ac8423f6a34148f9f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e9c8af9ce1dae6652f0458e0e1907457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca707ff19bfae2c00237cc5e8a0ec07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8525d266c1f2f13892b15e0591830459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed11689ec4f1fc30cd1dcaab85842c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b15ee324fd2cd1814bc3ca4d4e0748461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1526b43d1407a70e033d38c31c7165462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ccd49f507d62eddf828d7f00f8b2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539eb09744e76633e77c14ce0c6b28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573cf63c229ec06f87f52ce5c0adaa3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b9f6b62a532be004e745867c27ccf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6de3c6b229b39b64078a3d92c2e00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043d26d9dcbe2be41a748683796407d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98123b4d2a88647a4dfff8a32ca1d61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c237cfe78aca5aa11b8375d43b0cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857903568618ce1bbed0d06ff6403f83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da625a10772fa7c9471ae8a1658b56f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681489dd232c2fb13597ff7f622d5087473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec393c8acbe1c53852d6d6d76513a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15206c87e906589f3787c8882d0e27af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068fc383a17144c19fac622f8660fe3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3b8678bde530db2860b42b826723477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa0520fa413e6fb49c827bec086b8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8d23fd036b42cebe418372462f90e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da383958e2efcc1c1acb4b2e92359480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7c09b6d55225e3afdd1cefcd5be64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8849bf38bf8a5274544f37cd94d93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388cc5d8f82439029da69bd9f653aa0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4c47d52220d8dc66290ccc9762672484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e9672473cc873d7a08e92c300ec4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a1cee75c1d9575f0a9bdc3737e52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a1ce127f495b4e574ead3598bd96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f27d990bf1c46e651481bacc6ef49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7ac3fc2a1469a14085fa7f50422a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb469bd4ec865118025a63bd9f0593a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38415ae8dfb185037f1a28d4bfc84137491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7a44b209185508345e572d2074a5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e16939b3773ce98c9d3ea69b371604493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722957ec194df4509b2621b2434082ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833f6ac6961c49871e26cfc47f071c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464aced9ad4bf82eb18e84e7d42270496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca709b3672f5e7ec448285a6af067497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade081d3199f511892f22c687b66b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caae4e685922ce69c223b7b0648697499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651ac277f1deb7acb1ba1a1ffb66543500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108f8c994257a64cfff75eee58b3c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65d2352150edc630449bbcdfe1d69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b2922f271708f5281cda0919d887503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d76c8e6039ca7de5281971add67c60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361001f46466bf27d40b096e6a6b645505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b35270a60fa90979022881bfafd9f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004896d270107a0d029ae04de86e146507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee779d3332cab9ac18f81e679658f64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e3fdc6f3c16d891df26405a563a8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3198dd7d436485fd761581ca32761b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec393300c59b1839b1200ed0aa2fd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08758808a8872265b2292d04b5ec5df3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fad6d2772ea140e6bede80b8ca693d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c8e2b4400abd33108fd6e44be8d0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c75142fc5d9d1a2d99d3f900986d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69331b5d6031fdd2919d4a940158c1a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bc4158f673317e041beb76e02958517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29698174b9f14eb0597379b0b44622518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be2c55403cfab098ef691ba1a4fe6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600fc8a389252822645c088d78f676e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86445a4f25ef7f20e5f8922526e0f6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0799a40f58737d2be1003c3ad086d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be147852f8aaa3d9a7b8d8e7fc40c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b5fe0428f7de62a174631be8ebe0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a89716e406a537c2e8fcc0da592d28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ce20c2b662e1d1ef2c89219d17ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc76998c28f63225dac06d7d313e768527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f4b82028fa82c3e8bb40f956d8d2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4618403d20f14f88423669ee76b915529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f45ea8860eee30a9b31992be7329f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa45c8734de1d4fb673d0b0c626e67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c6311bbe786a0ee06c12e58547d1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c772f23b8e270d5c5c5cbd4296bdb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5e69d91f2bbb29c9e522690c5f613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57fd8fb643a19df313d5cee570272535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882a1fcff4a614180403d4daa76ac9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb152fbc5eace7492fde96ef263f38d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686195c058fa12b9895bb5ecc39c8757538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f903e6f2562c9a6db7de44eb66a45c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f9d558fd65b7e269422978852a000540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347d7c7ccfb0cfc9bfde81f9a2ebef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf1015b30de6315f99655c93cbbfe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea6b8112109ebaa3cfaf853f53c048543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3f4fd7e0e5d66567700637221f291544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b8a2c9a55157bc0fa44b29fdabb72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf97fde951dffae7607688e43a041546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f768d84a67e57b4eabd2b41fb5c3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04ea3469fe540a5306cd4a1351d276548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19911c147bfef9048c25437d6098b03b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3808b948b61d83f0f7c651f69174692550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd9b8073596782838b7d0e9921552551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d5d1e3c66ca71510817af00f29c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b886b0e439b8125a91cfc695a9f8e88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbf9389b5a5f88fcdf37111029eac3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a346bdb82128215bce6c69c06029555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375dedb3d7658114afefad6d664ab31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f1af9af05ad3f903a1c44ad040cc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db717e7bc0a60bf69d02fc11e4af041558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b33c1ada58e58ce3de12cb34d3a02b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6de9b9d03665450ec35e69277dae5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3218d26e3a0fc576ca40d01eeebff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166a8a28469e7dba857878a79f1b73b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc362e1d49db07d7ba0c365dba7d02f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870a996b83b588e54c3f02da8674e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1fc31b9ec2b44b4c3f31e2aea2354565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05e21ed814ef2b08400e5df8df66b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8e14c584c1971cdd2756fefba206567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf502ae8b795bf1d83f6924d507742568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4260f879c755fbafa5deec7a508cc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97e8fb88f84ccbaffa92cdb428997c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714230160dc9cf5d153c82ce74aa6531571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d839b075119e141a6cc4a229df1b4b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>