--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a51792718dd81be72512fe5d587ff01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f5559db0cde43f475d29106d447f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9fa4164ae38c1200c4d0ddafadae03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bce07f6cd5595172c3bf6b0fce3214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae04d79d13fd8a2054e17fd24d4d7c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697153ad495029a3bb6da6dba1cafea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0406ce8f10afeff0749d77c584500017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348363c180b01513aac21a9adf4772f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a771363eee4fb8e749a5e6d414fca79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d36d14fa6ec56e954eea4db6e301710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501340ae26f13b63ddcd028612b1ddb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc890f9131d10468c0af3f8be22cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686828570ca7cbafff481e7f017bfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06802af3cb7db36a39ce519177b8a7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516db6cfa46e3df891d77c5eec44e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d242cba9a1b15237c825696f3a0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764680daa1746d8306a194ef4b92e5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d845fe0fa66d609c9cc27d1c74522c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda4ecf5e02bff6947ae01ce03b38f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4a74ba84366087b743b0646a1ff6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a317141fe74242aaffb4acc054af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42639bbd408ee09d59bd518735c0e2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c5a66b60304570cd9424691a0b20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3977ce030f7ea2ddf3f3da67b186a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a46194838143a7f88a5613e8c4dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d9c2d1bcabe06f363eb90110e44026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b84cd62f4e3e19c1401984ddb39327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e7686334c4c14a2b8e0c06f01e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fb3112e711e6ba1ce150ca7d7e5fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41471ecd33fb22d782a2d2bd0b25d95530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322bf6d08129ac803311dc47295117531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5754c5be37c05d1240e9ab97bc54b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe84ad1fef8b0b25f51b938b226a03533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a92c73cc55c036e97deef451a42a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7788800b369aa6c75eb49d5c0e8b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70af9923639bf06bc9eccad9df180d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1002407d7f89643517bd69d24e649937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c6b727d958f5b5a1065f83a0c22a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac6d4571d8540f5771f226ea05840539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823202a55080643b72d5703efdd5f43e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716311cbbe44fe85252aa3c3342170241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175255989c440bb8f5c7346e5947256f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76623cf0ed4694f62ec666ac96e9602e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb14c613a421c8fed1bd03e31450a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701494d3d53f462cd064b8c972f813b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9290ee06a58c1d5beb0cc1625a084fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ea7a19234f0dc8eb889fb694e0b8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f9159648d022bf0d1caf77f70cc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838ef22c6eae74adb66ba405c94839349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f107ceed588546b0148840344a50a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab04e212c5dbf0966be05d3c9384251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1761ca593767b4b58157ce74e38152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be8728d2d1596b4fcf636991db28653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e1c9b2e0a1620246e4a9dd9964a2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad92dbf0b25ba4b29083504835ce91555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67a7225c01c8f7131955f8f7ae28ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6302743af22acb3bd61b25e2bc10e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb4eefc7dff79a4c189d2fe39a7dce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198101fd3dbca452315b0aaf8633f24559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b626a901e64d13be541a3524dcfdb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215274c7bfe85f5267b7e64699d64d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51eb0d74fe003195e911c35c2dd8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5eee42c6e2f4fd50e4ff87d677f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd75b75815c8acef60d69c9de857fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f8d3f8a45988cfa8ffe96fc38a5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b45cede4609dc9e09b45ded26c30666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825a6bd81f8c0074a2c77242280d9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86868d0416effcbf88856bbf6142d49868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38937eab92172b2f09745dfb612bef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695d87e9fd547df6e9d5ba82f26e8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857484130db42238024c645d0fa214c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503467eb0189e74a7a41c8445c9462a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df4ce8d66f79e9e40ef4126308026473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf37642189a295e50123fe9895d08ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab00c03eb23598b7dcd07c4bc4ef4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d6c8816ef9597bffd56666c1029f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5aeef9677bc9e03d23ad8010fe9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd970860f2957c4f57c0dcbedf411f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85444823fca794ab9de88963a2050d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521cff2c546f83179780251bbed1e4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3796840b9c905916a7e33511d065db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eeb9171a3a116cfd14df48f2ca6d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcd7cb88e34272f7b3b29bb71ef5ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ef25d48755408523506c759cfe7cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5f7cdf7a58ebebd95a1a530801b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993bcee86f3506953bb504c32af90fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656686d9e26ab3e6e44fc6b0b4c6d4e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1d26a8a9e05d48ba51812a1ff1d9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b216dbe1e11f6d9906c2f61339106dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f23fd92ee1abd5b95351fcad2348b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb06008508a550c7f247b9b88c290d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafba3f7ed00458f404087205dab8cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3b2c3dc5f4d3c108f4c3e6ad67c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f064b2a806736f7dafefd6bf4ee63ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6cad3557a19b4d23421cb9598a97195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df39335b97b7e97d36040b4aec40996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12705f3ac0aee761c744a4581efb16f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c568ac521fd608e79b38ff3c0939a4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64af200ddc602847c96b3e60b542d2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee989858ad858ac2514ecedbba39478100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01979c75e5f1d548e8a03405fde1ae93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807dd31194617d1d949fabc68c7da09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d5b4cdbc45258054bd9acf40f4288103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580d5f924d1c652a8e476b72cd5765104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8498e17a746bcdc3fbdad9d34ee9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ecccdb61c262cdbea638825c0f82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57a2621238bcbbed2d49ec8d5dd0ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa96711bc8fdbb9de8ead921649699108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1486f4bb364a618f26e183b3753a14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78770f451fb7f29423f0848c207b3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9e9b95ae69b17a0c4f71c3976432111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482bcfc3183becce00291cdcc146235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f5528d12c48dcae956e2907d2bd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2949d02ac578e5c3acf7619c8a521a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155f83c6f53e8823d1608bc3e4df6b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841c6908aea4f3d74a3065a91ec8949116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa81cc912624cba5163c0edab7f90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c25f8c5172137e1c5ef5b15d6078f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766ae88807818a836bd52d3347a8a5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f66797f4390a0809911beb5549d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651de41fd1f8446c9ede512c213921f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf5b642068ab97e1df57d61d4d0f0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89d4fba40a4d56bcb509793b1b21e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec0b9cebd8c182bdb08f08abf769f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0afab73cc43702cce9085198336f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00947b3cf9483efbdeb6ce4db69cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588ca1529783c2c4f18ed12dc3e2a73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad095b15b36b79898f3b3c1ac13db46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e750eede5ea1599431462ff12afc846129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63c9255cfe12dfcc131db615dc1df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31395431858a1e6edfca8fd6af96f638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ecf2f61bdfb2e0e1e9b133d02490132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c200202803fb23073589657c6f25d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0755b43e6dcd925d385c5f6a7ac8574134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fe51820c2d6504d994ebf5e6888ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c1690074a9a21c28d303faa3e222d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c285d301160a474c43ebe106d3579b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cfbfecd507723e3b6ab62bdcded00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affa1dac43a3f0f7087e2ef56b18eb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc4e965e748ec85f9716dc3e03e42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63171b76e831cca7b8ba03b81f1eaba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177edec726b71ccdcd7f4793b073ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2401b7d5533bcc66265336a9aef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9dd7d9cc6a04fa2d273e21bea6b1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0925d4bb0d3d297cc5c827801c537145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264341eda64bef40cd84136e7af762b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f6ce35dc7b0a05e4dc7196600df70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfbbf9b048b95d9b88fb09f82b15b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a884581f3618b4f1cd753af3c145149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a47bd6326b7a3e81374be8a8723c45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3869fc6eafefa46448ecb78163b7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969af14778155b2580e7b162ea84fb24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709faf6572203ac3df1afb1db4fb14b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f3fb141b4b32973b4b4eac5c1f9fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845d4b4b5e522e10d9bfaf46235335155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69fe5c8069cd5ccc369c14ae92069156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21148a0a636adbdcaf9a89823452c820157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a5e02b43817a45908871010931a0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7146472ec497925cf9ce2f95fd6d609159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc1aa70c4e60a7ead16103e37ecd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00756a845653b4123b2bbd1b257326e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac60eb61a11866117683d61cd890a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d8ff6745210d0e730e8361324d405163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30830d242b0bbca3b19ddbb92a436c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf76895dec80733f138b28a69c6c0b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777fe7ebc42c81a109ed2ad01de0e28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a30c301b596f74a8ca7b1e4c00df9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37191ac238013d3a4861419b67fd3d3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0918520e90215dd55f9dba029e2200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1044ce4c4967a1b87d64ace2ffebc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e3db660b6f4cf8d729c03b7344754171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b4920c6c5c55c930a3f276ff3ee4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa2ef9295d8ebfa66c46e40e3db0d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac2a1a533df153ff073e48d965f64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f87a6342a2ca46ae222ea028142df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347285d083054953767ea96318d82131176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb5760c92415c940f6277bebe6bd3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e8da850baf4b389b869d72d79e4a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0d907b2a9b43d5fcd971867a5319179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85c9cc2475537a34b2a7b70f9c005180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79fb928e86253b6d0f42ce5365a72b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49b25520af2bdafe383298d801413c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c1ffde2583dbf7b0c7ad56538ce01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24cd361ad99ceaa7f7d5427cf8c0fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8eed4f16121e482a87b96dad9666b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5a5b73b601f26cebb7f55e3997b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb24ddf99ed12b78b1d0d9b5f63eaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac48dd6400f8e15f8ccc1f9c988238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4211063da62919e7797c5b853b0895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47196632dbb326fcc43f6cd9f1fe2cab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2431430f973eebff6b030b2317674c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe09e3ff14f4d0a34abfc9cef1910d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0726745942c7e7b737ba31a171248e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a3dedb0900c8ef319dd7e468b585b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607904d7e4c988daa5cd7e7039371d65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250055ec9a0207a87637ef77ababc8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab706520a81f451d6ab1dafcd70cda4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4b97ec4369ca3dba922e6c4e74b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb970460ae8a107d74ab3c8da1e53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b858a9268b2ddb92bf37a1df704ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07310632c4c38214b89a3bfd802fd07e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324137e6fb60f0b025a967e82209309202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc39fa3c697de398b3dd5be6f329409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e60d30de75e5bba320f92f739139d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3abe6a45b7887dcff170e76238c756205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f38658a32d4da7865918fd1221cc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceb9a1ed1f9d3e41eab9061d0e579f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e26dcf8dfdfd34922c249c1f4418208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249220b1b017f2723ab5802acc7ff3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bbc424355dafa84e2d760c19099a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e36c7863564aa27ff9f91aeb3a7f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b78be821321f54c2d2d4fbf9817d30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ce20bd9903c57ef913b7a1cdda45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93137e4393e1d160acca9b776d92d24b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820cf48e81dd83e26c07a4725dd4f87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ebb0f46e35fad3550c05a5cca0b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8e69ed2f068f25bc41bff78d2800b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72fd9da59112ecad9c3d50c06734fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd256b236f031e4beb11fbc9c9ce6af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b89f42e82ab1316ba86502e84242220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd93ee5222dce29724010d81fac23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeb0ddf8fcdc7ea1a4850cacc061c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4cd2312a55e5f540b42badd0947d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c9782116481b4058f6c1e4c0cd2f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd8066a2423cc80cb7f55e83a4999225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20a76de93bdb292e3ddb01fe364a4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa452226f57cee7385c994ccfabaf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90306454e92ef6a3ac930bf55e0671a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8724a7e9635b661f7841dbb791cae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348f4163a97f11a834e58095919c657230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79b4c0f0b71ff5fb2fcca6a884c36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb946aef8dfd6ff55c90f7ab0af877b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c12f4b12558cc4233ead209beff7e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802cb63f768fb75c5094ff4b203e57d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1203004c199601a7038a4412303e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8bf890079eb2805f44c39014bfbba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065f4a519efe16b562ac3fc2ce44e38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd13031b54672b267dd21d90d468b2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f40cd6f55dc4823182c5e1ccd82fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fd3e30f1ad16b2553f62ff1b7cf6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946244abb1dc5995a43ead5199aae816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237596fd681d7f515a24802bdcf6c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f859c123035f0e965fd480f57fe5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855811982e2006a01ce662bd383a794244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c75c29fae3907f38778cd5414135245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d04503d60cab35b23d29aa323d1d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727407b40310f92e1570536e27228c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305883b4eb8181eca0154f90dbc0529248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeb0adcbfa6592bec648fdecb78ecc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef591cd7fd96d926646813a1a05f3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae808f557f0166750c62bb1fb05ace07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a15f8423ce141d445600ae24080d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf94631c717def151446ed74bf445fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee90a4cbbd5e2a4dfb11c69d5e7c357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72fa51fed947762b65d89a23090f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b6cb553bd57d26e13404ea7d8eaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826234bf9b3c8b9d09e5cf275ece8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55186d4f607d8feb78cd2d8734819b6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee22ed3bf8ae69d54fc7f78ba222f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42a3105d9282ddb307470bd8bc05c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410504128444c32525e6af17b008945261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e428b61dc754b1e7c0776c46e83e7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c38d8c98b4bedd1aa584f3980cb8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e88516cb7f52d65d24438b0581422c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4aab6639a09f76e2f643cd8b55fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ceccb87d5b192214e0d9dbec4ab0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841642c3ad8541cab904064b07db6ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552fbab0a90627c1c55ec4bc6e2c1b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2a757f7197a6628b1cf64c1b9f858269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec770ac39726e405c16674b33ebd33b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c92b4bc5ac7d1c441637e0b1275693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf0bcd4f994570f681fdbedfbe8aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ae4688fa339ed3d3a749960c5e16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be768826864b06015fc2f87d8164eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea8aaf04a25f592b937db4b783d8fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb5b219c17c79cf70b5ed54f910d10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530d9dc8e244b237834548b7d8f91c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc97983dfd5cad0802947e7c7ec3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256b1ffa9bcfee09e0e89da69307a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b60f003338b5e2c2264fe7f339f5ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a619ea4f527178ac1ab1cdb41a4bbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6020852a24182620c0cc139793125d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb3f70da128f371fd3dbfc8c2771a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83b66d3c448f1fdd2f49c4481b1ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2bcbb13f249d6ada58234a9d268e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06bdd20b75889241e54973d5c45d9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe95b151acebb8ccc5791fe8e5b5a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22e301c47206fecf4453e1350d403288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21a62945be4a167e1668fc558a817d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b74dde9ea36fd7720e1c57c1d60a88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e360d6ed86405e0eae960d541374291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d14373b858d300e13a344acae210b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4854e2f18c2d57f2f23b8e732e673293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdc00b420df40fdad532abbf61ac7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c344b9b437f0229ee8b10d0fbb53c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51f11e2e87db49a0559b215c09c49c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057c13d5621206e09e30bb1673fc7f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29821c9c511c41917d290014cd19c202298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59889d920a32a1135334493512384dfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5e9dd3f028df0dc0763e5dd1ee72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edbc6a6d0885aff513b2d35662f434301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471082ef6b3d3088a4ff06486a01e40b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856f7a8ac099634c5b842cf5ad2d1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c77cf4b7c774c7034ad37a30429c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f6c93d71a1fa0654eece2db25cff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f43448e64c110e95bc988a09b702306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c393bb60d24dc75e1d4a4202f2e7b0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c94638423d87ed3dca68b156571d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0366403250ab869bdaf937032f995309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ce28e9a186f460906574307f7d879310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e2027d3e3e53c820879c0ac40c62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d733ff37ef897843cbc11da7ae657312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14528dd7530d3a669da8ea899655d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487339e8f6fce46765be92d1ae129c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c7c5aa055a2bf42d7c7e4955ed90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6888975cfa8fc28638ec8a15627fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a3c0ece4b3634471484943c62cf59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd346feb4d44e6b30c1c87daaa30061318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2f0309dfb913fc42ccf5d688b640e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6914a0bdb8ed34fd3075365aa0db38d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf9a3272d63483015f51045b49e4a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c12f31bab2f2698bb50387f0bb119322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a67dae286706e0929b94b29b3f0cdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245556526dcab099f99b24192a512231324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9345344fbc96d4448d500a6411776325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9a637c96972986cbc35237686823326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d90d60471dfafeaf22d5ba65aed9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db158bbcdf6f4fde4222a81e5d68d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48476a8cc78db794eaf449450e60e8bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae6b9c39e0a6ad8b00dce08ea407e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db57a7d498ff1fac044dabb62fed1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f12041536d56cbba0587f53246e257332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a5f3e3296ec882700a29c35b28334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e81ef73050bb072d44272c01190c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b9e79c3e823c623e85bfe9d8987a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aab938ec6252d5cea826e1a2dc9e62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94138a81c810ac4faf2c35797481ba99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a89f677eca9533252d1a713c77736d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4bbbb535bd73c5b9a2e0fbf73b7fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2436f9cd2ffd92395a7528e21c6b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa5fca5ab7c2f2f3ba31694fd368a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66a4ec352bc7bf22fc4e9f18a145b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45fdda19b96e966e23de0fee8d9780343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24fbca829ba03f57efef01db4adce2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c5080baf569af4d750861296d32b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade4301854115f4b9cad45575f73eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0c310c11091f618f49f7851c4170b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c654c4df9751e58d01fdca97ef3afb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98624c804967bc38ae06727caa3a0c21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7029b124fef0b3d225c73cea0a25b95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7b71e2d777b0a8861db7de412f3da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40092909bf739504a95e486f34f37711352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc6607ed5d75eea61acbd07090eb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe393e624c4b301854a8ba6467271133354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46804369763123fdddea9c91f53c3115355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38e279ac13f15155d4f23a829a634356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f897e507416dad362f821c8bdd400e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec09e42a8687df3ec1953bf730694358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2072e396ac119d05db8e1a445dcbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb1fc7bfb89818d5f6daeeb436e9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bcf17aa517353e5daf5ed964cc447361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c969a3200397fd9b1685439c39138a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b174cfc73542f58926afb30d8194dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e314442f6a261987c4703f7a00ad69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ba9a16058a96cbc190306f08a525365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac413674d952e0df8661a311e9e2255366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cdc2b160f58f03c26aae75968cdb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310121b01b8f1ed357d5e34d1876deca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a49283afbb9cbb3378b8f19f3e7021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6d1922980d11a4900d590abb56be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61e0c20fb00d4a6df0b2863f55a5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56190e83e0483dca150e912a260560372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70516b9ca36aa312257405a57dffccc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829823bc9c2cd03431cb6f60ff4a44e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8213e8ed1e4f5cf6c615a836c3fe6d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a27ee2e78678fba39b3fe0ad043b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c4990600e5f33c128b3f03bc1aca1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a89ff3e8c45ddf1d9366b238224205378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a426b736c386acfa485d849d024ab75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb6268e0e6c4caeedd46d388b858f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f73d7ed845060e95ecb92beea4db1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20952daba5b78e807e39f3974d72cb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70767d7375dddda6cd4fa419ff90fefb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05710ec4b3cf8711d7f4c45635b42c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8b346078b9f95ba92d5c18002d60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373717232d001d08da433b6c6c1813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d434dc8e402bd1026f4d62bda0c186387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615a678d59a17deeea777c98909471b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2dee70402d64c9d1d084f1f1f46e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef2510f828c74cb65d2c595b1b1e0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10824fd3671d060d42bf39b8430a0579391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cd1ceefb6717444451714fcfd152a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e774a0fadc6b86b0e4fb2baafe73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff117d00fcb143af3c09b70b5596c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee8da901f61655267ae729e6b1127395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652e512b38c1ae0c5bb234cd158da5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cea41441bd842be5eeb45c0b20990397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e5ab403115677c00c2c3c2020ad5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feabd0ea2cf466f108ee4fac1acc0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebdeccc8b85949c7523ca24413a20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583f45c55ea4e02dfe3976909497e95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73941ab43de9ee550003389e597cabcc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7324524bb6927889a1d858ecf850f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28122f42a65bac6cfda6c5c79dc0a0df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe41ce2be958f0740634ae44da5977405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9fdf129dcbe3a650909829ce7e9e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc433808926dfd442a8575071f39993407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39314b55dd103eedae863f05164fb0c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5384a305ba4bedff62d1c702cb0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0880354d71a1e08d7391057b353e01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bff86da0f7be8089196dffe153b17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe08a1835db748d80654477cf42d8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e629955fb7b6f79c76dea7961e8cfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fdd1f8a93488f519de6a6c087ad27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021351af6b07383a2c7ac7e764b189b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747edf9bb534f16f58dc4d39756f382b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53274ac51caa3f40d65996091a5fc079417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc61215c5bbc4a8e5838efaee7617de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016366a51ab52dbaa6311f795ab1a73d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c8d33d28d3dad08d4d8ce65e2daf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fb7b748044a110fd582109980431421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a9275e26d01ea9d35e2b9d4fa91a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dde98239339698e321baccaf3ada2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c095601283191a8ec933d6f56c41e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b616c19c143d76c0137063303e10a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab779aab88424b8592655923608e619426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2797e0c796507c46cd7b459fd73e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4502620cee9e936c8c0075466f62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0895f93ab755ef6e8d88ba218cfcbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78de562822943c50086863bcb589b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b9725cca16807c894a458ba756ca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ef2ee7657cd1a3aba7c86fbe467f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c6717449e297d7a606cb757a29420433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d7de349d2c5cd533d4ed79100ffc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7b50931433dc9d95b1e8afcf08671435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51a41ae2d31cf621fcd7e469c4aa8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7381af7aa972d32f5a857ab596fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e71b514a699e5c1d88c51d9154a99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c3fe3252ecf2651b084d45f10537439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171078866026b55a4b70dcf6a1577a24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60759b6a5a5209a566274ddb62e65c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e7b3489e7a47ef61f747095c181a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c00e52749da6678fa08f2188707198443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b10d4784d975bd2610b013e47c26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f90fb8066529db85b53c9229fe666445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2171216d51754b1f5387b1ec382051f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72f963790d559096ebd7816c58027447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23e899fdb135894b164587661d1ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3c50301a0363d7e87e8c10ffda2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d273644c7afabf8c4e932704427621450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d44e368cece7f154e53b7d3911f9f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbaf793b38637adace530dccf09fce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d6bbd110b22f0c622e9d53d6576ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c3381fd4d142ab14c4635ca784b3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd63e321e6f668feae085a3667271f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e76112b4e9f9284da8fe56a893741456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e8f9fa498e1137e86e0f507a7554457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4591dfd7bf6bd8308f6149d5e94d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd6d04690fc2b22d44944d19348b9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d9cd57434ec9d3cbda9e200a43776460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cdeb5621ae5fe17978e29d0eea10b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43b8612792ea7b4d0f5ead863619a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab697ba32c37cd1e5b86ecf9831d638b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464e9864fcab68daec814cbf7f1aa75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a8052a2b8ccadb9e5c25c3c28ebb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818912f29fdba1298b6a0581a9583df0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb617e4499a14f1650ccf78159dcd61b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce32233289fc88ffae00a83c514af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435a8f529b6b8b52f87fb8b412a4918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902329b605d86f43c3ada71c771d2b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc930279995647ad46a7323be2dcde8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332850fc270cd8758026e56f3b93bdcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23179de8cc012f0dda3bbcdc367436e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe43892ff313f4631513c555f3fe8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d651677ac62dcbee5ef3a3f5929ddc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4efb1f8026fbf1d013eadfe0965a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836fbeb29eca9b67d05f1b0072f2fbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde081ddfc5dbd96b560f96292ec7ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b945073c4f132c44971b935f46ecf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0890658967f004391f01556c9408c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65888d01fc677538910583a9bc4a52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566855fc9cfb47b7a6f483a82324249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812990fe44240787b0ee40c5d83bd28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9d690fced9b18698ba7682fe46bd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a64fe50f6c8df691b36e294094f7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c93502ad98b789a8ee3b66df91b66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362733e237d328edce09553b1f957fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52f67c9e0a6e28eb2fe64b577f2ead488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d9ff059d38382902b19348ea2beda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b739cb17da151d144aedce40416121490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccfa6ec337fd524ec439541876946d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ea47c6677160ad5c5608edb87e9f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a3221f4617d4a10ba0f5a19b0242b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937a4cb610d7c2ef178a3a7a7a8459494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29170010966ff74eda1d24314dfd058495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a6025c1e2457d2cc459986d51dd62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8605e55a3e20b76343e8ba7f0a67371497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72610205069f6c97b6ac0bac7eb1c33d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf2dec2687854daabd3ec26aca412499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fa75407b9a71a68f2bba4e6e9952d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087e3922cc44f5bb0b52f3f3b9acda1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6229d8c8f809b4e14cf69ffb273cec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7137a1eef8a8ebed04924468108e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6ae6e9fc59dee7f89649d846ce16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bbbfb2b515ebcad2029b77c7d6903505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d5c4f374fae0cf7da36c6aea6ab98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd56421bfa904dc3699b8ad4bbc99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc23c4c09c330a88050c4a2b7cb2fa7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fcb322aae80cab4c4d3f0ec4757ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980551579af53956f0946781426f1009510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f57b8a58fff0e4390e1d4db082d3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5877400d8b6ce4720c8db0adc0cb38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125382809dffe58c2fd4bdb77b1fbdd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ade1f5b1f6eefce66f325cf4d696514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabdfc3ee370c20932a7089d8088ea6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc35db251a7f63e1cb8ca811d0c6c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28c6135e2b894ddad002ae431cfb3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e05ee311ff8ef2f7a29ea1b670eab1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e856d271cae349dc66ae6663736658519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f9e9d788ab3c45da39e03ff64c023520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a98bc94f88aaafc3fb048c0038b231521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f424408c26f8a150e214bd57fc0af4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15337d888dced7b271aeeb024eb9f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b504f2193e9121d5563ac8aaeb32f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a45d3a51336b2c185ca30c2327e17d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114e6ac6454f8cade53807cd91c0bd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bfaef7fc794d75664fbddd08d4288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c55579ca972f57c4b5329c811fb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c052badaa3a6dcaad44983530978f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a51b4dba6bc644adf1310ea440a77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2994a9a6bfbde4aa0a060575b65240531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383b9a1f53f7325bc9c47bb21793f6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e21bbf71faad863367cb9717fba76f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509439ad72c9195e6f35bea8f719298d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588174524ee0ab9dd059e76b39a756f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9534750699d6b54ce925f40a80558536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42146cdfe19d47fc5b52efa5c3aff8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a304988273fa50c4002bd8f625714538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc152f0bf746cdbc108067d9335a39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b697239fad5c48324383dc8d3bc39ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e4ad6437e070148e4986cab553c25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa16f53ceb51a438709e89f29fc36fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c774340d6f4d2e1a217ea813fa83c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471d3da88fa84f35425c06c6db37a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6b7bfa6ee878d23ea2b736c60462545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7dde13ec96f8abd2493e0c694ff21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b906b433bf49eb247981ff31735b54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacaffe29e5569f636e4bf1c7f4c797548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992911e346eb01543488d6cedcefa6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6555eaa29b93613d37f38a4acb9b44c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcc9c8a3a1899eb367aeaf262d5726551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875323f4005f0974e5aa1f64a79eb28b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f65fb9afc577bf363f72784632656553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2025631d354279c019527949f94f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f945dd9cdce142bfeba57c0988e8e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e9f7dcd184ea68aee2ad900dd6bbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59dc246856c1a486614d737f368b35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87088c8e2514b773b007c26ffd8619ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389f19fe8c6f8f4e477c317e571644559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde621c5757d5310f5f3c9e28fd945c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5cee930ed68dedebad836cb660216561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dff50bbb3901ef31bed0cd2143ee0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b68b0fd0fb3697baf3d805cda0a741563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c30b39fb46339e6b955d5962800c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb2728f0b8c6025f3daba9c04b119c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741575e67d034dc19b2a2ff22f01ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66af07beeb897bee6803f0b8d0145a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b53a9d33a32c2ee05c3c693f8bd71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666102f668d41bd9d6c8849c1d1ee445569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84386a9b910a5cb3ff22d67e4b81d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef09ff08b9174526cd2ed6763606f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da053eb4761897bade871da3246e0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80866d45e26e274a862feb0fe9ae6c531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54c3922bffcf63b725ea66982ada052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fab63367b26b1958430f7f06808bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b91297b42657e854a707e13368e904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65e46653d7b90f6e7231eefe096fff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97bef3e70897d77afae2ba894b81e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c59122263dfa117c5e896e93b99d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225a15023fb4a654dd92c7cba5a5bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f70ffff23a6d5d741f1396f7cd51f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91457a75323034b27eb5a1f623b39310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c09528d612e83f0032d844e8137611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb75fa759b53dd2e8fb8d6eb5c62a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e2dc288ff9bc8713a6a5d5fd95ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1d1dd814a3f8a26b5e7a1352745fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5904ddcf59b8413c95daf306d371b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d47e6980d3407be24f97acd9a55316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b339e15c6c2465de9e308d9298a33817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e5acf225865dfd00dbc4dc4cfdbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7404512f299efea8a182717e7f35219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e15fa6c30c1d00f4dea0ba451bae7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dd6921b234e8cf028043f7d53ca1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7152e7821e9f1a70fbabb1a4c9eac722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dc98bc68c368dfae894b6d4d8bee923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88cfa3aded1e7a44c1e4ff17f5b52724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c1948aabb6de556ae54fb0b64e3bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e977411e0bf129a22350b2e9a0f42f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47296558d299029361d94fcae97c34b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4241a14420121fe03fef0fb507a00c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308519e9665aaac0272769a81ab68fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf132d71e30d50c5ca5ca5d09c7b4db930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4308d699f74883e484a55d7506e078c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787be88903692b685ce8d68b2494c0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa18aa5b3b89f8281ac4b6d3bc4dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b11fc8e51a5e947ae2bdba9514c50634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c5a3ff61cd7b3e1228f4868661ef635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd332a49b69695c167e973b5684adb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff856fc37ba1a56a8051216201e8d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b76e3dd3106be11e52caf384000f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4f3ed75c0803c4487a74a1c88ef1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03804ecd4a4c13b3b90df8b06360a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba0aecd7479b51be0f7081654bf98541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce261a066fefbe01c679ee4cd8ea29ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe47a64aae8d5cae5d1da2f56ddbf7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7731989b24d7df013661af840ef3e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417773e8e6feee69991fbf0eb71929d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cb0b883096f71266b8f9b8757a50a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b471fed8e53e1d8f5bb47630768747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d70851041ca4123b42b3fc9ba2bfef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bad6ece6eda6e95214a0a846e963949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d354c337e4c482dfc746f7f58bfdc3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4cc47d62120b46e9f11a6ec0c519d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5fc6082c1ceafc7ae8a7771b7ae2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80935b56fe4227daadeff5ff7fffcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7bd37f254fc1f60d78e9e22b52ee754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5727df80f63ea49aa1c88b6b00ea6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b581bcd15f7c39865c8f71c758725956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee2b21f07430831b7276ed0e0abae057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157786d76e4d22493ee2df465bd229058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882c2682fe5b7f4bde3505a779848959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e9206e314bc06e734f78286d7b4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bff926145d08d8dd3efcf7eff84b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a77e5e02356559371f53620e1ffd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b8a837def81a20467253d5b185fed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97796603b3308b571c3031dda3e9bb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf0587692a7255650716e6c9cdafc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bd0411a6268590872f1a5d94e5e3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401dea0ddd50a6d0011a4d8b4d7b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7eb175677444385e4cc3f70508ce468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729286bfcf181c74a049f5b94ba470069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf46df16ff2d7dd9896f182dca7895070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c53859b3aedf0eb80a89af50d5874f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6e0620cc94d39a324348a32b6ecb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c1c12d2b96a3b4bcd16fdaded77473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31625a7c27677bbbd92b2bf8ac3cee7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6240af99793aa5e41fba0bc77388e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21640e275f77423b69392f4adb7b13a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358910e0faec077007666d88f29fdc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64678a088dec788d34ccf9f068fa656c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95fe73349e2bd73166192fe7b6ed4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5de1cf4f63ede16b3662a7691e41480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd5b885974708eebe11b4559d618f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6692ce45c40950833dcbf582e3e7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6c52ec76a1140e47cdb747f4207183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f25445df067ef5f171fd8ae7ea24484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85deffeceb9acc41b3ba170249bf9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4941da23365280db950c31e7afbbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435133b934068712ffeb712d191b15a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b5556fb8bbc24af2d40c2f919b10388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8e304decb7d24fdbca7bfe03e79589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1218e82fbced0f63a8aab6a2f34e7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80db28ba1a38c116c3135adbed20e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2237fc5b2ff3602edcb37a7430331eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3131280c98171a33cf5f8ba05704b7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ba14a6612d81c4c76643de2a96c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cf28cc2df4101dcc49cd21dc4ab9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc236de5949cefeb237b3635c3c83396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e9c0b341ec2123f3fe281ca77890f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275b661cae8d6713f8f05eb98ae2e2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f83518d84311703476e9891ffe58dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af181ecb206e3577ddfb7aed3c8bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf7c83d1015b84590f355823b0e4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59967cd40aa42112aaeb6e384ed2c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d47edeaf14e994f4e7dbd2e51aa807103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc510f899758388d760882c5a92748d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11f68f4cbf67117aebf80ee54742d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5c44f946adc3423e6d2d489d2a5ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda9542aa5677f877f941b68148d47b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41be5521a628c73bf1274c39f2b2de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01182704a068370d19094f114bd14f7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d180dee52ddb79633b29d3fc5719110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44f98ddb853fa692798cda0f13e40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d46b54a32352864cd87644eebaeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0d51ec59d5a72e74f079e3527fef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd509610c1aeebcaa5ea5f3cd073e3bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd069e6ae3a9bf9e1c9bda04d73ad3af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4944c8cfa05454cfe710b5db1d9655116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b899a0ce8a4d00536e510c779d3da6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369c4e0f342fdceb6a180edfe427ccf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff2e529ea7cb9b92b847ad93671f08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e3ced222a07d01d0a1ae4113a799120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82049c6f0b2a873114ce1fc4dfcf26b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61e0acc7b8866a91e3ec41db1db215122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3733547eac38a02d22219bbc14f2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8560bf5b1f0cb074e501a128bd5d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deee6d35ca96c826d88c6b800795fd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b71e905b56dd742f6b93538b32cf34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8d351133e29fdf2aa7249aad75ca1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82721461b6f7e8e6b4647f440b74003128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46babbd9d99013b617b4e036b324917129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab677ff8d126c51329e54c1ae0eeb95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76006392c9cc9da051450c077be230131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0a980311b8f139dbe8c96d1ed0538132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f2ec168676ef1bf3067a921eb19c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620b9769cc7a4dc8dfbd619ce89819134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43803e7fb49f12ca043ae0fbd9ee0186135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484c4ff85955441db2d3432de430936136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe937637237438f9b9d914eefcf993f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845417b2437621a0ccbdb1e7ef9ff43d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f00163c9cfda8ead3bd07e87956bf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d7561873fe09634358c2d97ed9c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd870a7a8bd31bfc0383842fb93881141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872109cb59e23ab3fa893a54e6b41d26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaefdf2aedd270c870d1cc44320cbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a1ca636ef5e79c0a987c4e74f9e08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4142a647eb1d54956870c98f8b5c5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6b0b32d58bfe7ffa66f0c4239c7c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b0dae4f2d23e60d1712229e26d1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3a7e94225d1f6a5b19abade9791c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a67828daa9c8a322d4f674434c03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94bd5214d2a41fbc086859a16c8a40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984698dea2028fc7dce08d3a4bf2c61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5196454c274fbebef4d5d057b2709152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f1317c5aba9ec35460773504a449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481555676c37878fb88b0daf75a4ec44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fcdf379a18841059d74ca9ff5bb88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5347cc30a8ddc1ab760ce066030076b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a37cb1b0ab914eecc838dd51a57e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50600e84b964bfa918fd1e34d7a4541158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08b8ea5c534a12cc3cf4a5b3b62b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eea168aa91e250f4e2551760aaba5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f5908344d1e870ddaac9476d9411161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b16cdc3c2a96ee8e1b1d4c2ff9c114162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56e9f5baf550cee2c0a6cf30036fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab91fed353865d44c3b277f2059cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb19280229e624004dd9d182147bb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40d6aa0c80688911b8e143fb3a8f4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4351bed9bb609d0f593f94f1d53e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ebf5c375e6cb372688d430d3664e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c8a37e9ff019450fb30a62f9c31f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea66dc88585722b64bf8dd5da085ce9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f8a1f4ed3c39038b59bf2fc426699171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7fc90515b86b33ae94907ae45a7e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef587ff435a7c994fd49953ed5d1a8e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83765484591606f270199791b65ae4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b4a6f6aa2bff4ad743b376e8ea92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb09ffe1f03f30002c4631b2ad231b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865747b4b6c046c936cd00ff1bee6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c00379f702b9173f37ac8384fbeca9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3d1a32cb7b86cf591b5fcbc2ab53e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b2430236cfbd4e1e4ad71ec9c3c5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9c94887c888d1e37a249b9858d5d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac0ec3304b8d72cce75e60f6e1163182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5b6f8a3cc582669b60c2bd147e49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259d5d4afa7ea5b26c7ee71c85ae30e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd57c450f7e7b25333dbb3993c5ddd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c925db843ade4905279483837d339186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ee32160fc669b4ad725efeb9c1f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcecb3e28065fa21b6abb1324700c38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e652f3bf0c8288327c8daf653e30ce1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d650215446c9de7b8f9af551a1752c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78ab06a4f36fc7bd63b4a885510e75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f507c7ba2788a63dbaf9656f719f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cccdd3b7c798fb1cde862719261fae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f3f4a28afd4edf60881645038ea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279501522643755e0a8c45da9b8cd98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65682187cc929a862eae5aec40723196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e6d8c271b88ef3472288b9dd90f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff5b3b8acc1b2258f5660fa2a05b13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382a1601161f41fbce27e88c86fe9cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68038aee7d7f1a3b52ef6b5cf6ca45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352afc4a4ac50c74c7f16d262ffa33c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea81e00cd616e79caaa6a0330ea125202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dc77c8c619ed19e3c173ce39b0fe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8648544e9d9b3cb2049f12128b1fec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad727f64b68c22d46b6479c8043682205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21210f9d948f669790432b4f078ac5b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c874aef3cbfbd500fbc329f448725207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d011c578a816db2a6308cd2254234208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac323c8f35639155794979af8e1a18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205f5e6bc4836c33386387fd2ed1495210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ade57355843b9c7eaa4e0e712ca3e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d3d0796ab8e55187f1e5ba2b30b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2307d7d829ab226adcbe6fa01f8e83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afc6d114ed4a5b380ca85bd11018cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dae1346a0b0b81328f504d194d665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa49d2283a8ac9534c2f6ac855ce0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c76068c6dee0f3b70950b478f8488c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0398b061753f2011c19022d2b89cb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940952917783c7af97f79a5c36a6a6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a28918a47640c98e0d06b28615529e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736529d356d1551fa1de8aca210289221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665d7e63f93600bf02e2a4166f0e862222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ce46aacb5570f7244d0b42123509a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc0b76105df46bce018b02843e100224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45d5f074631505b2a3588cc70cba9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7bccccc024b250c038718432a56bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070a9ae71cf8ce520373b3fbe65b90b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162590ae8c89dfd5bf0c23523a31a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8390289b5548e3f55a2cafd3c34c09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b170eed9ea2408a354a9b382e0b2af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c142196e1d335759df09451de9ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a28a557d13d73609d30cdaaf54a006232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19f7dc9c1586460b740be91decba9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22cfdbb5d4f579b4f5cff37e062c7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680b5b7c1861c643d8f77508ed4225235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6f495ed1359080803368936a7579236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c9c59db8f3632eb02f71154aec17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f449ce0e517af7369ce490c92718524238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876462f341f5ac54f34af3ab13301b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8339baa7444a92bd3bde71bc12007b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd69eb0bf53cff7ab07c68f638f7e83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa603c89fadc990d1f149d533962ddd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f0ea51343d606760dd6145caa70f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d65c95fda948fea66d63aff07b1b83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257db3af05368138b027bffc3ba0eff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba550bfeb816d0afb89c839035d0a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de96116642be33efd3d32c43baf2f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea811d2df08f57cf8b65f45915ea7d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a4dc03b42af1d6fd26a3abb2b33c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800eb1d0d0d26cfdbceb988455b5f2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5596ea8fc9f6f0b066e85a2d97814251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3d25e0a886432d91aa23fbdbd57b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a51dc1b14d6f2e548245af257324dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a882b4292a730ee7205851c9292399254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c17ee3e8bdd4487f57552322c78c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8329774d83c867ca320a329b806ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bc8e4e1064fcd5f97f92fe6335bdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213632a9efc4a0513de0a58958e852ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f428a48f839c9b4349d48268d4bb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00708e0c18832b9d9c7c0e1289b6f60b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7de68793572e4c27d0997e2baf6da7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b2e10244d7791e50958e25b84846e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf8a2df4b7dfd0ab16a6b70674a5bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8d5f1c18a6c0124be52bbb9020173264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce6487f8abd9a600006caaeb0b5380265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5571757ac2e95a3ba6842a7e334011266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55b54fe900725b393f195d9026a99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e39a465d8c73ea38d00f6499ffe0ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5344592cc523a84b7c76536e0b6139269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c86493a5742865137214de771aed0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6a5f88081f37ddc1137888a7edd9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de7971ba766a3cdf5adfd2875f2e30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3013f70b43741b3e9356b1784bc06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac432224fe8faaa3ba5ef7adc5227c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02342c7b4b26d969758410acee5acd90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c59c6460cc7cc31cb3f390ec453f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb70dd5531a403271fd01f40aa82a06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e01a68f3e5f83bfbdcb1dcfd9c122278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9092eb314c6502b9ae05567b3b20a68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c4d18c273eccd9aae155ec8be0266280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5738402abf18180291b5116b8fd56c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf16195ce382e79b8eb3f5db5e34c7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9122bff8e40b1199ee716bf0cca7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52696ab3941ee3ea06d26a027db506284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9da1151ac21f9c5ca03abf2658da10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ffae9ecba7399f599c7cf1002e51a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776569743b894f0ac2de0dd32376a66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d1b593348e818952df439c4bbbd12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fef4b6925a2a08302cdfaeebd2d0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aff0cc06dc68f284381b20ada18cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec0326f93a32a9432801b4a67f6af3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca6028da84737b0c7c255bb62ef4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc05cbe2cee695308728ed5b0d474ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f451e8e75b3ceda7bbef5ceb9f69e90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1152972d3956bf398caf111a22de0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c32fef57c57cee37fa797c43c5176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9488459c2953357761dba86309e06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1d8b369fd5d4496312003fdac01d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52cf1c08ef7bf81f6b3399f63138e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e63614c28e423d77c06fee5f9eaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f94b629515ef787dc16f860254d36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cfa9b2a9c20c69640677434b6b58b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f1c6b2578d24ef8058fb36e96641d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a06e955c796d5c80c8778091eb6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a8672b56d9a56ab676eb9fdd2d85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210fddb033d985488a1b152f8ac2e04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db4895f6b435d1663d02698c49d7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ee64fc690e94d7bc677497ce533d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d3cd65cdfd252be3bbb45e2ffda2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c6f273b0356736297552441da556310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a04340442ab951e6ebf1e161762427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577b73c75e409f6d6cec2338bad2dbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4afccac34fcbd2f9d9cd48a6e06e86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec51dd058e2b471cdb9eecaf1f97dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4a66f0c60d7aef12c917f88cc4f8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb2719b5c27e4192c8f05c07b9eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ee0a53fb1792d12f2b9d45ac9ec10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f147141d7a33b7353f8a357808f93e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa57f4248031e029350ad74033ba6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cd7080af796add50b9ccac129a5c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110e24156dacc4aa7f085e4537cf61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290f49aba2ea7404b8c6712dc0597d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4a5d0466186db90880748e862c6bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066390fd9863e16ec922b3419e1a9abd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2427399bf1ad4bb5c39bec7012c48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c207c46b96dcd385415287b45a2595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1752eae3c05810c76307b266d4b93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4b839731f10add645e548bb00b63b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef52ae9dd020b31c550a65beb8cb2e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceafdea38a7570f4e84f43b92d03dec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f20d8074e4a1d4f9b7a26849c96d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183f57948a0242df5b135f843a52c47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db307ba3bd8abeb760a1b28978a5874a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85905b04b0bdf04134cfdb37339af9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346e8f1acc56c3e8fffb9a28d6bcc41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923661898b77ce951c7f98e0a90f2d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ea38e3a8240d27af1d2a59cf43f33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1ded6c3db4a46f60b42a28edec2f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4512560ed8f37b6a7c6794eaebecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca5100870baa1e4999e0c77b7727c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1470cd3907de00afcb282ca862aa7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c649f8ce94e6f72f874b06d7072492342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d07d55fe4721afe5448bfb3359d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ab3e91275e376a8850279c9141dae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97141b7af47fe9fe146ac6fa2acfb08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b2ad15f7d4f0ed07d6308c879c80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f10fdef203009c89e81988ceacfd01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b834acf257af98760f4a19b415a1c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d84f6d86a5922d346048d3c72c18c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dccaa345e835bcaf827d35a1c8840350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d284ef5727b19ed4cf4e4236f66c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55015a59f727b875b1fe1f20437e77ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853b41ead2a4a5ce85e0177121cebd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cb70ebc8163d88b268265938b8276354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ea887b91a0b62d9d66163fd9a802355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b2b8501d05772455f3676508cda53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569a2f74d1db86502edf4eb15652881357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737bcdf0a31f0cb49e8a6f337b8227a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e855be97d6ad9b5a421484aff2a112359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118ff8876af063a4f32b93897deec7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8ade39af23c99e787db9c4614dc34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d9377b617b71a13079dea8f6091f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161cf248cb110f7125e6d06f6baf4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12fb57d9f288bf8220e4f3b8ac7aff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeaaa2b6f0b2de7f7d77a505a44c73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848032685cd5d61a361134d09a84192366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea6b14e9d9b7c64c98686916fd67c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a71c88c501c2d6112d04c9a8ded18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672639f07586b5bcda0d85793af5b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043ac327d02f27d5c18de39109a2e52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86a0bfe87761cb1d05dd38d2eb406a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294e947ee716bf01376498bbce3ba86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e949966639e573e589695b94ad2be9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae3d6ddf917a528a6d0967e9cbd50f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5851dffb7ecc56e17dbad335be7481375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59927623155951341404a5d6b779b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994942b1c59c9e555ef783f3330b1dd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c0fea7d46d62e8014a58b13c3ed4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7008f585ddc4cc3b63e2353fffe36e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac42ea47bc560fb5f18db7f7c79f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e10957ba3882575e65770cf15710381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff748078aeb09eff11e83e073863b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40712dd676a196b86a7388804dc93f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacdebc6cd3178a8a40ebcb7e1b0790384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bdc350e75c9338b717f679b9de3d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f8a0b8a230ab969efe848e2879ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e671baa92dac21f034a7d02aa3b89f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c9927911c29c767f0f174397a4aa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92feaa74fe1e36a385e6fdbfd70f03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089a53168ff278656b75ad8622a08e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c2c534266e8cd525ddcf63f075381391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e7bac925b3952be576f6123f7d11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd07ba5f434a53ab35e5a3e27d4317393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464308432a03c82161ebfcfc755bbca4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9326dc4193b954198e258a48c0bb70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72dbefef1b9d1d9146e3dd7e9778dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24136d69b003c200bc2d9fd625aa7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aeb1e6ae08e26321ba4910f0ab981398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259470c38f38130965a8d0962acc756399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f1de9a8ad5add896c579dcb61ba13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd66a872dcacdee03109552b3db589401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5fa96a2e6354a711c64691acf71aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64153a10ae7a9c1894ef0afb1ca90c50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dea0a62acb5f1d195258d2e88625b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e944ef5be0c4afe03220c4584d4fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9b1f902dd906de6ad998244791b80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f92c414bf0ac8887d7f8e3ea3baef0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d01eca03df2ec28cb3f5b2cfa987e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7251ed1b12b7a06c85b7e598dc688409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ba77da451d29a42f49322f7484a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb0176369eb7917eab42f19d7b06e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b00cbd8145be92766252cff516a15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c60bec60363e3352c2c366f51aa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49305fccffaf346ba36cade2898a3c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed0a32ee0fbb616ebe7cf3e612b0c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8726c3f8f33ccc9be7fc27b9912a68e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ea013249156b611682635736fbb4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826dc01aa67da7402ba86c449c5b00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1abf1f2a6752cdeca9eed1653eb3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf920cd6157c96a1795faa55fe4ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eaa81b89d1c7521ca6de7e263c144421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56454e35a4de861b0a02295d9092e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf9d18f69dc5ae717dbde27513212d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08c8215deb0998fcf04f7d85cc125424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d305b7f69ed310012147b2992dcdc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a751c9a743384f368e34b0dd9a5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8ccf93fc6688097ceecce303fb5f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eb778d2086ad0e5d86bfc14c8d8c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0d97f6eace991338513f88a6326ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bfe98cae0e33ad68a539d857f821d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0adcf2fac3b79ca329944cedc25f32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d669587d3514cfed6ccb3cc5a301a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ddeab222cbe15e6618a90c21f277a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d462de6c4e59d01b147ab10996192fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277883865203b9825f909d72a8db2714435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d573df673eb90b45c7dff4dd0fe7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de2839b2c20fcef1b700a0fe3c0e48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effe1beb21bf6c7c98636ef93e019d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e61de4a085243c1fb9bae4c9e429439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9cab798e67032ffe74d7c0bc82a46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58fa60a8c0e65e7262e105aafa0232441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5744e193d9726eb8ef18e05976183b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5745ef0d2502709f96f5eecacdf19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a752abd88e9dfdb453073e0236d0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addfd48651eea7d0fbd9f989e23f86f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e2fcef68f103211041d31da18a699446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87efa73b3057a0e448246477fefe10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac1a4c5c67e3d132664f16261ba71e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733d82e453eb18eaac22eaeae52df6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160ec26cb8a85e493fe4351bd8192f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc81d42339722fb1c806b4685f9f66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498397b533f42a5155930f3e245a8cf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f12b3715a0caacee0db4a349e4d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25cf97796a93a47938d340ae4d576d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3cb0e494411e4bc43ec4675e27a3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9badb86d8a5008a308e57d066252ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d528afc604e6b8326d516bb57ff5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf94e8229b9c535e493727ec2a48f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6241d8d5c6bd49cb1122912aae2756459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325345ae53c88c779ad627d17f2df7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a9e235896f6b51fa233c38c547190461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b365baf589e1ef244d899ef9a07e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9197b229fa8ce6a9acc8d9483be27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800b72fca96202e4ece7ec7d6b31b91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c8f342a85660786d11cfa18e2b96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4d6164afa145732206e32c089378466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dfca881fbfaa92367d800b92f31a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ef5c7594538917b16f2b58fe70ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c043863276d497298da4adebee048469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a63fff530d50203c773a322a5c2516470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b107b439be442b59ed3cc40e93c20b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9381acd5369c6b78e987e295488a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e0e347609151bfa3564c756f6296473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdc82d81ed39b53bf4bc9607ff456f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956bfa42cf36c7283ed0d7400947372475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a8c204eedb23c7939de8aa06f3fd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020c60a80802096d25b0f91839f117477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89e1398236fb3519dbf85a0ff963f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3286129f21ce9e85cf564a408c9d1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d02f0e41081da27e055ee1bfbaf073480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b2628656436888ab12a7bdd1c2a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087f85e116371f7a46383f0aaebcf70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4349cbf0fcc534c66ddbe8526437483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27456c5235e8b3e72a5367142092d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f717bc120079697d74daaf56a65f92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6654ff10c306924cca0152f392b59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594f75a5dc05deb3cbfaf370f6ccda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44fa2f9855d09ac3024de99bdad86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c11ea3d5f4ef16e66bcbd00a6eef2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fec3e98b820cc399e46592163820e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a7bbfe2aa3606a5b32628ab529e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626149cb2b4b6e44fece66a6688f114492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0e7ed4700c5d6750a9bc6f6add27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df086ab3062a78d8fd677ee459e71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb071e27e984413cd4ffaa6725d478c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfadc33f9938a4c0b81a943faccfef4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a693605e9daf5712e43d78fd904bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c1732934f7862031c927b9366543498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f104cd52967edac756a7c79768365499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e16d7130c764104ceae7bf4de767500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e0001e8dce4aea5713668533b713501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d0954eb2815d6a71911c21ee72682502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3e2acc45703bc4d2e349061fbfa7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf110d5408d205cfb4a077676093c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c1bbecd6f7128b47fb27699a7193505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc79fe82677178fda4f34f2a90b7996506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a812cc323afaff20f9fbd9798ad56ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c7f58b34c7ea9a86c87c7b3345088508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac116c722ed440a5897c6ec3ebd6af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf861521e3d79ec17149f1807633b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474e75bdcc33e3b06476b49800e08f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa82ce98b37111c65c609790155a9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ae5d8bd13148d35df2ed0323d687513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7152b3201a2d18c1d0a09019bfd6c22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bd7bca473450056a97e7b73e522a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288dbade69893e8c09c55ac808e0f0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8b62ad5b39f31b2c1d9f671ee72f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610a5fead9272a6ce178227908f6e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f87105600cb4d400c3540a30748b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c270e891ce33647de3ce27203474520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf5b965d865f619b69c5c5bb8427d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d606daccc6105874aa51802431d00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982a0f96b1beea950e4dc5d4a7f7138523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e65cd27ea491fed1163e983284e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfc1c4e3a75172ad7d5fdb10dd407d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897fcebb0c44519d20b0893a17276f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4459ca299e9d86157a0b2832c7166f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9ab82d4fec2109c172d9476bbdef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b7a0669dc8f1af9927e581fdeaafc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834f7fdb4dfe9e97da1934786ade641530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f49ceabaacb694538f054ad2e756a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6085cc5233d9793237827d651c8691532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f76aa53e319bb07ab28d58d9371a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ae23ce167d24a65db2a034488517f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d735b98af8c6dd01e67179e14f748535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bff622c095482554b35ea056ccb7f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be690a9bb66dcc1094d8197d645f8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf16af000ab723276709cb9a28004fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bf0d1fff064863f4e5091a21d182f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b042aa1d81f74b81867bcc2c9a6493540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c644675ba0192a0398b78c50b71b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baceea8fe7d7a6400431f0fa9dbf6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcf556e4de0789d645478d51df581b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd6b2f622ab244fec7c0afecc7eee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a623172ded27f2791b47bfc29427545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf8c0ffbbba2b4cc68e1c2d99901b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f113969b577c45b2c1ec2aaa80615547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585d0c94ef1f63a22a064e96df1527548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f003744cbc4ab02f8b7590665e5e8cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026573729e6e37e6ae197af8208741e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a9f7fcdd630034a1e9857b20e7201551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d921003f3a606b91e149d63826ea3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db34943976a4277796d7dc7569bb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cc29dd1124e0fdd765309ae772c19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585c0f0b7993ebbfb4708340c9a9c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996565cdefac875f1698aaa0ce33152556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a8a026b700301d1ca4d40a3f80f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f93b8e6e58819cc7be74853f8b05c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b858c6d01c20d90ea282d24a16b4c1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddefe57d7982dfd284dc056517b22a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353198e60a33f450660d0601014c8802561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b0a202f3b4aceafcf47978047edb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55bdd770019ba6d261982bc9efcd3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b9deccd8b470f655e607f19d809a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148c370362da4b27f2fbaff2cb441a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7f13361782856256332d3f19fac8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfb2edad1ccb213a32da9f39781036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed306d6ac97cc951c26c7493d7bde2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a325348358169007f93f1d243cc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54e73eeb16b359e5a87c5ed8e57c04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2985cac9aebb56e978a229325947c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6507231dd009f1a1d03506a993973e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>