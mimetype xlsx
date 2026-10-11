--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c4e4576989f9010ed9a781f884a771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e8ff85231838c800255e89befc752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20843420f79981237f76aa579a5dfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5761af3e08a4cc7432fa8e25923ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af0d7b507a47135458e89425c7c6875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d77e168bb05bc1c5a8b1559969d3e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a6b0ec0077d526eb840899ba4a7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb77cb29bc5f450e58de50d978a51e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd4178e276c212765127a2d87b2d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab3f79f38c0a08da508f6b9b013e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5bde64001e88eb23e9f6798b7bc1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ddef3bd302c9cf7b77a12d1ed6f0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30bab093fd30cde6f09f3c2042900f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34225e1f87486e40dc586b7716d9623a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3b793ea54d25fbab68c9cf7600ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8aabb0fbfb4386f9af9d5d5bcc5f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d2a163aa6bfb7a674860cd0ba04417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed031e09f1093cbffa89e3c68ad246d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c28d6e3347204f6e0cb472628d06719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99690da90bf730b133775e43bec80820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b4db243d6c444e3af6bce3e9798121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57328644185174a0d27f7aaebcb2c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac549d92937aeb65222cbd4aa5681e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c253a2573d0d728c5ab6817cbc47ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63288c17fa91ae8c049deb431631b6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0741d8c9e93083201128c82289a9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54de5e810390be0745f2ff9e9f50027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd612536eabe32bb6ae335fbbeb01ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305efcc913085056c811cae19cbe658429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51bbd9be8ba3323f9d8026d95605830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0653a7d93555777c14b4e8cc4c7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7472d46a71b41816af11b087e5e4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e3873f69b44e78dd7f40972a1053633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ec86f951d52dacb52eaa50a94893f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa12bbd8527f44ebce5c341dcf4343835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a26b4310661f704a42602178175d5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6d976d45f773a1e3feed7986cd76e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e38d28bebb21f3701a8c2bfa1cf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b726acc1a8573a6bf97dc533fd92739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53be6a07410187bd4d03470b1363b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b591204da2c035bde241937962789c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab626e3ec092949fb58991c80cc3b96b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8f3e61a9199ea0995060e94a647c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951cb3cb76cce333e43d2e6b125779d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460c5fbeac2d335ba73717dc57472145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896d3664a83151e3894f6a643d467d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a33280d95926d1022817f19c255e5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab270b625c2b45ada9ad73a7d722d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a84e3e2fcb939178b8e48d4a3e72c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bdf4d32ebf8146838233e11a64cb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f0dfbb558f77376222be1bda480ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b931d8834d6259906f564b19027d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df8f6aaa6d9c6ecbbb0498d98edd8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a727bb683f67ddb812e005bbfe5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46aabb3e3af6c424662ecc8021aa3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c851ffe2fe6b0b294cb8728a727c9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19da645a9c0ed1542b4bafe304b0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47f74fd28613859920e3f6425229058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e9801fe4eea2075fc9fcaa5fc5a3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b165735253ced5b5138c9d7c1f1a2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959fe2a67f7829aaf44ad6d95be6cf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087d1c2230fcd6b23598c15de3c8c3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4a8874369d925e388e86ac667399363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b1415aa3b232b0718eeffa495abe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46788ca5dc67c79204b70bc504981b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c2b7c251f602cc9a1f41c0e58fcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab956ecfc322f2c14a2d5632577d20f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896051cc66673d44d74993a20dfe7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746202e8fdccabc86b07d7806463dc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43eba293954769cf77196d587ae4d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8e5b0e27ed547930043508d6408371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a87627db2ae6ab4be2ad669df3bbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f389b4394807dbf20062f62b1dbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef855520a6662a988308d1202544a1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249b5e8963053581ac8ea7df90c773d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a2ddc89402eac4d2d5a12854ab5ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709bf631475a7299fafc549d6fb0d8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c98732e5719f33f3d10cba5ee3fec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acc68e984078d2294768db5dabbe0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c77d15d21ad4a88e7341bf2b2fc8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde649d2c08721da1b2d417cd8cb0ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a9f5801ed78099034935be9d779cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7f03aa93efa9aa8b0e447a436e32883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0d2b0c4d45a8dfbc9caef9d5235e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937e4e40e6da71e0af211f1a00e22b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60126fd19d065411248dd7ccd9f8034886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4caddb6c99284e065b23d5ba55f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b66c7462af9d03d54e9dde438738088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527617625a62dc49165d671b1dfd5ba989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44865460864720a0b486c9dc15967e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c76c453a7afa2f87a72f31e5c7a9b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f9137c9b0f530c7d6d47b285629a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d30588aa69a0baebe20f284b2ac4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af1374d3ad75b69d3c05ff85f6cc1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d6705e9c98bc2bee4bf9e5929b0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477055af990e926d85d6c1967ecc11c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee26023efbf3f018dd170fe460182197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127941b6534c6fb12b49d6d46a468e6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398387cf23a642ffcd126e1ca6fe0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb0eee95ba2bffd32f18c2a70a81f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55f225b05606d57a83ed0766922e09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb16b142be64c9a9c2e8a5f98d464102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9234cbf7294822414cbd7cf773fb351103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0b5a73bb418109afe9027c3c41464104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc7263c625a6918eda23cd3b049605105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738ccd25601c4e532557fa70d098174106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0faca22491ab8ff1aa63a5bd77c50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6580dc1547238f53b3727652eca021108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608775ba45fb00a6c03a83d0160eb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a7c58185dd2986f13afab3aadfb7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02a8548b2b495ede4d2c288040c098111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfffc1bd2b8aafc6cffcbd0e795c211112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7656861f2115e807f898484a6c86c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1fd798c6a77b1de6fe1cbbd6a9c49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198b880ecc7cac08868ecc3afc353a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d36fa73905860124327664d219da15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05582a204b5712b262055eae58ee3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257944be603aee827d53b5dd056289118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2995edff6c949377a376bcc8f031d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac573f393468699dc8c6a1771b49a339120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a256207547dad20fca690ccf3a568cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5147238b8269a9af54a6d05c702b9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a0cfbac571b22c635ea69183e9010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18cf3df8b8040e27589abd34697e9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e127f234c5ee36421957be25f196125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca38dfd1614b47503f92047b12415f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c601281d5849707fe33cdc3f8d2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27448c943058146ca2d4a4f33e71fd2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8beeffafe69411f34d56b9b0a6faf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f173c658dd72ef7e6f7516f31f8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9a56a646346052fd1a48e56fae16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d252f35e2b2f2bcec1db20be3d8f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04992c37c225f7a1dda08b15e1648ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7576838b4fb5c654374519beeab47a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ce3f032a532c08e31ca469cebe337135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23dd7a46d354b9099af058e26139c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f73def8bec047b3ee2b15aada128137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d811c6664d1b22d57a3bbcd84f34f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251adda05dde0fe17519f2aeebbc5f82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf2df6cb0d76d1aa81d05bf102cc6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374efc512e2cb84384a7c2209312866e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba5ecafc98552a91f050d19398d9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b95bb1cf99e0db02ca22b05145e727143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8605fce22fa923677324177a4026144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced265ff9630b652db78f4decf42b443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188f17a3e898901a3244b886b535ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879adf94d8be7d43ac12fdeb5eff70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84567574b99e7443fbb5e0552b4f9525148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb34ca9432455424f8bff35a4f1fe45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cede70798dae801f443410eba60f30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c290b8eb4fa783d2abb6a5b5bba3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63894f9ebe757724a2da0e8692046cef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6390200b4bded9b4e6d2ba0bb2b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd68c93f5da791eb07647d0841bbc8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3990b1d801be8232a1e7e10a04b10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb8d96a25ec1c75ca3dc1ccb4a58ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b701cd7dbd737c33694e145c58565157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca9fd2186fcd8fa2dd78814347333e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c683703b5d2bae60e3671027e801159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cef0d72f5bc5284f85a53a9dde78a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3c49e1d152bdf3e36858bab985916161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447750b86c4f0b903b367cfbf6acd554162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17f1ff2858cddb8c0d3959c96a4d73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b4c766d139eb6ef7f5dd61e6a85c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300472f0319e6ca96e57dbf1be790639165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f9c5bb7f59abf538224d75a58483166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998275d941736363fe100abb745614167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd889613276da473cb7a1f79f1d06c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdcfe038c19893445d1a242013a2ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4885f54dee9b57349c9cb186d23fc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8450a2dfa7562e5ee627d421d89b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22730e0026f050384c285a1e6853efa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a44eca65623b74c5004a85e4bf68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab643c5f2eb2be05129e70a49c6f4ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bbdcaca9ff89c35ee5363ada09217175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f19b4a9ddcb917cb1d084b77d296176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f8bb8c1426aa6a98001f6934f345177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1797fc023721eaa9be1408616ed55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18d3245f3ef486c5287f326b79c70d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b6ac6eea75688545735387d87a75f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dedd121e368e8759a307d3cb0c40f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d30570fcfd03f1753ca2806874c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626377988bbb405c73ee87c96623eebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e9ea43149be50904948655aef818184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a173aba036818b1cb2771f1b2bd68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da4654dbf4c73c79da1102c03ab17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980fb2d8835fe2cb8c3632a408e8a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07423103f113cff24575890643ace8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7d6a133f3c38b7518db07247174e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5320dba9c9778123e320dd54a6501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726fee7f50e07bef708ff333112269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04a434487f9741a0c83bbb5a883237192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59093200210652605685983be4074bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d3ca95fcf056b0c265bee06513942194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c8c9ab77ac04966dafd45fc0b070195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d1ef67453567694e22cac6922258196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae130526f187f2ac97b5e9b47389b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb9fa7602af0e1f77782b812bf3d64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824cb6c6674f67a66d010997a47d2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74fe525d2e059a6397dafb7c68a41d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca33351ca693b266e3a7acdc50f9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6cdef4b68d692595bb264b31aad51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3fdb8800cc6c01c66620d6f05d56f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca3c2c760df2500e0640a69f2eb0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc56e54c0b878525207e897676a86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb91503d6e9d479a34dfbe67bf48cee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1c2a969065dc725e6402dd2cf8e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a5efabbb986bc1a36610a2a5a4a18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f9682d4be6841b06f8b4f15ef307209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41649a05035b20c13b6cfe0fff5018d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5f8dd34e99498864fbc7c1ab8dafa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ac399ef0f3f517e120bf7e70f367212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959c30675f075926b989ac0fed0cfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8323d081f58c553a5f0c6589bb752214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2160b74bb33ea9f0c043abebed77c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0789310d51a7cd977665e53b573c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5043caab84cd0a3c02e838c09059217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f2b4e072e93d03712cebb96cd8617218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28ab26db87ccd2c6a1b30b781e3cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8df32b429f64057a1a70561d937dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617e83b39679c20982f9c71a5d618f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74f2e91706b241359ab8d5b975c58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90672ff782c7c1c3231cfcdff3cb2d5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf147621f448753825ee0f2a5cd971d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761205676c55b696f789cf821efdf40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d812934ea1543d7463761a34b321a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df76db5f6b54a85e31568d4e01fa42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a9068adab0ee325f6fe3361da106228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf468999411f887fe53e882cf37e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db527e36e5b45fa0eeb065aede0837e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdbd24ebd413878666098c0b5cbe23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0a5590b09b60375cf8cf1b774845232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbdb8860f4e75299b382506bb5da04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1925bf58d55b2aa3131a357dc0392c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b88c6dad9dcf6cc8755e77625c12bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad84af5a4e247b5a9bd31abd01bfe44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a136b7efc20223109791976cf1246d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195d8e0c6f402d66d4c02dc982accc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a60d4baea44a3d5ddb500586f1781c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702778ab242abdf2c2123c4e4cda6d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda13769a6d2bc26d6cf0c84ad6a8d32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954bf484c02283fac943dfde79f7194242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae267394da6845146732559838cd34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49edee645633fd76a82f13c07781421244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478dcb0841806f2346d6e0eb2591f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9951d881da93e25c2575100b3b1a36e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78685bade1266401147904101c83ceba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d88e6fc52c6968ad74aaeea97053dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b0c0daa822a27f9e11f9f1dc2a05e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ed5175edbe0da7b93a1a257632374250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dca2f9f3e89b695bff4e0468c7350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f596c796dee138782e17ffb5421b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485a1b3248c205cd2e32b2fdb1fc152253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a3ced0cf0c24167cb46715fb83fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b5369cb50bc23f75d7ee6cc340bfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f07ede79e40262ab771565e5eee83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2186054b6364b434a43cbfd95950257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28988cdd6d391c4358c7ec219eb839258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e8a12fb94f7dcb38e0afca25265c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e257eb746157bf816b1ae288a4e00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb39d2916d2295f434b52e6b5fb941261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760131f5eea1fd17e5b3af2be791c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a27611f19362feb93edfbf8e77c35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e6d2d2525aa9b15a3dbc5db7f5f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1396ab729007ab7677ff20786371056265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22a3ad33721e9d864884033a13afa9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a84fc36ed8ef18079b89689f8a3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d11ebb7e1a6712c719175ec2005f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af99d87b1f5b54d9442f1197b52da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab760ea41024e3b757e23419bb2e06a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6e56054c64b1831e2c3986e536615271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7088021a55401ce08ecb4edf1a4bbe3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d6d714bbbb9e78af84521545a6d0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddfe05c39c4bd56aeccc7db5ff801f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4659e5d631caad8418a08520a50af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48184b87470c0263652dcc5e98251e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf54827e6a0c953440a2782594a7bea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941272bfb78358a5f63a6aa021fca7a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b75e994f8b966fe5f876ebdbe611279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcea90d0390665a3977a783f6f1ccbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059e4ea71f8e474e19e3aa9afec5db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705858724f6c6bca08516ad1e715b013282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf072e965026e817586abf315e68023283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b752063aa1c87561ad6ae3c6194c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948c575b6d4467cdf2b85e87bf1a67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f619c36c23047c501306a8921f4efb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10aeb48015e1d15c8762eafe044daa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162f29184c4a96694e74cac95e72be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93fd70dba5e4c2326f6caa138dc156289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda6cd967c3c832be83f2d2a225efc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196e5a42f9fcafcc94ceb17252ea0b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2ec7babf96b2cb0f05a7cf7a02c0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972439336e94cc2513c63662844a6339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182ab6eee85af927dbe04244534594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23355e645cb7f3c682bb4738224c06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e094a7e1ba5ab7ae10187180b3c64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca779ef6e2d936b8fe8c4f8aaa4a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4f12fa738101eef61f2d228b1148d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822be2a3d0161639b5a29492371cbfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4fb3535997d25d2c316b1c77d7ccd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f7c3d2f212efad937115e02997050301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3983d9168419b34ebfa81e2ec3cc07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432748e63b62e3c058d99d0ab31249f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f0aa69b06315de5784b796689e15c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2049aeba41ea7abd8983092fa5a9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c170749be4265105fc7099c68230e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd8b90ae749916e4f82bce83f4eee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2faf5f16ba12ea2a0758b6b4ff9827308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826012e0133e64da8e2da4a7c3cd431309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7b0ede3144d88d187d682989ef0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c06e25cfac07abffe28722cf8950311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418530b67a7e7d9047efcc2fde566d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c055261be8fa11dc8764d17a203bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc438caba6a6b283fc1ee6457398dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265122aac207ed2cffe3643eeeedc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cd98f0fe20564a04de41af5324ce5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dff8b8ca7580ab5734123ed041a04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39b2ee62e1da89329e115f939efd02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07fefc0417e0c29483846b784be661319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9573f28a5413b9705eb4b9fb785b34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcce4667c30a281b3a07bc51a72f48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaac8e7a68fabffbd218d97195e005322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5c7e99dab3d6a04d71d8be606cee0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b86cc2de0457e5a0ec6b7e37188c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59be6647ca2ed4f4a81abbe042db3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349a08d3fa25271bb86fc97987d1d87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cf255866863ccdf327df53cd6ed4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e0d99c844cb1ea3a614ddf28802d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffecf1b8d901a5c6a9ce7bbe16de10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f07c18a3400be19a448724e58488c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a878b3646f3337bf005d00f3d1cf0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd245024a78c5651640d12be713c6e53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8254ccd5b2537a6de636f5ff5ac13b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af795de6ccbb0caa245a62b2b1d9a852334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690b348f195dd3dcbb16349daf9f4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20be0e946f30799aa078582ccd161e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab3388ae3d4ec575096dcd8b38502d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff367c60dbc976ed30faac8b6875b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600d2f2280f36873a9c575cbae3fc1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d07472244baaf901265944082228b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08599ffe7f82f660d0e9c3094287907e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8bfd9eb115b4dc8829e2172a9944342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9f960310924e7c98de1b6788142bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec8ddc4d6f2be22a46f4cddf61cc22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19879a2652d1d51513e6d9d0be13d9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295669fdf1f60734e92cb11daefd082346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fdcd54592bf6dae80a1a2d825749b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a0c71e64ba021af62a07d5cb049f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf56a867cf5d9fc37c416b09bd35cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89671899b0f0cc331b3d9467548e99ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e36e9477ec6b0866c73d378c11cfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21421f0271e50da005222ebb59b96e84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4a8b7d62e2fafa9207a19b6ba219353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614adffcab59147573934503b4c09b9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde20ec23adc69d87b263c743e2d3d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641f37771f1b64f668bed288bb11158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed2cf3a5a6de8af59a08b9083450fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f1833e7183f3e2eab759b45a967d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47c7fcd31169890b38dfb6a3715d60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c9de3b80c2a29fdd18d1915b72873360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fc4698d6be2a1173fb3e94020b754361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89008ed33d7d2698db8605d8d0132b84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d06212742b51708ba59c592be0c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a12ddfa71f419dbff41a401d7369364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c4b1d956610db2890e21f817f77a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03e4bfce4ddd66ddcd7b8b08e46a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6e218bbe9cee26d6d89da868f24a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016403ac63981ba598d046e5bff5abcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb695b7385f4bcf13696056e76531369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41ca659868d956cac6f8c471e3475370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c4368eea402f2cbb180e6e5142bad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f44b69ba8cfc751d88a58b8e3d0217372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e130816f49954c53d0bbf544cae6c01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03224d2cb1a5600d5eeab94924315cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f9b55c6557e0754e8748a7dcd7be8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dec7b9b69da0360773b0c36528bae5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f1f2dfedf53dbf9b8b519ade1d806377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616cc85b45117a12ab2d57274ea069f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4d0efe98ff3ab611c42f96e0ce80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29b4e3304c1970534afc126793c10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf189bd002c02b8c97f26d2409964d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077db8b7e4f758f65b2e0ab00ed875c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765ed6772c39f10b4f7ced613627edc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d1b651245ed3e3fe50e7273e143a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3789c87355350f6d6479b090a8f70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fec1f9cca8cf2c7ebf1e0db5b7556386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3e18ef437736c0a1538afa38b676e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebcfc45ecee5ff04b54cffcefaadc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee54c88a1159565f3575e55d718c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e87243b5392697c08570e0b0f40cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e16e5f50ecc300d69134f029cb621391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b260daabf1e974c8790fa2f32c4428392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a85904ea8c01fe1dbfd61501edaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92033439570fdb579e3de8d152d9fda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f8c765a9b247697eb219b76804fb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10453effa21dcfeb62df7ac63c1aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6aee7a667253e61ae749d896590b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a63d9b4789f1f2f83e5f3c2ab97cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3143d05625670306420ba1e068331399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c77bff6239b7c171bd1f0776570a13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440edfcd68b58c51e319118236c881cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3222ef05777920bdb68a8e388ea2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a2c7452df5303c63bd5cbee3072d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781bfcc3d7923e8bada056b015aa0ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186fd7501a08224f3cb02a7ea77a2cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f4cf920fb8c3a1cd2952770a37897406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fefd0b364147012140358200b8826407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d0bde4402955a474d73691ff9a8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f740e5756442d4bc334d6191e56d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f41c12922a9bf451517caef5ad87e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdacf14e56fab8984b83c5f8adbddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e946523a441e7d29c6c0e302928f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb247d58e04b2b11f20d49faeca300d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935b008b07be0ca9e66265e85555b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a4f3e86f5ad83d4d574c7601e77b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ee864ec489af5a0dae52f4fdbc2d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33086baaaa81ee3d0833b1d04fa782417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7fd26d0d067b01be54b3b4c56745418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c060a0db4dc28e894a7a34a090efe1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc95d74efd775faa29c1af6e5dbc624420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37578d7ef2c50d3b68292f481695c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa09ad716d8c455089bbbb1af28a50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606e2422fe89e18d34ecf0c1c0594a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a6f5b1c78baa0805c523c74c2841424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a970b2bbdda824bc76599aa99dac6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b87f4f7797a1b05773e9ec2daa0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995567ee25afb333e2ba32da1d8fd984427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddd76b35d95ab579ddc15cf14559fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb7e52fd3ce54668a24ab2907789f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788104b11e7dbb784fafd19d6c3cb53e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4de921890b4d10e8976dabb11aad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563cc9876cffcab25fa4e3c58ada877432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911d4b1466f26fd4c96b2b3dc7beb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd63dc98100f537574dad801ec1d74d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b46cad8907e3fa0c1c1994e211c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f72464676bdb56e880e51ba1fae7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade6b598cc63c513884eb72bd43675437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c028e152d7f52715e44fc15cacbeb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea134a9cdc94f9151e0b5b1d9deab18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5906079bdb060e9f4ad7478e44ccd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a7265b2fc3257a57c700e00de3a81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b3f1fee7e0928a7658023f6d51d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900ffaec4348238ea1b9126399fb4db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210c431bfbe12d361f696d8a26e626444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc5f6a3cbbad68d0ae44a3e011da37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803ddf3f581cc322d1bff0c6c278267446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01470fd9b59a847216af1ffbf804d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5bd7c2742af619a12fc385841e312448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dafdbcaa290c1c8f8e94692d026b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b73a883b5becb20d896071d7ec4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed844966862ebf71fd616512059895451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bbff5a8f5bed118a30f61bd00cf2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd27bd73bf0a1f640beec732307a0c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835398c5120f4bc56baefcf21a84bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02451a0fb7c76bcd2b85ff3e1bb55dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e32d0aca1e4ec76d6b03370e7444d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc7b897303081e15f985f04cc76cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a6c0da352a62ca00c8d81e5552a19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba661ea3b4bdefdbeec54ec70daf63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb3324c3d0e30d2edf59924c00aca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac649729f611d5903a17c1739d3cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0ddcdcd69160f797d6bc920dcec93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0525550d612d0f91f8ded3a7ea1c25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58b744816f33f5d8abe761c4d8e8fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d5e2d704318b3b528e98e29f3662b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77c81726c81d8f3a7b570b03998352466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3246b922318f9618c54fb3ff3c9b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf5a753147cb54de89099aee792c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e0919c62ced99ad9052630ecf1ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6abe37c373444157b827e0042fe97b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0450e0d0586b7fc058f6cc195d0d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e028904e7331e4f5e1376d8155ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a118112dafe362d2aa95c5bcf38e84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb548e32ba1e1d42f5f0e6323448fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f72ecf9950fbeb9a966b263dacef6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f85d2a33c40563d8f1be6f6b26764476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb7abe6a949bbf750fdf9c751fb58d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c2641471ed94fc125988d76aa31d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903793fb600cd17bf88a9e9ef98349ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407edd79b0ffa615ed1f56a19b71b64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a01638fe1a54c8e793cddae02159e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca647eae59fb10daa5118450717841482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b3268592a0b7501a817c2548dcf6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46631ce1ac1d1a1fe19e92a3aebe1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413abead41b4ce6633c7f615035246b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f75af616f5546460174c6a9f291505486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ce63242acacb1f67fbd8d1b3fc96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9678bba68b7c8fd195bbcfd1b813488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b783d782e12f26fae0118ac42fde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f583d8036ecf85f789fe6b73782f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf601782c96826dd670042411cdcc97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9a42ff2d979e164c5d87a1410c42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe20298716330cecb1a68ec696c4266493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a35207c2fbe33962d51b6e021bba8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a5deccd25b0094c642ed557aa641495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafa36d21e73e96dc5e2ff3e1626d39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d7b1f4a8ee10f8ecbafd18f14eff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58715fb0b4599fe4bb2438b701d384f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fd170f8e748cfd41c1dd6f4f8705499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b40a0bf006cd6a01aea9bd4162da45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d640c25737fd829f541bd844fbd9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b81753cc088fbafd3c626dbb1cc9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f434aa952a289205c0330e14b277503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677bc44fe50bcfe46858295de6f74d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795203ad20df345e9bf97cc0ffe2e19e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4823e56b2e9b54322dac3f255e4125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca436b5ea36289925515865843b955a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e76f5f9b89287b6019cfc7f57c6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325eef30c77bba820bc928ffb0c3c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c8bfc31287b767e329075ed12ecd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d1f89e6c6a8feb7a9280b14738809511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c40d4f793af10ee5de134d2339eeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffd7a9c48ec0c595ff2e51ca3bac9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6aeeb895cdf26a6a17f238239f17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afedb48092b9d1d0325d5422e9d9d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84004a2fa593bc67b514b8e018fdb5dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da03807a4602684d521cc5efd0612c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e84ed7e4238778b74347aaa7f6c093518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85885e636f8f28e57b64e6e1f27a3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880b6e721f5013ef06afd17965319b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea293417c5a50ecc1830bde1235df69c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65915c7503b941e84b884e64ed2f91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315985c8af9a09c7fb57afad5d0aa9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d20af6215a714acc930389668637e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fa14d04129f592ff2005225d6eba3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a01f83fb25e1f592173a8db99e1a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f30fe83bc2da4ec7482191b551d88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061394f6b2d36a84e14f6b7b943a5cc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef476d1d5c9f9df0e66804f9ece7cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f245a65a35446605bf6afdeafba407530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f4f9abd732062f5f5233acab307c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e397b4ea66e9109de32fa3f30bda3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d72b76c7ac98101c0b248ee4e8307533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e76c4139d003656d4d6d9e891d5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6606156fd2ec173696ae84be856f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e363aef57105ed80cb37deeaa382536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10fd9e3b53e82fd96541229a760cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069e32b4126c618d4d461af2583cc2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a071698315cc01b075d36ade293b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354339ddf278fc43795ff6be8d0bc2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0232e77efa1f88948703162b566c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe2e5e5073a1ccff41c6d8a15b633a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee01c1f8e72f6ab15e7e39e132b7f03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1c3e9abe06c0fe889f36c88d141c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255268ab2a77e19eb4eaf4e9f43de59a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d2f8b470ef876113538b3e8da239546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bba2fead3f187aa67a85ea51ae8ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3fcf58cb98bd33812d937928bb346548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eedf9f4e6815be9b402cd52ab6cfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f5f0d8dbf080f76ad8cd9207d1c3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c652105d09188e1af80b5732fbf8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e07f616a2add1c819f95cc722c54e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1e2eb24ec68fe0b6b59e9180ca6d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7799b24f2fd3f7c613b43595b8227554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b339887505a2ea5ab2f6d5967df1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10994afa826d4e12cc82820d502503f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49a2af28a38c8b807bbf93021fbe79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89f6671c0bea0c1fdc9aaf58b0a2aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c698301921337b80712538dda61c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b765b3a6125b40317a51002a1048636560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758774d1fd6e08acfe59ae66ec693f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1f9576833d6c7f4cb209792a87db5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f7c7345b3197dfdf12ef43cc5df5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c50c1660b4515c01d3b5e06b129be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78b8ace264f9fb40adaf7059841c97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ae150f4fed6e41db52eb3ec0a6bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf737d8da4ab7ea9cc4a6a7a8837b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667228f5ccad17a89309af34ddb3d74d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729716bd1224ee08550ec323ad11e7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371338df963fb3748adbe554eea45c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2edb62bfb31f1b3fc30c10df5050571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42a74fae7383ad7b8af896053f52ad572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e8193e961be9387bc691dce08a62e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa4a4fc917699bb66327d6a9fb7e722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6877d2821816090212908ecd450c8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e594fa71da378c537ee4f442b110a664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb7c3f6ef6520f605579cacf2093f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42093d30f9bef5a8d86a514c3254f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9145a00a8065b5b392782928fe5467b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b77e3040c7a49af7a6077ba347568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305796ecabf0c13eed686925e8541a319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef492ac49b5fed0b5981fb0d64f70c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e257cbccb26333e8d8bc7fd26cc5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38916cb6972fa5aa72b5f66fb41274d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144f6b103d4313f36cfe32575a68eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd46c8e533b7afbafa80fe33b3c3dea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605ee746745603712b5dabf0a3eb8a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d78358ea964a647a5e75bb300aea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e08005e1a30405ea84a4c5e3f8c5df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc9d19a6651c3689f8f6c76b5473018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61aad409b4d79074375ba4e74750519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca80076aebc38a7731c07a8d10bf2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2dc6d58a0045776443a485366e10c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7c16773067979e3ebe23d148f4cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06c22043536e034526fdd1bdbcf5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ccece96eae01bf88ac835e5ac674524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb8e9976bb4ff117ef74ab16a094525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fa8b2e86118ea5cac53e358ed33c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae5cf0c0619e8d2bf3c5794e7507d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21d8647cb6edff60d323594526bad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c352e20d7689f5fb1503155e99a01d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb50ecad09064aafa2c2f8230d90930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec878b1d164e81b0f2ebf129e1ebb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a95cf67dda9e3c4f7c83002bc5a2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f954205b4f36ef458a561f9ce5d529133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f941c4480fb9bf18889cad9f27fda134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d4c7c3566d9921c2a76755372325f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aa09ab7a290f97c6bfb38efc4ab8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa86c53cda83ff73622e8197e795737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52a5fff9bdfd79052ca98536f36e6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836e8f9ba05b414b13afc89334e29b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b0a64d7542ed1c65376e77dc39f3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf2295b7c8909e9522fc6b76a7b2a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36832a4413bccdf7d4c1cbccf58e019342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0052ccd5ac42bc9222a2af9d72aaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8e2eb1fe5e02885d1f095cfb6adc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b044825fa510944b5bafe68609124f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ce3b8aa0240bc21d073096041e66e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf4b77c42c0f86c5ff2c77c610fdfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7191c1d6c8be0e344b5e46df6302f1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e50b5e38758397dc53904672f76b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d4d964aaf411d3a5a4fc3f3c995ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68dfda427b23ae202cc1ce7fa47b9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65034431fcf0af0722f8a152b0c571c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d143aff453a6df1b3fa9889f6c1b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee657c85ba2b552260c5760b09a76454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652beeffa4e6fe03d0fc1ec205637b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197629dd4854c46afc28d7c98e527556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00a4be072e0967a8921b84a1b88cb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633cbee7a0beda581110058822d1f1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de8209f0924ad45e7bf1f6a8a1bc2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81552c8b00a88e8714cb8cbca689660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5d3c1561c5402e496247423128c5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d735a0a071e307ab924ade9955a34c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2893503a48d036f470d3c088a4871363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee07982568a6332e39b0fde28ed157764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d8cc6f85033bc9a885127ee8fe08f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18248734898f7bc3f7fb896900e1cb6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72643ea853f195aaed58c707c5ed6cb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9052b9ad48e5079d36644e3d16a72c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1bc9a15d2dfa698abd456b01b91e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccddaefa994bfe10e87a26564ef2aee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a2ff59f0a3896e65cfc11bc9448471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49ef242ea09e7f1a34fe61d0a53d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9774a7ff28a5bd3e027d9a16f376e5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca61e00089b548fb6aaa57aea06b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb0816ca20ad341c0fc7dc33d149175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2307c38b0ca107bdc9804a6e88f2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d81e70f8876300f877f05fd7fd9e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822963a55bdc51999783810849a956378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ac8b6745fd8a12d5af4b3722acba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba86ba8d31917cc69fc2ee22967032180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79647fec6deacbd861317c69b29af16481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360c3474de7f8d17154f324ea41bb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a69179b3f6a83c8e63c2b3756be6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11d077c6806538d634bfbcc63962784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f66641480f31797fa3fa6a30f3495385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06261b25187c540838d7b8476cfc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6877dd694492fc79cff124d8ac2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b442ca0510ea2e024712021e137a6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d391ccc61b8852acef1cda1dfca2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c54fac3cd68c15353a7e25da45fe9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4c35b1e038b01e134cc3b0fc354491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cff1914296431bae8238f3ec0934592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8f6795a89ba569bad7233a58eb3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f885ae0d2caa91763d451832081b4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f4b065cee97077687118e969338d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d09e3cd56fac43013dc8c1cf770596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d48ddd08f6d7bb0f91e7e5534dbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84c469719b574a4c1e260ff4a578c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccef501c654130db8580eb619bc93399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16571ac78d898fa37ec84cc9b8ccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079209e1568fce5c7553f578720059b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabb4a0199092184280ee37ac75106b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c2b8a6f40aa54b22ebb6cb9b8ac0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c47b901f9ed03726761e11e3057f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed4afd7f3f00d43a40342aaaa0eb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481adcb08502f71c02feec85b070a3f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192bc05e1e697edde49286e400cc5fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edbc5f0de6b994c1685eea6bf986b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a16a29d9c25d4f2c36876449fba567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10f2dc07c9f231ac7ee208be196ae5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ea665df756f48bca52bd66a7e8c1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c57b6ab397f56beb148bc510db759112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7165485af1e9dd2b4d6018753209dfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632124870a295f21cd43511139f6aed9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce48be1aae501e3ed1b9102dd8acc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58fee3b2d3f3918f20f7af0e0bf1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be293c8a72b80577ae693c90bd999ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e472ef5dcdf71565f574fbe8167b60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c6997ad7955867c4cb0c73d088f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0373c280c68b43588a345b430939ceb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53431e81a4519972899d129a441dcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86170dbe52150ff96677e438952c0ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b3c4b010efb8b1361ba765affcd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd646292969046fbbb263aed4bb230124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c717b76cc6141c12332150aebbfe0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091bc73f30e3dec58b1a79158bede14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9127c8c983119c0061a6f6beed1b80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee1a574b79fd8c0927e281fb216a9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b197ee5f3c3f36d4640eba27f0846129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315457cd70d9269014bc795b4995d09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd021e55be40bcbc306558636157b8ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a9769a5abf39a1117bb664d662586132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8817531ee435378fe65766883436133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e65195e0659a614a4d5295576e04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7808d158d7a59371904b25cc9fee8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d26c6d042e87d094bea9005e367fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991c18ea45ddb65d39c1e1e7a327135137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d3eaa2a51ab38f2127acc8bbb5414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290620fa2668dd703182664433078c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff14dd7ef358d683958c7a16acf57e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574327038d635d586dc7546bb0516c45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe86b76fca4b43f88c00f3c4c2b1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e0f9f844917a6f8be1aae3d512edd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a3182ddc4d65a9688bd841ef5076f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391b89c1a9ad2ffff23ead5370ea0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df22e1fdc8cf724ad6b34af372f5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ac6f83012f83a7b289595ecb32baa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ee9b1e8ee11430ea08af7a73e831148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca252209938faae78f6a01d3aa597fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab456d6fc8b82209424e33d4ad7f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c66feeff1b758673478048d231287151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46349278f1d98b5f6ca488fe0f2558152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926473827e7c1fa3030356eb0d53f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948e850989c0e7aee5f17832868cb44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d340b440aae8962a672405bb1d6d92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ef8afa3c08df495addc53ba9a9739156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415137496bc305d7e3683bd1bbb2d2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be68626d3a586bd7953e8214ebbcc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec490917cefda7f4674a3acbd0c137159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97480bad25ff9e1a3ff817fbdd848d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d1b4dbb1bf9ccf4e95b2d765b7ccb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31c75f5bebb9f3e9199f74d44d475162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2331951c4addb7b056dda52bb165a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4163fb8c326d5d935bbf895ce14ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a261c91f7585d9c6dc98ee109d287165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d78dce8b1a9eb012ff40bc846178b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1b2ab515b6e2421a10c6e646cef7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055562507a0c5058446ffd31c3f87a84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826dcc5d127c894c00afd3f3a0a960f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92bb04472c3df73f0962845f1d735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc88157b049b9648835a2292fa7b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554b1890b4546b79547a6a27c472aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e05d2f7d3dad677377ba212a76f66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7b93e9d7f12d8a0b07c3d86ecd247174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612e9b9131cdd218b417d6be8029f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77c4635622409887a40a47524ba59d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9786a21b0bf1566b1722d81e01ca1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c1b3795fc1c5d104b07e2f3359cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededba0c64fa5549519b521937f6a2df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9def8e3f3e8ec51c554588106adaa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc9acb9df84ddebb170681f2376857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75197980f32d9916ddd0163229d06e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a486664e21f7d678083f34f3ca24f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb8b1fbfc02c9cac543b2f7012dea5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e2d7d622133909e7644f068ee81b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ac5a40605c1066b9652fc19b1fdb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d7dfd3263af74b7b7e99921bf269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea944b7c991d6d1f5c8704d3289b655188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3a65dd3b04af726202cced5719bbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1109cc32cad76eacb3ed6fb9d557b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d90075cc4e381b947a661caa1fd63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21566c1164c969347e6abfd389814c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdafd98831f90f5a83b7d8d3caa5c52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cba88d59b5f5d185b304d5931fce90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d07893247b923c72535cdc29f2c6f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54299fe63b7176906988d9cc31a85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926053a7c15e4617c676bbe599191dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8052588fee730e8d66e57f4c914c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aab91f38e4cb12feeddaeec0180b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f8e2865391fa61d8ced84c139e5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c444262c4e564e43ede1f0932093201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef0ed49bbc2629465957e87ea91778202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500512a62a81502dac621ff4f997857203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da74f9e1ff771305078373dafbefec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b55edad77e6a3a29eeda3c1b4c2ed4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a08254961de469bd02c3fceae47db8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99d7423e6907848ad5dcf844680b44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c7683ce2dce0cdc3f1eabce76449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164601ad4a5e305c78c49087c05d7af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c430a1ba87273e432f3dc95314fbc14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6f6ca62b2ad6e08e354eacccbb33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094313ec66c3bf61c416f839dca740f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194a68bc6595931f5dde22a8d082bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afae364245f18c2f1ca5df4ae5c3008214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db7fcc25a20b457dffc4e2c17ffa6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51acb49e9d02d554807e68175db81d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083627fbf84c473d00f703a3b1ea05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33845f78bc31db33ea5d0909a1766796218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2316a7b8cab460e03cf4172272e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081374336a0cca810425ed100af8c787220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08019cd62cc7e0a0324c4c1a3767f2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce7e81b45e6c50883aaba1e9ffbce2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee421ea109e64731df0417c94e74e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca49b6ef9f1685612514d4555941d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb79cb6cdb5ae30fed522f66b77ae7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127259cad5b0573664625322ef5ef94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517ccc4670d9434d33850c2e17c4e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064cf597ced1c4c25514b4b54ec463228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ffdded4a6a878e7de44b05049efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb28a6536ca9571793ddd837adf225f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886679a423b2a5786251c35088bf761231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cbe1a9b6f7f137b547962c6ef21c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb572cc40029fd8608d3889185dc43b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce9010252c5bb4c7828b78a7fbb1dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f4cc9a6c4cd7dfe291eb807196a86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a827eb78fdf04994978feb6859ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb036d82a3c4cb9a4bdcb9337ecfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda40505dac67612f05a7c1b7e41dd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57541027e441ce479b46677287c38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297586b81c8d77cdc9a32e2d74ddaf6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea1196631cce2972a7c0dac99865a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f360696bda0dafd58d4f14b1e03633242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220820265ecf331006e37cac8d97d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316ff0c857bf8b3f64d265138599bd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741cb2e0a30b2355677a750bd60bff3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212777371da0747e0aa4774dab6bffc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dda9f300041f395c43428ef4c6ec5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd1132c594db9aaa03f5726a1f085248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c61c23e4601743e82b20b40bb9de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a16779a00ad6e9f8753e8eb647b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d097623ed53c6fb036f0b9691b851e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9eaa613be9efffe896a67da490bf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1de7d4eb232cfaf14e5365e6416c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4d29ace1d6b9d346261a5dbbde755254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b756da6cffa347beeb57f6d4b5b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4c2b4064057a8ed6b898b7332d89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed87df5b2c6e9ea0f5a40c1d9a0752d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516d080f9a2149beb4f989b68486b95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccedd1455abbafba670f3a44327dc23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e76de6937b097ce803ea040f5d667260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e6a38cb5ea912f7f3177fec7fec21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c561f41083ea6729663fb6c06a6a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d2558e383e73ac13fe3ec7209335263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6081d14159af4488dd18e7d66f8fe82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0290f41dbfad73ff7a37b1a21cb7a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17dc6ac199441f3cbe957b5ee4c29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5da5ec4b7c3d7c3f7cc9cc9b7051f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51654908e84b4a3a8e38021a7f2a07e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea5f9c7b8e47bdcad13f9b2601b2bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6913a6f4239feaae56a5b433e424c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea766735652402dcf722a5572448910271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c0716415e4a29edc40f25dd6173d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256b97328ed5b73de49633fcc53a2b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a271348e04914b68161f193cabd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5830a72529310d5247d18c72fda88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d5daf2ab7655184e6546e1136d34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac82ece82e27e676f03b844e7f50d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6bb89c2a91f425507cd5c1c529c2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825883664cd9a0ce777cf16be11cc3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14f744288fe3208fa3b4b630e27a3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df727c0b7542ec573e79bff2724935281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce909ea0cff0a83838a39fe6659a71b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b534ade20e62b337d8ba3b92062b24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e23dc4d9c4e62c78a234f366bfdcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f981884cb30c6e0cee833a06a75a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ebd560a79b0e4d44718a23acfd39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ba5acdd9f010164a83e1b6cddcea2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7d083c57ed4ab7ac580fef85077c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22c3c198d32c0548fae1141f03f1e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf7d4d1f2d8cafd553d32ef4daa88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7b3a0890ed8a31dad4f90a7fadc13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a986eb5e4f712f5313c2441980348d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57f959d0a9f331054e564bd030c1bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0195becf7d4d909055eb5566f32125b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583916e5b7be08b7fa0470eae9814360295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3149e78060d46645461c458676b826296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb81bf500f2d0de69ee75218ec87a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1307e3fff3ee2300198a36a471f90b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a650508b1231f239eb85ec41de3a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8b17922d3dd3e231fdbe1986982b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16707982185a952e2782ec0492b63981301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144271e32cc713bb503a2eb7b2b18fd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6a64cc433ead288294eb7ab0d311303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a6950e3e1f1af352fba6e0910864304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3953ab54b2360c87984ff877e2ed01b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e2f45de0cc4ee6d1954794fbc57a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f72048d5cb691f12a0e6793349d92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529620feb670141a8ee51cedd8cdff2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5f46a335a0219f64d5e259c572c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8996e7b72fceb5947638bdb356653310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673149dc182f5ffc2e4feee56938624311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f769e21d77be8a1aacd550c6dcff868312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e7ce948c8af72c5c686ecc482ef01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6694b5ead22e8239365d174b8e84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc463d6fb9c654cf6a9abefcf87347f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdfa24e5336ee5fa5b60c4247c2649316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f2089f70f5db4473be94c90123f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342cdb14db1bf5c445aa0175617c36b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ac8cb86727494718e8c54caf9ce05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe523c8dad8b0aaba02c294c71be2e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b85c455d28671095a82e2b6bfbac3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f0d62b4935a4cab53c5ca9d2e9f4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4917b0f32dd3f0e1d597c73578b0a17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868faa03ff9d7851a468e1fd9495092324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307efe22643ae869d28a95aa8a863407325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d518c79df6cd7fd20423e89d37472326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bda21925397a5dab84f2a858544310327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f70af33030485dac99a293be9ecf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d70402ad5eeadea5514940a32d93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e9cd59126daed60c05ac15937a265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb1b6f33a3fe2a0c0062482c75b588331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4635245fc48fa09ff81e7cadf0f6fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d05e85a4196926e1745ea1fb810a07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f3c4f23439924a6cf9d43d3e43dcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1ab1df52c658016e5ec8af9c3ae3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285799a988a1e40ef103bfa97c154d28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f744b4217b5341a6aefd1a5febb8a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3c30c094fa140eeef7ef1208da1f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4853595e635de46120db3066ef5f97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef51ffa142f61671022adb658994ffb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bda7cc7ba607ecd03a80d5b824c22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2956359b27d7bf747755a87eb7e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507507f5b245965b5e0c3bd3632a20f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265f989b826033e6f5e9621abe07605344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf8db8ab99cb6f94101da8af85f549345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11983746edf853613b0927eed8eb3a24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af653bde451ebe90f0cd3dd5316ee9dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf9605d92a5650bad6cf00b17bd94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aead366365d529d4eefd482e84ec6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb9db48de5ddc6d3059acc4cbd049c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c86e6e8cfdeb9db25ba49164c45dd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b82cced95299bb9de0ba4f4ee065352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eed296f14835bd10492b728e6f470353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0972494400b0aa8a3b33c9f7a435eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1849a775801df776ff89d48c86032355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1644df626bdebc1a5607dc88b713986356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617ab736a8331ca35932cb32eb90604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5010cbb2f4526eafae167802ce908358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cb06bfa0acc5cf7ba8613561b128a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c15802bdf68e5baf8aa2fb5d7d81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a5d188011d9c81f5ea2a630d08465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a33e15a3951b89fd9df4051fba63b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03b9c0b5e8a46e1c598ce00fbde046363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8a01b2d1ced83b295048da33133a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c55ec52f9b53749b6ca703dc02557365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375be7600f7617fda5c13789d65c24e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f3bb512f3b49bc897a945284ee8ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e732418f7d8ac3a76e091456ff696e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3dd41ff52cad6c8b99e97980b23a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c42bde513f14e77c381851986898370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30011005e8ea808b603e257bcdac79e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97850c937010482c17a5fe9f6a131d57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8a1f48477870b6082067d9a29ef31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59851e28dacdd81b38b82c9ca0cf21f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba88dcf3a2ecee7731f022ffad515375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca1726f05cc26ac154a395523a3b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc8cb5fbf172366c9955ad1f0cdb63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab7289d2dce2fa4af71cc7c332f203378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec60117ca903ea3ef5ffa9fa4dc6d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a48dcb526a96cc4c643067d39939a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f0134ce1e9c68e9f24dcb24a125e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e5b06792eb793e324065caf7c5240382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660cdf1116478807eccb6d4c5abb602383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da586da6408fcc1d95b731b17373b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78984798189eaef6f3e06e07c735a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ee74a3c2d44490c7b6af6528daa15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ff57f876259a640effc880e6b7b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51678e530cb23ee80b6e7a0c43473388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a356c1d14a4ff001aee1c96cb4d87e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235a4bd776120256a104eaefb944efe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d3e3f059b9d0039d42f5309406287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ced2816f20166ee9f287bd582abcbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8935b681dd588a392fcbd4bd7f4c6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c4a6d3ee09f5e708fd320702c49f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd349fa6f174408c01b4e6764c71a1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5436076bd1f8a30eaa0070a70645377396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08bd4f46277aba41e47862dbc9a715397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea0c99907d90ee21ded39c8c2a0708398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bde9a21f828c769db5594684aece3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7fb9c5c91b05f9ec9894005c75889400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecaa4ee77667d6bc63797eb5af6cfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2ab2d398d0183f33e63b80a0837d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa93940e9c03bbbc401d79dba8f0af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96dda7259849f5d664772e78a55cdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200eb7a9007b30057f49f49b04db30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1674256da7d1bd089e2b8c4923ae37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7a05b85b0bedbd77bbafb6afa806407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfab3378671c106761ef95c97fc82f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72036efa9c70f27d40cabb17d97840409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24fb18ccd08039ce0981f2c5f500f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd285e543a3739979f67b25d53f8ea4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d077f69d220345b0fe445157f4cbf64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da62a57dd3ffc8ea1dd863523ac1ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e837a8819ca3b4075232f15e501d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec15f2a51b9650160d37e57b6c50c6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7a70a60e86c83132d22ddf5dd301416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77069a47413d69992ca02c2011163cf3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f584929e2e59800305aeee13a2dccc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248bc888bbb023b34f9c2db9a4573e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd4a27fa69252ee754372ed66eaea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6b6890242740f8fcc0f093708066f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0261d4e8fcf1211d6bde520113524422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995edf41c7f1667cb79230dc38a4b00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09d9cdbe57e4b7120d3f0d415073e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7dab6714e9fea2a706da0886750c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0d1c080c387a1312d90174cc8d17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298948ae341baf60d312f5cbd2cf81b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2274a8507e5d4f91f299d01f63c258428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bdd5229720b67ca26ffb568596368429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b40c743f6694f40d816ed3882bd53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77215355d838a857b0721e7f120386cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cfafebc4453107d466d2d9268fb81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e258aa21161f55df5499a711e4d4c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ddc3f010c6b6e39d8fc91b67b5886434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c01c32a6ae624ab5303cedf52fe76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1785e3c7e45741fc0d3e99fc6e27612436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8dcde9764069fc3a1b1d842ebc14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0312fb3504474c6ad5870848200d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d4da42b042973e5d19f00bfbb14a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee26c0288cc3adc319388bb14473b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fe09545b6fad6a0ead504a255358441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a714ce7139574f6df79576e7d135442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01114ad181a300b38585f8bb29f3404443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc71dc2ea5216c14d216e5d1073ecb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e684993cb8ae9e9da7b51da4cf8154445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f935c729aa21dc4638fe916d50f0f8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa09a4d90c75f28bcb022eddb3e55f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d05e1ce5f5151376e78a436c1db7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411be31dc06cdacf0fa7447eb2eccdb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89e320e7aebc25333355681d5ee0e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e89cd6320d21140b1f2d55ea72906451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9a9d9b278cc0df3c2b37b1cd0464a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b4782e14c67f58f17db0ba6df4812453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd908a387a9100d614f39f7a49cc0c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33e3e47e7d9a2a5bd3d2ce718bbae1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe02f40428caca76f8a29789a40ae7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a89ad018e23085212e72275fac55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90665ec19ce70049cb4afd8cfc05b36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3099f22a84176f3d2fc715b33259459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9193f6bf8bae86f1580d40e1510b7ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e82d4d0f98e7b3aaa114f747d2a89b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467391c5209746a456ec667d6e7f741462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2076232b7ef62c96fef9619efab5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95291cec37500c67fe4c8b19a5ed4662464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1bf59212891bddd8d4d096e757477465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3410308438280f8e2ebf685fac31b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdafbaa736dc88cd82b67c7dfbc4127467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1100bdd6adc05f8d633b2c257d0758468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8c960bfc1aadd75f5d218b5ccc83b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904244626448486ac7e6a70cf0a663f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df799f2cab38f78ec4a1017879f45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db005afc2d863d4d37ccbf0ad86e98de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42480337707b4150246b7d5c2f138241473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248b8a8931cbdcf261459605fb660cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6bfe8efe46d046e642183ebd855f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30143a567cc205db7fbead9784ef65d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431073948e71ac49da81ff12595735b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88bc0906bac52ae02b50d244a7dd37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964208d178e31663b9244d11bf2eb67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2f2b80923b74bdf8ebd4828e29ea4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd636f0390d8976da4fdeadd8189a99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527b09b51907bfece9d3090fbbd071f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db2a9b95b06fc7658d0719ad0690e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e55c3f3cb8171b2bf4eb558204c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc8a5e78afcb5ea79fff51617e6f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6c0170dcc2c38ee2ffd8baac6055b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee9db1bab833d247748096c5f98115487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3120a60e5e5d179b9d432c306a19fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72304b7086165e52b66f28f7ebc207489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613abb31edab536f0cc7856b6425bb3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108dfb0e3f9f218d925a9893b8f3ef6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673dd9f16a5f8b9fef509306837695f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdef8f5adbaf113e4bee868587e7b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7947e31b8bfa347f12833eb5c618a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6438e87fd6c85aeb7a3c03b1fd3c707495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a390c4a07579c4c049583ae3babd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8249093dd900bbd31a088081a08a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e6b3b2f7414b56c4f5b91ef28af64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfffca43d252dc3a1d63c50141a96d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae7c3d1ebc798b4a428c994206e17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b454de6028ffdfed996e47f1edd57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b49ba316080023972ec73fa1fd311c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c576501bd0d812872f727d75c72f4f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84140bf6a7e5e9a0668292f77a63b6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c408e3ce216b61c2c68b4266cf14670505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54a774ef50648633bd4a5deae0078506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d1f15a825a78e1e4987b26714046507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f8760a89fb2ddb5a21f193f619452508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bab634afd9a85eafb7484a0ec2f10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aecb8dec0d6d91956f4e49594ccdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85470d238425969bb6da682279602e9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad67d65a3c8409296f673c78fca292b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019ac4758ddff5135b1007dce9ede65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03994168ee45c0de662609121f5e7c5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67114ccba801c0b171891b3335c64d31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b05f2b9ba474d133e288b6ec7b0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75459cbdde64265ee47bdaed02515647517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832f1f16f0ea80fde467047e9d99130518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca31eba74a1b7a39664f657d989f45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5577b7a150c85818edd030fca3286520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbb306fe606d59ea7a7e79511c3833521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede68d0b9c1a42bee9d939dce8da7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78a28eb1a3f3730a07aa840994d4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc677425c1ef95805cb107e13791aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34fedf18d28f37b1fd140cd9b7a3ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f503fe1da0a7fd2ad2922a933ed0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c079751a2b5080e71ff9c220a1a09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555f2d85e3a5ed4cb4007588076663528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d431c47d5a5bff3dd77fe514e2d8ca3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329775321aa0df4f622a61c44dc46c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade843fe43265da042f9c898a484cc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f77c682ff3e642520a9db785ef29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa8c1a1979022e4e231269ed9e7189533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90d0bb6aec2fb576954a15ca3cc263534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e675b3b7274daf22e18af661abc9aff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c599bb3cc4aff47dba2fe30c5eb55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f937cc359136fdcfe6c11b1df385d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04401c809da1766ceef9b522c0b506538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d26d2d2de07edfb9d13a10882373f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5e30c2a18dc8498ee30f6406ab63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e443c7555c269effc864e4f390d51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1806dcbfdcb0f4490935c012979954542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b74fb18188bde59f7567231550966a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba54b54bf3454395b371bdd92712a9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd85c8ba7a6921ea2357f57231356e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963f3004f107ae9719d79c1f9659135546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f382477b84d51e1c5a5df0a8c0cabd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb8ea8152f6869313942b5a502cc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b6401112aa973226d6e1d4634c69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b853e1c8253889d4bb1de97b930398550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e52c1ee516661a3e7236fe637638b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89432280ff91cb709a7bdc82f9ce109552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354067627626f3fa62b404ef4bfa8db4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa5bb85d0bf9b5d6b0e876ddb7f7d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c13fa0288c81671aa0db6d4a1ada31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce211ba2f9275ee68c5c4515de4c82bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c3294cc5cfab685bd266921d8e03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305f2ce6ab8c6aab2b57e19b4a8e823558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3e2f2ae1490813e23b9b41f9e39bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf8b5582b28db99986d59a320684e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ece2a832c5412d541d26b1dea32d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf9a7a672e5aaa7d17b26f30ec29a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe841d8909e50f2ca06ea09f96286563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2badf13c81a8576384f4331af73ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6f636503a2e25cba7bfa35bca4a92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7009466fc7a6b586b944653e66f8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754a7600b684578becc255abf803004567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba33ffac2319450b21d626eb6427547568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848347bd48c80e4b7f6a20ff7d2d5eb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d77632339f2b76a08af0ef9513f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c3b19cfc7dcf12e63d5114216896571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c4123d440037ac8839d18ed192494572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>