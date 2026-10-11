--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddad88163fb5f77a32ad0b1ed060071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403535a272ce077f551d5a14805f8162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231ed5a0c14b63a4f431d98a59f9cd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b70e67e44ad9528ac2a785fff6b98d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63cc11e46ba8412fde982db983a2115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c148baaf7ec962da3120f68871d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fd04fc39218c1df72db38704f76a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df97716daae473e28997ed84294188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb82b731abcacb9ad460ab79f9de69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccc117587f771ad24f2d1ba7f028cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045035e2d69dd4656b10fc9057b037211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c96b3fa22f75cba3ea5311bd6263112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44263150164685b03c87a3e6a52dc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7410d92c3fc40137d77d738e7de3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf5e9ef05d7387ba5f0cdd36a3a64e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a545f08ce244bdd6e8ba2bcc19a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a2207437d9e0625186bed512696317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75bad8b13c11b44358fdcb423be88c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c93de3b908729c046b2a55f388c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a20f4b433d38116596a6e839245a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c07a385da3db41445290525a846ffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf5c42c947c03781a4743d1b8d5fab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8def9af817daf0f7fc9704c36dfff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03dda1729b0aec29d7898001178abe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb85abbe8be8fc747cdcfd0f93f8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d9a1c072f485731bad4d936c07d8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319dd0c627412d816c9a2c637e48dc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c41e5310624fed4b06a276e882fcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cab8d03554d64b0499e230f5abbf7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97586a4812450e46d385afb3141dc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54228de4dd284777db2fe07360306731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e65f192f34d6a17cb237070cb370332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb53107eea16b92c179c8b8b5ec1fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c272b0c25befa7b51041792ccda4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a04f6ffffd4733c58ccc111b61f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a891e7a639a67ac1374815217103136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c2226c7a87b74d877f48953030d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdf924601dda8775f271570770ba2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1331ae29709b87ac140a085a17e7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8864286a1bd2cfe59a2f83bd38aeee340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36f02fbc4911d8b7a2742e9482f8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3d80a7356a6ec18e8559df1f2c94742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779af6c65e26d7e72bb2ae56b1486743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9bb8e2b959d401e4be3c61a11197544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628330e223002e85f903a0b91e14f9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc6f5aa0ac438a4f5e5ef3e8c3512746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cff99c8f4eb5e2aeef3a515e15ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30cfcdb1bafc95306894951e117afd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbada0c6fa78deb6232df55e734b77549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61384ee3ec3de6edd8b30094ae9c821050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23dfeff08bbf75b06dc13b8e86fb7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b59b92bdfc7fd480160b5a5df12f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d37d7d32584b6e3a2786ed0ad3406753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf5c91a61982baa21ff8ab28a44b0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95276aad71ade8172a27d37cca72f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede4f537342fec47fac378d8b65eca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac298c5092583307939f9806e9d8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a0277da1cfe7c9fff379d7fc09c1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcfa9968a110cd88a49a129c805c2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135b1d17f3ba905e689dd3e032b28ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2749e993c29a8fbc990b4681cbc80c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ce1e22d1117030aef6d8e33e648262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d4a39fca0466e7d08f826cc6a966c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840b840bf3b2bb87c84635e028323964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95897252055830d62779b23a77699165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3044b0a67369c61350352ce0fb69266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4449899d3cba0dc5a52d152aecf346d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea35d6999707e23c4583542346c104a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd0ba2743bcf4efd69431bf822c7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f024b9f745a0f6965dbfe0ba4254fc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099cfc25f9854fa6614cbb29c4f01c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175e976163ae7b42b17e14322c0d4c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff74a5ecf6a1c8c1e53c757994efff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4aa7d421474234e3c4b6b39ed5c2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a81ea06b075df43acdd3475cfd059d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445dc96f6e309937a5db51c5671701076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53576b9a5b200918ff47ecf9f2d3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f0b20be4dc0d84b778b74c62389c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125c9d70669b7badb4efdb4b22e43b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda66cc0aef960d145e3fcad6fdf8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab349defccd94ae616b3566bab709081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb24aad2fc9d5208f56a0cc82280e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0dccaa14fbce1816d007bbf4aefd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb43fc92da8a331d08dc854f0d9c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae302b5b06ff162eac01c9c8818fe65785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b32611c45f8bbae1b2c8a12132efe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b83de594a8081509f050b025be8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962121512899fde2b198da2b62067a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ed269b2b7386d9ea32527e23a988189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1473745ee44ed3ffa2c029153bdce4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee583ac5d93b8571b9c35836d1c6bb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e9e2d48db94b3da5ba2daf096b8d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463fe822ef55375269c666ee21155d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520ba15ed952893799e7ca1c0d2665e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262c3c4d73d9fe463464a1b37bd2de395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2fbf47849ff1dc2260ee8da82ad396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9da63d7839bc75e61455d7fab710597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee2c22066f77e4df6fd329173a6d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a71926a0cb07299c28d7b2886d985399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447db6c295ac08f6069786791b6e92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff2c9670987dac08d73aaba9324f91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160dedd0e55967d43fa899a181824e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1245d20cbf2bf65a9533027c6af99ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe631b5f9faa93311cef4dd97df3db2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a375ac62651f54a52c4bc37499d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f9d27766fe047b4de5f058d173e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1597bad0e08f1d24ddaba1015bd5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c2e97a3389d68d1ac5e9957fc8b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a15d5284113233ddc3915a98b07066109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992a626c28a00459da5569e4866f963110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07803f1efa2e2a4167ffc0183f904e30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4207f1159051e7f625635fb1c75cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6dac74076f36bb5e1f5bca218c948113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d092856676179db071a8ff1b0cff2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8684a54ce7a2162fadf7b8bb9d489115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac5b06c9a0f84a32e8b02764c92707116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e1146fcdde01d3985e78fb3fccbc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4535a39c6231823245d0c378ad26d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6904a8ecac19bc1d055c888e9bf52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed4fc47aa20d6a1f52770a57f65d6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e80a854f86cddc21b158e27dbf9bb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51499b3f6eff46091ec1ff6e94f3e879122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae64871404244c0d35f04095664416123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11dd985358e60dfeb9cf67f97a57d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf9241b7ccc441f278b7ea7946592125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea464f57a6f97846e3da25f569ff1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77ff2a88f4a5c7359670c7b21c7fd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814890aa0844de95c1ad4e8499e8bd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d075dbd3b9a2475dc279af4855bfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb150b1cefdffab3a8fc28911cc42da2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000276a335245995423c2a9df9678f83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0538425ec256f5bcbe7b90f7a6bc07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404089219adf0771c558ee41497430d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73202b0c678895baa9d21ea9f99c05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a89dcb754e10f343ca45ab807d6f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51944b596f4375462b65a3d7525b7f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5ebf431c36fd273b539a8a64e073137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dea2fbab7d5085b691b22a54d6c30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd793b18e7e4bc191c58c816c3d2a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239827c17bf6789cff77d71831b7b6ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5bd6d7546d71fe42760672c549896141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16ca6f73bcb7b577839bdf9bda3fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221ac44268105e7dc1a7a47ab170215143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08d822e2d5105db1fd3f9eee43eb20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4856f7a1139b31f5f50b7f37d1e08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d239cecd61fa288fe389b69d73e3e98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0fdf6207b9aa6591fda6c1194193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b122dfd359f3418b368c949bdcce3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b702a7a099b9098973b3a0f9a3919149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7037d393ada6854b7298308691100d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e159fe6a3938c26ddf1ef739f433151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a7a9296cc9b5a4107e97d17ae63e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108335a086c429703ca339c3c7415444153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17aa64c871202e95cc2c8640f23806154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e63fdd666f11bd2e3b2635c14c06f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd20f9789778f22171db79e9c798c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e41e7f5f74021de99025c7d4224565157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be716b2a52eedfeec5afeb5a8cb6fab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db291971a0e265a3605f56e83398164159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93fe20064b96c7b658c545241652e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c67440b156719ead6dd8e21128ec74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b42417ae4c68933d4e18357033df3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a48cb68b113e71ea3a4140569c6a1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62647a96c7f52f94c62c7a905d2ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd786443abac05100811582ca1087165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600246502b59d59ae296d9d8d718facc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff0f9776330898629eb9665fedeae1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f8ca6703760e0d2aea487e4f79caf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46cf4379d41495cc939557fed32b23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f1f9f9803721b221bc25205be9c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af16caec07dc5a3149dcbe6205a11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b08b0936ec42364ff9c37a4db2102172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49111b9acdd04eb5c37753c07f3b81f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41763f5ef31184686f6e509269661cd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc131d9ab88c25516b0ac245fb6b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee32dbd62b744600b1ae986d74dd36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663553682a25e7c2f80a75d9c7c4e30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ca289a0da0da396a720ac6893f836178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbcf21a7fac89c1d6deba8bfe6a144179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf169c3367698687e9fd34453179ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287f5b7420a3a5f1ab7997a1dfdf303181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1503c00d98aef32a34911cde15bfe3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecdbb9727bb27e05ef43a3fe9efc36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3279dda46f0599607b160cf4c554184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeed664f1ed15c81e8f2d98f6e301b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1d5811957a7d68dcc6982302748c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a4d4deaee3a90655f8349b96e9e34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b5311555331f9c95754bb46a58fc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8806ae4e9e3f214a951f8d78eaf53e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891acb87e5c2059d13ef312d4e2c1c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c91ea74a8e27b3614986055167c4d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9d8e40551906544d1276b2248b6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c891c2e103cd9ce85d942b5c20b623193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5717944e2077c43f368033251bde94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3f5b765dc84d08be95a518bf7c041195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f55dd12de8013a4c798abff5a876e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e26646e3ef541dd5b28fddbc7528db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d0161a89ca2d3bf66c77d1e4d765f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555059d7dff03a220e5d3658c6e5975199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de99f14fa1d79f68b1a7057843222f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb48a3d8de21c9929c59e78745d416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460e1c8a0f5ef48be7229016deba308202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5fa07c3c26cbc88661c69d5c9800d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe70c015de05de3f1250ab04c7b9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd118d1d54dc914d6f0e02b0c58db17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5bf41f2ead06b6f6f6795cfe956b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0090b2357bc7960c11f330caf194b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0378cdb0e39c01a1e2ce31f49600e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f435f0ec8e8e79785004f41d5c4997209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded2e5c9f0d5a08c1a7e4634db9bb0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2537eb25237c7bc0941b55bc5864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ea391c0aa9077e74c1447dfc43988212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267846bf3cacd6ee88381ca43c7a94d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e71db0f35c2e7f46fbba78de6793214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fa71ffcc821525698fd6ed54a0661215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d390800cd4a831bc8bf8ab194cb3c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92dcc48786a40b623e3d6db1dd181217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2956da0ae636c0c67dc91ae22d61a37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa411a0369bccb30661dea6ad5f9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3c0a3d73eb37843e3f56316e66a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e602b42d68d11b25a4e546537d021221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc8787f036d98ac79fa8dacb4804b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327e6b7cd50b8c6fe4a202073f4e20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f307be5186fc2d534e3aa453d1514224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7ee5a24681e749d741eac9b7ee189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf125602dae80b422f57acd1786dda3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672523bf436cf90963edab0e36f98c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f35c7296b599a012b4f87cc18319228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03362e14f6b59bcd5d5ef187e64b9345229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddafe03340668b5ef054cb8306a399d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b850e168852d777ef92d369164cf36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1266096b7115169f2e1035a9d338a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce0755d55d728b8f357ddcc0f75f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9edc83097fdd81c3bab9ee7f230ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc090bb2c17a679ebc985e624f3a7e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342e969abde26be47aa3dbba4bd9e6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea89c4605e88c3cd662596a24fd55e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde6834b0c0dde5f5b8a759830dd757238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f677b39faa9962545c45b0b412b2c23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e86a06ae1ab130bc8c21cf680a87d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6fdd358932f80b9efc785e3976d79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2e6488892914f49d2e46e3634ba6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f60edd72e3a0d1cbe03603cbd0a6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b9e7e1421169c7600658dd3ed934244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5dd4f7bddee5ccc027240e30c0cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed00a0b84df8870c713ba718c35a7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9235cf1c5e44ee7ab8bc3685aad76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5665b0451cb6e3f727821b2bc9ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd820703262e8fa076ac0362bd0c2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe55a08e6ccdfcd5dbc4149f1c822d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5eaa2fdce9b02a87907aea291b622251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c9800df080a3fd568071e4fd1c19a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88779ad6e2ba5132294bbaddfd8d68b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df828e9b9ddc5401c5ded2005c3aa98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c09b6561e480a3cd35327a3d76d89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d7c19ff611b1c159814ed3530300256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c353c20d98b2a932492de8303ccc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61f03b92f3b08672d9afa9bc245f9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deff9a24301479582cc126d85d595d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39224df81a0af7725c600235ba0469e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa239fbe12628b8da5932da494a94c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d65d46dfa04271dfe1e8baeca6af6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eadbe9bd99a8327558ba6cbad3f2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a04f9bd1680574eae7dd872a766528264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ccbb974718fc109b8e9fe9f6ec666265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d8f05c4315a730c51cddd914bee9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bda9aa2674f47413f6153c35ffce24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06509e6fb882327d1f129c2da8fd32b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb010acd371ead81422eb84b6b4f60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bde6aef19d886da01a1f742d19fe1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89b79234931e3d2522def5e393d9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c44c583f820d8c2058418113303ba9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23324286dc9efe8728cfb96da4bee967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53149f975f7ef6a07cb4b9d59fa594f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241abd4d153e45fd4e82beb17f4abc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ee4df53bc9e31a395f4c29623f811276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a387f036cbb21b9dbd590bf00f1a8fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bb23615ca90f044e8d6b4edb99e21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f6191635764ede3fb521fd2b568f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d92baba883dae45cf4f586749199280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fc0371839364f4462d001f9c3639a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00e5060a635201996903c29c5ba2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dde73fc784a4fbef51d5661aa36ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd1669aae1490d10581e8356f03ab5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c8126de74627db7f562e9f1e7c99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6b4764a480f658d81e8fc089c34a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039468c092690b88fcc22abc69ab8fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03138c099775625a2d48ffcadecf0984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23a9f493d4c6fdf416dfdfbeb81c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab7a6a2770b7f6752fd798f962b52a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73de1a1cc93590bff0da066ddf0ee1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015e45c052bb64261dc2156af66bed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97dd4179988d0088114f18cd90b0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e60888719f21bc0b28528d63be7cd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1595e015ad1f17db49f88ba2980f3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a5d624413538911c8bb5144bdf212296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090356b92c263482ddd53312700d60b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2350584ecbb7697bff8630cdabdf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725caf3a86a6b4fb8652b81e819563b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5021b51630075e0782ba8f2d24d9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1924c4fbbd782e4a79ac97b9f01fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff338da6543f566371e6a56fe785f440302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d385bbee76a995d961dc3bbe116400303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb069aa2b3f550ec2c37b02829a4167304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9987700442b66b794a5c3356245fe60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d628c446c001fc41675e8e567cd380306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1827432a1f15b6a9e430d9d12d4a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908b2b9139c7c84868e274b9619b37b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c6cf94a06be463fb6deeac7fc7300309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031827deeae5b20a4dcbe77fc9a4a7ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43c9377e5bf8f99d298a4b0810981311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f611779a797bb5f5689572dbd8806312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ddacd255dc410d546ee8efa3cd318313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e669fde7c271a23745afea99d50a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26f2e3312f6c26eb9e123b7da98800315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d8f339f0bd7cf80c18b18a4fc4a9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32320774f6439fde9c14cf10a22171317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a391c7d441c177fcd5725acfba48f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def46cba6c25c4cd3552d12ae946299319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073088a585596ccb83728039e6998572320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d28c8420391a1047cfc07167e274c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf9a4acc3f2e807c46ba374f5625c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7623b872c7a9ae048a8af74967b42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4720c44e3556481af12cc50bf14081f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471326e1d5c0c3e852a009e056fdd3d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cdb5599587aa1ee31b538e8668702326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cde0420e0941a0b3284cdc6daf742327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc3356780d59bc0195a4750d3fe301328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2d11ed210d7b39e073a0643808d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093457e751a8cfb1c60725ac5f2dffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08a67767f0031f1b56ac91aead42a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ee2c6b0a9f7d04f0786c8783575b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e896875427be63f7d2a6922ad738b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1c0200414ab5c8693d054d2259ec1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d5a081dd3cee88eb5580a3954cfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee653ac7a20a82e526678722ab030a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9ec645ae6c4e3641ea0a2e7f53de5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c1b45e91c942ad6208c9a3ef3209338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca8303f90be8e61e7a50404997e008339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f459fd72e9f3f8423c4bcd88654d9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dedbf67bd8f746eadc0bbdaaaf2e85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d18c82d4876e98821acd0b5bcc5e2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5aeb129f018a958a552ba745583b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86e1473b655e3787c8234998022c66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68698c25e56bc9cb71649d04b6dc7b7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb828e74ba351858275b12178d267fe1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524201dc4226c09c6732874a85c2160347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6cb30110f8ff0db5d38b8f0cf39c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77f95402291a45ca9aee47805fe61f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282233f3c1a9c099f3b5fa54a71f21e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db425a79b129c74e800ceb1f678df7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731bb5fcd389ea9d6f566d1c34b712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb7ea8f2c71441f6b1dcab4648d0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0fca96458ea831cdb4a20aaf45764354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea223cc94822b35cb79b6efc6e0513e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1302c5b7c60ef98cb758737f0332ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7df99d503aa8c05f0bd8dbe0698b67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e191eb62d798d5edba840493a9100b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f01ff124e36c9e9006c7e009e67d22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144906e3af70ed682250c4aa0b7cd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd84b10ba2aae8440f08ee1b56db990361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe11530404125b088905efb4202141362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0e30c5961fac3397409b40849b643363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c106a95f054626e8042587ecd5830b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15db2767bf0641cfc8226b004558c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b9fb0bd54c6e704937369d9a68138366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f8e6f6c2adfa85c49768b685a8a09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fba9511ac3874742b69ea97a01b6a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d500ce3a57ff689cabc9207b56ca7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a046dc9f74d400c98e11329330c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bf736983e221e904c9bf70d6275ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d4803c0cec5f5a7913101eff795bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452cfb42f9de7c56825befb8d2bd0f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ff23f2adf1930d9281afabb57b2bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827a751295dd9bfe811d8d7c70df123375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ef9f3641704d986db68d94764736376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674435de36ceaf52af58dfb79f5f211f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413df1ce32f96c1ed8068cafba24159378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f09d4197e6fb83a0ecc48dca1eee24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e248f429d811a41372c60b587d6d30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae177b4449c2b4ad0fea298e0d4683381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d770a1e626d9926e132212ed9b4a72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52207e13a8d4ced66039f4f2feb78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10a581f5cf35b2ebf69fbba43513bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320fa28d336a129fa83335bf7143268385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208faa4ad052bde5f55b168adda9fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885d4225ee0bb9d758bb0424c502ff7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea240a6e40e1b2558d836972c43ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047c4187ba6f2d8b2323dd5cd03da5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ab7a56950cef266e388704896601390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db8f8a82c58937c3885ea9df5a7832391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d875bbc4c2995c7d091f452b4e8087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a97c1f24292ab738fe379840095b69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5b17d39198b21c29ae57b82b062b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dba68bff938dd69760d2768528f00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e2300ebf66ca3d971b0232caf46e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f1fe02a014403503073d8b197f841397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b39fedcded511dc038cfc99ac44c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327713b33862b4fd2a4a0798dfad0f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd5b454aa94199550651f95aa60dcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11546a32247e290d4824d5a110a4160401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd014cf8d2ed0113bfaf86d02ee6167402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd802bfaef8b72493a93c5204de7a7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c5d856d9b8eb08da793133ece84ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef029d3cb699feab098bdfa1ab2c86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c704e01aa2bbba3082fc9c9e218459c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdedefc4afdba5e140ce2e39d662db6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf96716d9e5c33b60f330272bb5573408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e610faa80bcebfe40a7abca6a0a7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797d5a5e1c8e3b87f3cc5e43c3a64f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e713a13c7c900aec6bb57319acf6940411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f155d5ae2d09c846f0915f34ffdc360412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7122a617885c0900b2cc9436b2fcf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc57e00c9498680408671a3e505e85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac44b2c11ded08fb5b1a0c12c3022e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e89fd647edca8d7f9a9e1fd3bcd6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a7eca0c9917c525dd85542abcdcb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01a500bc5e36010a23148f94cb61d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051e2d7acf2ef7124c18f5ff0d71b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ce1423f5679b44f5725af37f2dcee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d43e18866a402f5814ee2ab62692421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929807b075c1edcd5c358d057faee61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc7e3f192fb9d24ed8cba7c3588149423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d38740e0e7dfba0dc1700190aaf111424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3cde0c46b054fcb6effdfba11fd84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c5f51f961b466f9d55602da91c30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24579afb8012190c90047a3b8bc3cf85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e79c7f1872efc245d718d9c55de04c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61f7865a9f1a937c30be5ae533af6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbfac3146fbb5adb9505ebe6a9ba24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307a4c6ef8753cbc2ee7fcd992b2f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8ac5a20d660071aa81a9d99f7f3e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6ffeee048d025fcb4efb5197c3d63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f407b1893a9637748d6fea349ec6085434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad96259c7a71cf172115bd5f1834a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb83983391f5024a55da912893c388436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab144b9c95fd950bdd0dc4da2e83a09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a84ab2d9be897f5e80a1e3f47a1e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3f8df492805a2154e2a9a450d29f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bd035a4dd21bf4ddb85ea26558441440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff248f523f3a3be0dea5a6db1aea3d7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e37ad64ca4d4e0865067989be5fc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b843e6f785894e889684907b67c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b489289d500242b2a6ccf1278c2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c403bd39e9efdabe899d48e62b14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cb8482ee0862901a84fecd3a2547a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b2aa57fff266e7a7fd32917953f11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae03ad2fb86049402a29fdfa5cc42a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9b88d8b13ab496817f5afa9177b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb14e4471bfa0f78c26942c4d847b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d12bd36f200b39c86192477692910451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a26da5fae7e2bc0a44ded352762c13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143073c28b7d64b7d0a67c64ab51024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b6b2dede412f0d102edc26510400454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0771a63c6b1b0e837d38c9e985a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d47d24ff7895a3b18945bd8f1d7abd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c73d573fa5522f0c3ba5a35baef9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba857960d2e4081fa8f0149522effe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dbfeae4d16dbe46aa8b8cb35f83b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcc80f8ef2887a447e8007eb503500460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc12d9300941f15061330c7fb1519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d77a443411cfce8774ba8f52259816462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe0f44e87cccc1afc3021638befdee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8f4f93a3417c337fa606ce704eb22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d861e807ebddac1a62aad160efaa3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af94bbc76f7074bae0b86c4ca95bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ed85331dc3b6e6b718bca8b525e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c88ae76477ebfd8ade38d64941296f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1732b0286ecda1f13c4ff8bf66ab1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477436509bcdf780cfd4dec8ac1d9964470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968af8f58afc0adcd72320b378c5c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec0eea0142e5f02f5ed7bf199c8d61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ddb89834bc5c9327ef55ffea5db58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4df09933ac2fe6bfd4e68655b72e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4571de3a696604f897bff262ac8d980475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851c085a828fca50dd72e686f1248b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77447380183d7234f3f1a164fcfdddf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9a61439343f08c9c3c2b0e8faf43b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60c2d6bc98d31dbe340a375762bb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b02716ac073996e459e3e0e1774c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d74c53747ff10e7283d911ff482569481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9008ec7a1954afe7a1ad6b0422f88a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b00ba99b889e1834ff31f11f86a0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b7bc586bcad2126664bc2f260c211484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae8154c45f1254dc78b82c7189012d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea70d0b84e96b3cfdf09f1e77bd3ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35c6a4aac7589332371415183522a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5036134559a712abc4694d45be93d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcccc59e5a0ef76c5a670a51551ec94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc293577d74a36b4a9b6588e94fcb3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81efadbea08ec889175e268f64cb57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc998bb7da00639d4d1b3241b9da09c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833f51594244a3f82f55058ebf5a01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855d0a133d8970bdeda568b30a1b5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64533994f901d33ce2fad1a3bfad83a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36618ae878723f0126c72c0540234d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8406b85e20cd43e18db5cd8b5c06f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337c1a07fc357d44e2a5d6a1a1ef9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbddb627ee070f3e6c15c3cc3db4b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d952bfbdf851ac39472b233c0cdd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178852f76f8b6cd449ccc4493abbe1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6388bfe9f9163c1efcb6c51d68e7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484d58f16fa37b028c3696fed18facd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679789aa69ba6d7c0f12cf52f4ed265504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f77c26a858b2f61f4f03c7be060f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd59e2fcde8d7ba056f4525ab6ab235506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd785bd308ab62a89c51a252373efd43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd463d1a41d26d842d5b50fcc8e08e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ec199f0847c35755de1a102cbddba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0327b495b78708e506be7fb12e067510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac8fc9c4765691aecfefc47c8321b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a345c3eab5ea84216b6e346903044512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ded7314142752081f6b0b244f994a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f3d6d3ce58df94d6fd946fd8567af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f69082557b8ab95f27aad22fba13e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9bedf5b46fa33b20b8d430c12e5e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac335ca1448f3ec08bbb8272c947074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c1ced395ace8ce86643057c85491e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adfa3347267258b5ff6b161ecfb98a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0ad5df36792e3fd653e2b1d0ba8dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acef685d3c235d3065b98a3b843ec5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68860fcf828a30d86ae328820d3d10f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30f0f70776a8b87248d4afb62dac50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39252b8704f7db6062bb469140cf3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598487f17ea3079f5cde18c7618febc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed22806e17a9357b4239692477a83c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ea92d8c22182a6323a07188cf702527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a880fd14577128d1d264c86c825ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7075569c0feb6b3a89a1635a66c48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23196f88dc0e8cb850c715d2ff06c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd8d89fa43fc3d4615cf8780569d53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15918c5e4f6ce9231c8061335ce0109532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469c4708e94146275e773ee08665d77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4934ac5550a346aea9794420aa3060d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc214adfc67131456c0ac9c90754d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ec80a9f94980fb0cd9f783c12111a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022663ff3ca58c7895605583834a7b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ab177170bbc835748b5ed264fd58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232e7cf9037c3648ec5f96f2cf09ab3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653edfdc388feb871d25c78ae304f76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb53efecbf5e4ad0687cdc0135fec5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694bbec054967a4bbcd65de1dc19783542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca257ce6e2d90bc99144f529fb3fac4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4049b39eff43ae48821d5d4be5db8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e64b0a3ce49693c4f6dc613e2546545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd7872c2f0542c17c209c3d49b71e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820dc8bc5f8c6f272f852a558d5b86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935f798c7ba05eb1b07901b350aa362548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb08a3a21e1b4d83a5f66bb2c6f813549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f541ffebfb0950f328e84910b28b2f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac9caf2d82b20851b19c016446dc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc606119b3bf13c8764297720be4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0578e48f0e02497ad21bb5fb3649a53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b0430b2ae1dcca30b4e919fd716d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a8e48bd3f3e28602f63c8ccc69a81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e54a31c5279d102ce8b40c72dc6eb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d26df1aaf356bfc82e19b33c68719557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1d6a7217bf47802f748b969f363c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ce80ef855b2da1836e9f59796be79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fcf37974e0b711e63a988749e0f2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf32485427b2ffa20e4de76da7e9f11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec17d16cf8a101ba33d9c3abee88c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff699ff60001c0771266ab09db6757e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa4e9bef6134f79060d7e4782939a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ed27198425ed298061ab88eac517565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d966f36e779d72300dfe33b9c62e13e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0741703ec130b523f9104b598423a69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2407a770f69f12c28c3ecfc3a00bf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5cec24dd3ff1802fc18aded85cc45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a7ddc59ef546fceb3ed2e796001d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013745766f3271e0000532bc70cc676571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5612b01ed00ad71d5b85a46d86f01c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa464cad12439e22202f95e0858371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca312e19995e6c80d7bc440c784db81d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f5ba723f489a28cb533b8a875f9933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20f11054f07a2cd3779aa31902c934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573eddfa627d0bbcb57a4bb12e553cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c8e153e40f7770bd0a6ae37f99ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a11b9493630551dd74dc32a2a80d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047d339d1b4ba3d71e04c03691649098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970564dd97bcb99e8f29f723d577f239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a50cb6148a9827b3033a9dc8a44f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4271299398b16eafbe4bc51950609311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493701c3a6120bf90423b57ddb94d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c12393871c549efd216c4ceaefe55313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1a07019e81c0667c7d9d9cceb0e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbfe77b7b8081c1950486849187d4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3190a3679400e2706dbcd487037e8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8f9c284d35ffde7c8b0a3a2c9ccb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9ecca643857648d88694def3ad1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3738b5240aecdd0084fcec8f1a1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebd1373f5cbcf326094a268b9cd96220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf4e35f6c45180a065f3cf24bf9de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ddb33f0c34bd7672d9deb96b87b2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709696a13b092f083ae2493273dfc8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0b472e549e068d1d48650265af51024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d021ade9e465395339eb2a229a6cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4083ea0613a51d29b05340b3b80f7e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6257d326aa434bd4bcbbd4978f09c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80830f3d45b1242b35b9088c91c2995a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca5e07c5ac16e12cf97036a6c1f4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1b9ddfc72389116ee451c0bbd98730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289280dbb30c3c34627f09748571fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f80b78c20c0de625497ba5b24433f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848dfe3843d697d3a067fff87a7c8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b583de9f6db9f99dbc350a1bfef79d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa30c59afecc788b643a0123a33ea6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7343042c1763fb63bae7e81f7f5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf58152f02a6e4accfc2835d4ad49937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5db44274a6c6d1c29589c72d7800e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629906bbd011c0bbb5cb48dd223dca839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5543023ddb3eeabf5c90997b7f498240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b8fbbba695ffaf0ec31573b4b0ebd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ade20ade3b62cb4cb1eff0831242db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae12b067e325e4ffe04b75490e837d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb77cb6d5a1fd36067bf0e6b7b71a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9871b9cab407039480228c2972528245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe101e6c952a15d69d3fa3ed3f80d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393fbab948e68eb9a6b71cf93a3462447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c0b7eb559d3f70cead790f3b075a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892451c420daa322cd3cd39817b5d8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1b94e66ac531247e60b16d2eff9e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cff45bebdd8332fc99aa6d7b9ebae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13bafd9bf8de6850e38100ae8f49c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b739460683f711dae8e8443552280f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af9b7832dc70967c1c3c95aa0c066954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec45cf3ae8fa849efa8b2f739d28d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45f390221bd0a12d3e04088e36bc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f95ee328251f62fb71bd80c36d1f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a240204e02e9327c36492cca6d007a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66e6e3f4d82660a9b2c2ff21cad3a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd59594171fc3f6f78b75db9e3939e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2962bc348416b9fc8a3205ad60c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f275b08bfbf30865ee563862370862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92ba051d0d004cd1290c5257b1343363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801dde7ca9c6dd9d3f1f8dbb3f9e81364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193061a0c08e7f0469fd7eaef68e72165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d511d10d2ab94722ecbdb02c065bf6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb87cbbbd56db42f91f5d8b6e21cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a7654e9173cbfc13343c292cdc5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e808790fe4bd7efd94d7ff107b37a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b7afa695fcb6a20e27e26a2dcc7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3083a6d054a92df0852161e06de271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2469155dac64f201512690df8f81b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ddc14b49b3fb850e7f93c59c6986473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64cfffdd77f57c0e25f7dbd908db6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c778298401d2bdde29ca7b307a925175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aeb2a6d9bfb85e8ffda8c0d96334276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa946ed8d766392fb18491cdf827b5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a56f4a348eef8fff0aafe756766878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd51a96ca3120a3268135cbe88a456f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f7829e70fe14542bd01f0f84ae85880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dbaf8ea5f1f8df475b4ca3819299c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599265c82ff392a6c28fac3d1e31048282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77720cbb5320cd3b5b2fd4867b32312283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c7665d187bd8fda0762f6a568915384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd17f552efdbedc5a80b47a32f6e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc42c1840adf311c29be079d7626486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd665d17200151732c26b2976516cb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c953f2ec42e00c874103721395e62a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0c4cb38c2f08d9c374367b7f7464b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ee167cf1939bb8c0d32a2d19d1b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cb428780dea8ea71602b1215d15db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49228151924ffafb405a80c75f117a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5769cd72b31a1789202b16a4b9f80c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d8a383685c170e6cdbe09f6591deb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8132b854884b0bc1066a004c7d12de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c6c1de4641d592728488bdfb98a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91ac375bb2adef933f7f3f0054773c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae719122a2b927ea9e53ea54617a1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e15352f4bf80a294aa3df611d51299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb84c645a3eb3b892782f889d3f12a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e9c2af9b084e62e2a116f57eb50a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ea4621f6d17de63847197323a0d58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9017b92238656ce48253c2ac5553b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df4a6ab526751ff63ec0eed7307c23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52eae1b30cecad8676081ecaea5618105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb11f47331bbc41f6713120bd33143106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae821cd348a6329ecb197146e535d744107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f4c3f4d845f906842e305182ab70d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e8a657f984749a610f9de4a91283109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029675fa15d12ef1455d8a0a172eac4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a91a5231b0198ccd8423c0d627c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f94d94770c406964c4145a48c566c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6954d2fefcdb82d0032db61abed544113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500b97d7dc43a2554eb0c21ab4ba1d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca470545d62e491d34973e59b299f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db62f3da9003e375ca4498549cad0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01abdb6cd14ef27338dfe434573a0be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd567a479631e85f0ab2d9b2f66267118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17797519f13ca77fd5754775638701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea856e5fac19fc3b783c29b723606e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ea0795079a10cd021fa4623f85324121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5914c62f2786ca46569443e3111770122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d56e2e877492226368658b2a1e114123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e951a156646897bc86d164561b2fda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02fe77e42acfcaab04f26895c7cf1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c526ed2652312d2a763d0b20e92907126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1cd68d3125a110b7d709c9f7eb9b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93370503394cfd94e182008bd3fb84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244bab083efac77bb16ea593bcc46b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094826d2779a08a92ef049a066844ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75647983b8bb7c927353b81c4a184dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74dcb98059bd6538f366cebc6455d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1074e0c8fe4c607436043d0a4e1a70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd92a6c0cfb124d15aacf138690e81c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cccb2b8a02aab59c304b0b288d4d14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c0d3808297e6928b99d3db49d8de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b76f9ccd947ea72d443c05315931137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c40b002c2ccaa1e8c34c8078ac1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc15847ba7b0498b4f5fca27e7e7da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85288c196a8c89055e4c588beb0ec04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cc0e9543915706a43f6664e8d3fb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad45ca9caae91e211c3076dffca33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc01466bc6c4c11080d0d8a3967c5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b93f3818d994fbfb9da54f167e1d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682456241eadc6763555e8f75b6caf14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244911f964ff55c838015925e9308a90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897d2fe3188c9c1ec83eb432cb4d70e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668d79f32048db681ed17627618797148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23ecef8b37176ff82b0a1ce211503149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e122fb14dbe6c8c47051ae5b4ec1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a92a323f83fa17cafb394ef638843151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0aafdfd6777e72d6ef65cfca44130152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea558d269b18668f3935f045c925fef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4284bec0c2f58d66cb9c404453cc00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2b19a61ea360b54bbd85558691a86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6bd6a793b3d22fdd638181b1a2c80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdef72226a594ab049c6d872bec21f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498675bc749a6c294cfb6d1299f5410f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634fe2f91facdcec656a9536e2e7002159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c115c0cd5a74a5e7f6ac20287586c72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ed26f1e30e692911d4cde397f7dba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b764d187ff63e3d84f6a447c4893aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef6bb4593ec78cb1339a29cffd5ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec10d48c7f47685fa843bf5d7124f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6547961dd94f7c698663bd256b940c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52541b7eac0d2630411198a5df6875e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522669afd9c796505f40963c5327e8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af113d69eb9172dc5ef1cf7fadd1a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3574564a1225bb7aaf67dae29809169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdaabe2873b6375ed8162fa8ec1cb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdccf8f6845ff99f566ff6859bfddd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160b1b3edee6464d10b2822ed791d0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35375808c3f96e89e295bdc74e0d50f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee128d861ba5423ae0f4b4a849a8ab8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e07e478e0d792e5ce1be88a7e78179175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a62bcb2d72dc32c0a00d293f871286176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c65c2c943866178b97ae6aa409013177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a9980f83b949508f07afa0946d983178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf548fe7c5be36d39c97b57219309f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f69929ecbb3ceb06538124c7f6a42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dbd925a87f4c6ff0a6a043d1edc1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749afe2d59b0c38bea555699d2c555a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b26698213b63076ada9d37033a39f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f0dfe3b4d1b050caac6a0093fef59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0329410866eb86dc58b7f2e37c032a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78644a197f4d738742c687c8c3be7523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe5a21df464fc9c5b26fbd0bfcc4c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912efb1f81b3244f927ed654e8a8309e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ad29274a585f352c5efce110b2f6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d97be404491b210e0286dd57c9e2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f784c74cf02b3aa6be53cf874bf0766191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4af5d9cd332918a606fe6304178d40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba91e7f96c3473397a1376516750f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182ee0fe3394dc71e0267dc5870b02f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef444b4afde36541f78d60fef724df6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e7397b239b5f2af63d507540ce00b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfaf0e25ba4e6bb92cb2cb17c8e76f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55008fb3cb9799b7bde526d05f3e99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf65cb886b6556aa65e83387942ca77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439ea916b89ce73e1fab775c67ee2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547a4bb94885a61476d0f36e1440c42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94829ca16eab4658a5da0970a032a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeec06a4515914b2af9cc9d3e988a98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5330fbd8eb8180b5dff8cbb6f899ec2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bcad7d454ec77957b616a75a786ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a89797b699f990c535027f307674206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bbdf8eb49194616f7a080d8c2f03e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a61c554027ef5f1a9bf28d2f0fa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b540b379764b45d2cd919b1e3cf8961209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b8af222a77e73c02ce8ab89c9692210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab99855a50654bb33d4a24208451098211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d04e3235eb1ba4e5856e4764108d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d943948709903ffda90d1556e1ef8b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7210fd9b27170fd9c9a65aac7dc036c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d709a0da26dec8a23956abb651e61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5baaefa8f94889b7a1b0fca79eb87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5906d1aab3715cdfe4085340107dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805401a80caba90bea042a1ad9336ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33adf286de60e76020a37156dadc7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796994d2f469c0b9c4c8a6f041d649b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f58f70054115ef238c1c292dc9ad6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95275194627317035b02d20eecf8dd6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52688e5e179994dc0dc56a220ee8100223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d021f5b0f8404f0011f013cc4d4c84f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149715032784280c14d53455595bc28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb8237bda3570d50a9eb7a0baff934226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f97297fcc978d6562935b500b82e61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7676b1fab188ddbd4d10a0355085fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d437ebb4fbd995120e10d3ba8b2318229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d0a69b6cf3bde43f20efa42064fed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab83b5363e7e80095f4ce408fb7e87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0385cb336688b5584a53e1a12a6aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5649b50e46d03bf5ab21ec28bdc7cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bf3b091d07aabb88b5b3e27002dae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d431073d5f5590d696d3b9b1dbeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af855d113af1a29b87c37b56fa5a852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4ea497523ead202de20ff6c166c01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771aacdadf2c5877b5618433334a94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e30e27a097f26eca3c569822c96a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa424c4b2349426dbf45742cd0bdcc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee04ff2f35965353c8885e100f42e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd6919bae0599df68ee969478928b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94609f53a8850d9fae450a4596b8f512243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53adfd5a9ddae0bfeba7ec012ac6da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff674c08f3c9f9b17a674103d6887b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085db7bd8d56411900318713cea005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd86bf2b5c7dcef435cebe2b08665b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e39a52e65b7c39924309b65f8b80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba0edd236198216276fcc970691e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3487f6b6f92942086b80db1147abe75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee28911213ecaa2341202dee84b47d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e5b68995d924068513bec72a448cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987dfd79d5b1bd22a70a45e642a041253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9219406a038e70e570719bd84cb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6520998858d1553d47d6df95658a45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea284a95554f20e608316ec64b1b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1709a22494a10a7487261369cea6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d279702ae8d4f3612dee561e9da3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582a8c58f713c7634f77fdbdfdff58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c656565aea4b0212ba636791f9d5f3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a69f56f088a73ef7ebd9888691632a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015acc5fbf768193398f1b15d53fa23c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99988e810436453153fbc4e96cc595263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa286150697f5d4efc4b427ec57ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f070aeec44659f5443b4d130a6db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a606b7330602acc93a82aa1a120bb2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f947d01b9ddc36c57bcf9d1c65c0b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33407fd311f9568cd98a49c0656fcc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8c411b3981e71eaa67b385cb333b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848af08efdcd6ed1380aa78fcd265154270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87199de3c98ee78a6683617ecfb06257271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8778a69e7f87c004f753793f829585272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f792fff644362b9f66ddd76c198787273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a36a203e6cf75c7bae297c542d349274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef8de156e5f94fe5ed747c9a3832d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e02dd0cb68a891498df3b5927acc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eb2e0fdedd2b88b95918db8d78421277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f307ca3da6392ac16f35fb6e4df7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35de3bdac79f0a2bea9dd5ac6fe9cc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f1ecec1cafe5117298744d5cbd31b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a504d328c6a894e42cb49410529649c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd9b6f0f41ee153f4012f272f9d26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dd06a146f34df52fab210b93d2c42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157df364b1b66f3c6b6f1c35b214545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3c0840d2dbb594f76db59a2886dda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b58831fc63cb8d67d9ba78f5a585f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0545671cef40f3fc5501f9b0f9a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3018b4d8c99312a90c5753e46a47127288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc2f247acd20c741f4bec08b2d460289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a485d648038274a721d2eb0c17408290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c9c8ba3cc9c92fefc1e0dd9b67df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c2db02e651398586b25efdaf72cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a6634b77e0fd14d409ff5a8b3014f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def300df59933bae59ed19b6161eb2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7f0ac55b05153cfae287e01ebbd5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93044a72541da9012814230b69bf13ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f49bd533a54f61ae65dcc0ecbd882297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9343520fb0e05b4669c36d21c76179298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a8908821a44a854deb8a652a16693299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608909d220db1874dfc924f15d948739300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326afa4b9f201d6ceccf6757f84005301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1881b3f80b4de4b0daab872ce8af1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f737e7b745e0953fea764d326bdc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becd2418c7ee310c1dec618e16b063a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e883f440d63cd03c581cee8522857305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf36f8f6185ffed670c14d97577bb27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756674811238a5fc7d363f27249576307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea0a1a8d1a9920f1040e5cf036125308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921147561443ebcc5ffc88a2ca23867309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b9ae6313f24a1dfc54889a2ddc2b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0402a262b8952000c339c18bacb999311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afb81edceeb2700d146033850d743b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2a274b8452f89783304b7e5cece6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc17f2969b1781685a7c432ccaa774314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae0e659e322f5ad340fba34485467315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0db673f5f1f395b2a0a9fe19a0ad6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dea563209f46b00e265017fae938d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c60cac124069266be0f26021d26ecc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8cdb57e9c53467077c8de506cf7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3de5e0024181b5cdc268de6211f47d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001cdb9ed14eee01e565a26705f4771321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e979d4bb07b94885381f334f1bcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525976721f458e0861cb41dd255c158e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77affaeec2b4aabd46913515b7c4810c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb008afbe73cb223920641a7d66cd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367f9181c61a7643707300ab22d8ebd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e39f38ceac2a166b0819bb7453a94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3565247853060d471834b36b646bb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae7482d14468356ec6b21e2894a1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16affc2560179173c1e677f363d8f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849fcfc9c1bcad182169ef30d16bcfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2905e0a54ea54072fe10ef4296fc832332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49329a1dde723bc91e6ee528f7bcaeaf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6261b7ce4d5b9db897d7878d6d999a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d6ff66f1b5fb1d77ae09f961f2937335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849238f730b39bf826cae0f2f763d61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3645acdfd9a65c066df61000d4061337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5c94dd27bf0107c93331a05aa1ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceaeeeab3dc438e1502752aebdd1b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5f87249c5e49d5751c1d6f638d929340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7660692b64466b6b2f13eecb0539f77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef8ac79e24f9f804de37ca69b8d1d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb39ac4fa1a35ff9208d4abd447e1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba275cbb802fe652c674d83cc2ae0a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e4baadb2dcb51c3d91611c7b3ee19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69841a5701cea2326850fe3491466bc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f33a4a08755ab096a64832cc9378b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b799a78ff33987beb3ea14cc158f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cda7c33a340579cb198d9b1e079ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed99031579fde34acd884662a80deeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194cfa138aab7560bd26f3b52f12309351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894ec14a05f40dbe921a843e88a91c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f5509fe92341463ebc02b7c5ba4a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2194d1c4f486032f428e243efd0f03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd5d25811cd1100614524c19d226a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c5c1c41aaa48d495dffd148db025356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc9d202fb7a737e662671b14e75b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad34aac7545adc1b7dab3f268e7ea53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368caacc9ed611eabffd1fcb09ff7e16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9cf5ffbb42681362c3c42319a889d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588f8f31c4b92935323ac4f05971033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8cf010d8756095db1ab7e83f4cb6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e144a836bc789bc23d8596b1c27c338363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86fea8f254d60ed1a4fb80be421943364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdaecd6a8cbb51f6a5ae6a21d3fc2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012aab345f261ec0a15b67b46bf53b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8464c21c2336398954e5f656730d66d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ec099b9c1269c09401dc14bf5c6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75475a9ee957cb638c7ef6968e3961f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726e9cf6b4bebbc38a7f38385bc60c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0facf2c21033b562bc8e8dc88d39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a444026eabf42d5cb2dab9699941ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5631a5a135d714143705bd9ce78211373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3744082078d31aa0dec59e66f124f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522707eb70cba077f3500077ce0431c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98933807957943fd3f20e7fe64122c6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f1d6fa4679085219676cccee6ff6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11538556371ec961808e87fe37b64e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364913f0576f66c6ee26a1009bccdcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12118b7e642d40d7082ba7e5fd786f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2682f9770799671226cfb0a3b158a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e84012b6da196ed2b8ed85ace6527382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ecb78a6c80e67447e4386e43ea19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12699f66126acf2cd75fba96930fb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b527585ef4e8340c6efbc9c77e4f47a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d90e9875f45614472f1ade1a3b197d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9e84e56ea6dac87029add341e062387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e029c45592153d11f95909e21b1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7e4c1e1ddec65448782692cb986c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14541f943d691a1aabe4c89583357752390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad42661c044dad0c2ef6d0d904ec01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b6157bd27dcbab067c9419f4ad53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5eac91f457c826b821680185688c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76dc79ae3ae2edc11c645b0eaad60c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e1dfcffac4aebbb8d09b509b9a5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb991d497a6df53aa02530001cc58b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee9b23b1529bf16bc95adac2af520397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccbce808561655c818c83d744c500d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3cb48f09fe5bb662cea555e1fa27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37166821f3532aa688f28286ba439ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd09d14bc8ada9dac2ca264bfbb609401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d1df91c85cc21f96e862c271490d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a926af7dad15a8a6d64597e7078d0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc66bd5d4aa3f227435a6039df8c4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2709751fd7c5e4c1ea310d41b0bfb50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438eb13cc80a6cfab92ef85653e8b6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17542fdea5f4d1aa688effefda43438407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47631fa2ef8825ca77fea4e128fcb47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7208462e79dc6929da8858614b7fa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c272f0e45a2e0e937c518ab8b192410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909556b14368755f9b47e59b4da1c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eee3aeefc96b9fdf0304faf857cae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc3db75e8d9174647e7a27f810a352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dcd7891df5672577704867b82bbdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a75d81b0e48d40f6213ac190254681415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139edfd4da5d8e5b42b3aa0e2a50ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8addd3e20e2ac8dc76ff9cbda99d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af330bd7eea76f1348eeeb49717cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69c740a99590919184261d7a3be67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195da818992d0526d0d3db0bc285fa26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3aaf41f56a2ec6c3189e5c37d066c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64b8996dbc28e6b0c4bcbbae417c89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536daae4adede848952e8bdb161872eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9109b275cbc30cefaa187f8a4fa78c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9488cb1938d4f96cf8699f6c5e778425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a1076cea572ec5e2e3cd60244546426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73d2c8d21540d344578c2a7636930427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56f33d5db51e8638e6e228955d4039428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934685f2267c58b6967f12780f6107f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef9d5970f9d30c25c140ca039da56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301249adaa9f4a5750f847883bc6020431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c4f36683153bed91ffdec34fe6bd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5b151253764ddc1395c56c4aaff79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf9994e91eab637b77a841e9b456c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9d32ece589f5f26e440556be5938435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a812cf80ac042ce6a0758c84b7fdc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550be53b051f204f485b3b89a0ec50eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e885deb09a823f13792efcaf50c779438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c3dc1f592aa2a1ff2d9f29f763df2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775a9d102afc9e7ce7a28cc89ceee3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82686166e20dc18f103d9d69dcd3c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503271330fe61a234e8d068a64f7773442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e01cd16fe6a3a24ec071f3c54f956443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e1b49a32a442e1c0fbc1acf6c5762444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b992a528ea0658d95b1bfd13642c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4bdb3d8a5fdf05c83cc343b994c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ffc0133301454485f98cbe914d484447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0810c8dfd4465f5bb9befec3afccf4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1cca058424cd63c0531af9bd49190449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811183100fa3794a28d384cba4bcca3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b710f18c2a78c08eaddf013e353f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88576132d2b11ba1e7df55591b4099e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a06054207366fac4e82762e5cb62f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26613fcbc6294936d93c47de69dffbf4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ed1de3422a0c1da0ebad2f624ac8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a6ddb88d0697e47d1079a6dd5450456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915412bd8bc8a84a99d8e3052de10cad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5b4a552dddf4f5d52cb7a2ca1960458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c116d5a596a97fcf752b2e5460cf3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aee5ddda1744380339d72add16330e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d3415716077e2aad8dbfd5a500dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c605191b0b174de2134045dca12a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e66340bb24933bf095d3e92c8798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa4a284e2a026f0bebf4d2dad26e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b391070e90c1908ad7174266a15d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd19b2cbdab3ae9d2b69b472a0e7ae5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc785fa6358862d215967e13657c3a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52c828f726b5132468eb10be698904468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a256fcc2f7163f3f96f6dccac7541f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23598fceff390cd68c45405c70f11c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd286353a7a8442839655bac5da1616471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91d1838469ba1155fd2643aba483d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd19f6993e0b0372cd04234f9d3e32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ca851f543fdf5f3c576d6905a0e20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38629d4ec85f485f8e720d0e83149fbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b966aa763d0fcf523eda062171356f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a9d39bd42bbd0b074df4479ee18d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795331294e50861256613e610260d15a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf10a59e6698648cf404161a80d4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ff9c88760c13e860a633043c2287480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482fd3221b1f9fba8334e49b04a15d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c48c5fcec837e1c25e118cd1c814ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef012bf820b88142feedab43e8c289c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bad8be48dbc366caf29accec3d2c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b43d4bdea89e2492165f3c5d2ae00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759762148a362a743e4f5e9ce9d7b1dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa775b6a6889fbfb9dbe1bc078d3f62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b52a2c53bd051cf68abc06dbc6d4ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024e43fd298976c7acee505d12c1650489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234aad0893a5717c57a0fe59f5ad9ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9ec2d4a264a5c26006169a7c1fee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f464bf70b403633772beabd548ca4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a41c6e7bf3160849bab93b7e8863f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b70675d17439752c85fd584f445940494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e32b89dc7574188da6313f9c994b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cdb352849a4b0231bf320b0f040f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d233ba48395c9ec7a8c12afdd28a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78db7a124f2ca522de5b345a7e081498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e8a2c7d5112bf9bdd58089fdd9832499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a55ba64e6109588a589d20bf9a2a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c28db9560464d90e846862952391501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d63fa5a749790bb6b69bca7257ffb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390423fcd4fb034ef95a4d2d1aff8f1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e623d970d1a5c5d0d4f20efc3a29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda554688a501c8b5dc0ec927751b8ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ac1183e544f8ec408788febc8892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575365bf398c44d997bad730c46c68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc3dc792bb3bb1e3664f467d62af92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9039fcd53225970ac7c745a5a3be8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6759cc33f9592b9a38880f661c538d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eed5d49eb48848f6cc1248c422b74a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5321cc3b9adc0a784c9008f26c48178512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d0dc28d65afbb24ce7340bc90dd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee8b3559635165f32720bf0dccd10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d309c6fade7ff97590f354577a75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01dad3c5c90b1baeb355a94db72766516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443afb781f117a6f42cbfbd7039151517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb505c58c1778b7dfc6c1de5e2f53cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011898baac5ebc005f6417bd3136b87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d034eb48040258b1a669f6638b08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e916ed288b3b294c06bb2b24e2d4db2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51e490a5b6fcfa19503ab1f4f50c5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a1a210722c8b694e1aa21a05a296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03251f395c5f3fcb9480486a04175720524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aac6be9d2ecb5d45ff9a18298f8b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b461f32f4a43880a768f735fc4cef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d217eae179da36c4f60f07a949b90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942798ace5a726b2a00ab326f2dbc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116f4ba81b1e9ea2a238fe9d614faaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bf654b9188e1321bf7537958cad96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86fa94140aeda29dc44232efbf8552531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664cbdbb6c41dfc589050e10970c84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07caa7f86c8b76ad0db0e1b80f779f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceced1743718733efef7fe81911200534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76f277e47dab52c27adb7ea0bd0351535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed0184a399528fa2e9db92744c76a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abb488fb8b870d73c508b18fafa310537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac692af812b78d3a728dd3e1c616062a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066ca2a79519a621460f427acf034fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d436cbac18a08d39107eb0472cf82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380d1a442117c936de7ed3ce0fd2615541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864e3b5e7f1b7cbd3f4204ee61894ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253f9a993d80fe534a9d5d486455fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ca39f20a52d22375c1f2dc20ba88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10802a4341a8ecdde303fd8e24fa4d3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86066761229290cbe671ffa55e4a415546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d1320de72d367b93acc3a97cc1f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba6e38f7f272677c5cabeac9c4b37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ee17629a1dd01033d35d55c114fce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131a5d030d9d537527476180e8d1bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e24909253f71740064ae9bb8c186551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21482967b6b7baeb14e3954e0f975552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc74ee2b36d84ae4d3096caa3179e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add311a4a2765ca4297969315e69cc69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f5c6f517f9a31fd5ff49aa72f6d9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a928bdd566d0f4897fd661b403a12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2cda7d41331b473c8608abe552fe0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658c744c7e19e025a9adf94e7b8fb88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be05cfdb711d2776dc0d2b2de006bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb502efff32fc7acbf0bed08ff559c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5f2a3d1a744c95b886a367f474bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97562e8b70cec201f9a7ed43d273ef5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0466666bac4b45810bfc0d6bba0809563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee078d7a84e7f2448611f10c3b4ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba14549d216b8c05f44b1b8fbbb48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472134429d98282807e0d93a477626eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b28c7603e8c79cfb7829c5962d159567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21abb1ce91be6a2ce133c7c1bb12a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f596ee064c2f5f2d5bcef79fa4ae0c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8db95aed9412b9675228d2d63bb6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1d21500e364acaac718104d3c028571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47ecd6a5b710d324e62c8071264da9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>