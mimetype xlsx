--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71711a8bdee044ac1ad26bfd1d13d5a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67196f2a31ccc22588a1c8dce8a5e6c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7f0db7ba4048c84b167fa80b2cc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbea76bda4a87faa1add230d086db384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc1c819d6e98fd38ea520210094895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c5222d3df36b83048d4c64cc390156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44270eeb11fc1492d73934d745d02d467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8959224e694af40a9406ae51ced818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ad13a574d0daf311935f066d4c519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e82ec96a6efc4dadb1e73f0641adf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4343a153f63005c4422d2b90c0dfa8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bc67940ebd8c88ba41818a4b6ffb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa19c107953b2f6c3d15b91a7192f6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2a2f6f51d444b8feb0cc77573d8ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca57c2648915145032954bb89b78515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2e2c9720c7fb7fce95f1c45c562016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d511471f35637f4804385aeb7bf08e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc1d924e4047796fb1e79d1ff18b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5b04f2c3e5e3465bb127f4bb5e58a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0960f19b89e48c825538aeb91706a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed010e6600996b3bbbeb5f3d3f2e100721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8db36b2a7f9cc25b729740447568622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421ea3eaaa4056cfbf89224d20ddd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdbd6e8918a07ad4107307afae6b2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d712637ee98886e20d02cbf5339ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb34b9fec3225c785d3e43b652e17a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5fe932915031cd1f2f1897d68de3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf161c16f2cb87636e5686428727cad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3b0d7bdbac3e20c04eb430ef4b03829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e11bcd6708cb9b02f989e3d06f34b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d1777e8322f6d5ed2cbc79b0a412631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906b4dd313c5cc545899232a481dbea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12087f08c765250c5a2f7a67f67f1f1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b2e16f54abffb6943b5b0a606a6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda04a334aa95358846bba35c4aaaa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687056283724a61b2eab7976321bd5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f44e12c7d8dbd4472ba1f5c672e7c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27be467f55fb6c050ee719e1a842e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618064fb03e1f747dd746ec86eecf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3606264cf995de77025f3066f3c5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75aa75af9043616c5a16532482b9ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f23b82e20e09fe372590670eb84642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c5873c5facdb52e538b661fbb94f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f280e4567e38150ab25016f3be7c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa888c6a8321721da256a5907a9e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d7f95d110869e931f0ec6c4b51f7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0cfeb45ac631c575909cc90ea07fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115976a96984a298fb53ef4befb816048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b57370704b97011d55b3f1d04ff16b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2d3767e3fb7de6f67ab1c747478c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05537aab98e4592fafe49b7260f24851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a1598df30aa08ba1b53eb80601f3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd63f485fce9121cc3bde8531cd7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51930cb3afecb0c9c9efe2647db0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2f34931a646e9a2cd609b09438b5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142773ac4f0876379093d29301efd4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c338eb352c72dca2e0a040e38415e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2018c632799608331ff1e6e1ae827458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b492403348b3397252c3df33bc1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a703d8db5bde31ca42f790f2e9bf64760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62205862113f17c2ab7672e7cb9ca51661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e21e5ed7d0a531ead6c2076b870d0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc091f032f09f59561fe7f1a3bd5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221251052e931f552fc4442604318b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be448b151dae5cf5fb57ae6bea7329865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262abeab31052be17698f7c5f19a5ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc571122284cf42d1c12f36394736b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd8a59616e46860747f8d11e5eca768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa99e82bccce5f505562644a51810969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f002ec86c778661797266ee30e8b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2cb8db7d00b3eddf4668c517484a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b32d153d7fd70f10ed946a8ad22d5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf343f4ade746156bd5a6392db29e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf12144080841754f9224e302f13274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c804a5fe56bb5b1b2c676040c82875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa2df0a90e827b943a39f5e0aa419576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe41756c805f97dcf4510ef1aba7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3502ca940d18bb476a46c28d547a1c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc777e8608cc53a2ad6c2e1d3af0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e750bb02479aeb7d2fa29563635f8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949cf2f46ce0d0cfd6cb9b902075c3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdade61ef26328129c3862204337377482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1d05d75755fe1c319774ba67be17b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05fd58878cd03227c911ca65c2945c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa8902aecd82458e31e62332e65a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b7c7d6e9d3f5d8047c035a5c837486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158fd5aed2062ed6b27d0bda3bdcfef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba93686aa78e32dbe832399ee0e0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b3731680357e0d84478bd87be4c8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d62a220abadf41ed66fa7d1d9bcc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201750a3d6e90ed5bd04cab9aea8c3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5122f40abffc6be03881373e4a5da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6974c63d25f4a7cc518753dda90e3e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935a91ce50a8fba3be2bc09130ae1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475acc7440170b0585c03bdfec8f7cb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566775e53de842cb60cc1db552299f4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694c19c23b5c32852278b88361972e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4458813592ab9efe4952d029c7dd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6714aff6da95188b22f798f3800b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52146ecc62956709fc28002bc9fba5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03b66ed5cebdf522b369de4e7ff74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9a2e2e599e00b3b350f0099b8e681102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c54119b5a385c0fb59062ed78f72b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96d57dfcaec182617b915fd9d5abf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ac09d6d840e55255dcd5ca053e28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9865291a1d2581b7fd3bd56ea834106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1d7850f8893349c91a9f9066995ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ef4140e337d30e90a6465379c6924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce55adbf77f65cc8ce4b9bdfaf84c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901c0cd298cde9ab12f0c194c47c55b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbfd9bbb26a227aa04092c3ba551c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73b7e17ded3b55e0c58099057670b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c101b849d3188f5741cacf30001928113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f897d2d0ef6c5122f4c5b31b4b5ab6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df392f2ea433ed8ec06d197ebaa665115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886d69ce4bc7324c4643c0e856fb85f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd44cd347bdad5ae9c74abeee984b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9913efe067f35bf9becf0b22033ef43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48973b9bbdd848559729b7ac7c030aed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faf6cde81578f48d0b59c53eebe187120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b946bee9e2b2e94f783752e95520271121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56872515ca83b5d243699d8aa5d91104122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a878f8326e35965550e8535a2d78c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d1a52a2c203501a086a1f2b5f6ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229077ff32e2a195e435d9e14ae9d1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117b799e16676f5e7a410de57af767126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e41c71f1557ac80b99da3e7c651435127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2e2cf0a7253807feed8ab07e08c8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e092873f324afa49dcc5f93e3ca787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a8a172412f187344d56b9be09ff4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a06ceeb5e23b318239c6ee8871a8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ad73798fc8627ccc6153192f4bd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785579fa4e0e936e68c3af2e92fc918133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e119afcefa07b5677cc7b8189ad0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eadb1295e2a552525e17f1c0136c2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5818c9a249d947ff58ae0f52e2ebc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990a84a10e7877b4e8e27f3a60445cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b787259856faa8042ca5dc40a32ee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558e3439b7a69c90f372d20b2938adb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8070ba07be2835d94823b3b42f445ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbede2fa6ae9f558deeb3ce881b0b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5777d026bdae5ac3cdc96247a4138142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ede7af9473c87d607ecd41f7f2a25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce3e2cd875e3b2f0f64834e929276144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61807b4cdec02790dcb9216a56d6fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c3790873b929960260435fe5280b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4f14d95afd2dbe3622544de6b2367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759c4ba2bb1414f2935762814a4f9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a895f2004dfaaa7e9def27bb28249f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1426d47013d14bb5f6f1e37cd1598c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7338c8ab83e9953c625559149961151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe488abfc304ac784f2f27e28e113b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd303fd8e3477dfeac68f2752c50175153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba63f87ee0e8c1f4dbf80d2d7de065154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf3f0960fe9e59190796b81ccf52f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b45cf76526329aad21ac8fa6da599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eae55b73d3af140f7f5e15f512a61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727688e479c283a1da12d1d2233f041158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a90edb8b122d059008e5f3980374159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22cb637ec0237cd4979da409fc18b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43176746eee6771c207bb65ad7cdcf55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d2becd9912b5431ccf15006256279162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9822c68bcc62c55913ed8353f78475163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416e1ebb2835e92902edeea51e07c62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669923dff965784e77748f8a84d78be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a07d4d7da2fd4f3ae633b683d729166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec394287f8eb9a2e4fdffeb01e4dba0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608faa1c948373da171715fa8ecf4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d65eaf2c2384161d200c94fc7cbd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97c765f485644d7527ebf8e70d9ec7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c153f293b4080b6bab4a08dedfdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54e51c0973ede9c8e0da6076b37fa5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368298b0ee32f50864718f33ff3e149c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131e335c3251f31946ff2db073e0e4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204235a68abf2c500b84c2c0541bbd95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f2d4a4aa086c8749d0188e7f53f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e2728a09d2cdcd7ae38acd9d4f5e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d28e92d385f58af41300a03bf24a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc87d97619fb9f960dec6e30380cdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535a3a20f5805811f77a1c8951ce6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba94c7bc8930d6b5047ae5efed037181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dadd9eab673ce64f5c70f74fefe36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a371d3ecec20e14192d188e1b9eba08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8dea84855a718fc13537991e42f86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4a4081053d8aa057463bc6b06adbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdb0bd35628710a14218f287fdf643186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f7685cba464c72d7d6048938b1a20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc8e459f6691f3744d85f3162f642e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dca963473332f4e1a0567a1c0ba2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74d2653c62e5db688ff8dcee594868190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eb4f140968534bb06efcd4969c8ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff04075e5d5e0f6a0872183674997192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36735e0288af7151dd2ff607151f4cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed74f28ac77d27b4ae8fdc7af2962194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248149016663c17ebe11541084a145195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330df79cbdfcd6c1ba2314eab98205f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80032a276a494cf6a2428fdfa358854197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1cc936944f4167e6c31c18d13f08b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab2f5d454a2f3bfe4f308da7d0992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5aa3c6304b5615efcb3bb8a8ceefd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d877138101d1f9c4e7329155b26c324201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa39d5adf2a3331a8ffd2d81d5e32b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a133e9dab9cab44346a79fab6622d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd17a05a251813ab1f319feb440c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fcf279e77b571be6ee695486daa72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2720f58810f58aef08b1caca49611b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30aaf2aa6c74827602fae67f925ac6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39850272329324285c721512a2884071208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9188b8257e93ceeff6e6daea8b9b57e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800251dac92cae569fc70d6d7f02c604210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c3ab67efd30336b3bc07650f0f2b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48a134400706c408db3271c4d6b9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c48d14a58ba5610d138094b7edc84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600125849352b274b757616b3c299ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2407f942a642ecb0c8cebd2022efe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87cc0b3fa593a09f9b567599ecf853216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89e8cfa2c6c142c1e30e0caeca4c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b91df957e713d4880ff7e5e5193a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169e9631264c3f2b7388048964c09b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b894ceb6a3b14471473138a4780e8af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ed736e7bea66148d10a9650af0a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9ed992e3d5117b3546a364cb8fa19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468f8766bef1aad41e1345204ba0c52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8803320a917559a1db0aeeacab3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b058c4bbd6d3d3e2ac3e31028302d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7b6df1f5ab6dcbb7c35933a03dc7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e7cd1ee9252b4ccdca0d1fb265df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec5afebff7a5576710ca584ede8fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea7c16c632495badf8921321590ab3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fceedf5f5a44a396c3c051ece494d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72344d49f7dac7cfc02555ee9cb4e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d66bb73e5e05182535525dbbae7dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56e729fe453a07978b06b950185352233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d499b833d347feac57cf78d40a513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74028a43ace254c3a25d8fc096301a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290ef29d0d17788fe82dcfb78e8cf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a3294e853b1df1579e3745248d0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d55d8c6f55334eb31815b63dc06f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c43ca1f96df54703fe8986817832239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae6c72ad18da212450257607f8996e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71234cf61fc6942f444c14c617098f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3be488e55cfce88f6994a439fffa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aca473536b13ff739b5a3848d314c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1dacafadf0ad3bdf46904c9ad4a7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a1b3a266894dde8dd94700a9e9be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372bb7c785841dfa10ae852ef81cad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f6b4569c7305f760e73a388038a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06239671449f4557d6060e18a4fcdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcc1ca2a9a331063d68a12f878c65a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c9b47db9d766e800d4e910d324bd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b26193f30804d35310fe31ef07e70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a6183b08ea9c27c19edfdf04edc8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c02395b671220accf5012bd33515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129faf3c01de7f51ac47f52f2096ae95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d774f7740a7bfd58fb9802658de6cb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab8ef99611ae10191ff41863f3cc31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb38bf5e9294148c025b372432006257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c23d47b2d2c4de850dea344fdae1ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934edf02df3f2ad2f099cf668a5a2c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bbbd71e69a173a25fddba25c92f2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c789c4b16dff7d94d65154d4487ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3416b00f11ac011d489bb7a6c69f0d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661cbea05e7e4974f468e22e24e4c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0abae3f0e46cc645b0cf27e86f153264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014bb0bfac9285fd423d148091744f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf376d9bf2bd8efe4f9d4198121fcb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12e7536e9a099e680e49ae6065b18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede26c81dbb3d3f9bb6568d2fbc4ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f91eecbee99c9123eb2437e5f5b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a7ba4518d8aaff75062bd60d22c5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148a0af7ff2d46bc0cb94916044b4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c343c0ce615198f474ce5da4e5479272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42c4ba29ed28d0cb7745ca6060816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493fed470dd39656a1101e28f20681a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b226cad7955278d7aff98259cf5a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c636ac8133ec32921227b3e88860f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b7ddcf3ca3be0632a94f75c1ced77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db5f8f842ef1d1bc3b1c396a69518278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68738efc51e3a655341f907c85cc2413279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b450ce47402ba9372225733fd8ad6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f56bca34646f0ee245bd45fd39f25e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b5af72118bbf58c9eca06fcc010e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb778543c3915f2f019c7fd49aff2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e395c4c6d6432dfb15a4e99dcc1229284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f3a65b2df83efa76b9d0d2443d41a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b1ca9986a710db0e91cdcabf9cc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f242277cf26499c6c01196155b8a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76e72b8ef9a676409401c7245647c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2a0f54647cd635f7dc678db59112289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985b5a0c767a9645101dd3ecd7aa65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5166ff965c394290cd0ba219528b005291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab35927e58d12c301af2b18cb75b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14910e114080487f59da0d99f50cfe4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5453a10b401d58a10e3e5b6b722d59e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c881237b75ce1a22019a48108e791295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2697222ec595f8013e8ed9df8be763c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e258b3f60aa350ff0669d4ce88aa4a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbec7e119ad1eb046315b7e0db18265298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f373925164dda7d88e995a10e0cdfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df24fe90abea0e7504d70e8a5e7c7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff0ed2aefccdc3b3afa7e40a6a3053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2f0e2bc6aa03c78f79c1fe80eff6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5a11cfe53d67c6c709ce4adbe59a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044517a6948cf23218b851689532b3a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518e1eddb03e4862549fda21d6980f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e57414dd2431392d50c920ef15dbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9d8d93cfbb685bf391d32a588b82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c924e6a449adc22523bd4c992e0e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4424dafedd3cbfc419e97db52dfd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf104bdd9689b14844d84e6160be4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05dddc62fb53bdc4a47154d97d34aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c8d31fef1052f8b8a3f718e9a86da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123f94e7fe0d358c5c9661f6be7ae8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28727c1f12d68dcf085f85808d2f48fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eafde1961ba18555e873265ebcda2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704185fa618a1172610877f65994a2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7985861ac7f128f78b32e88f5962317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129797347104a78a078bf3a6e68c2d84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd689425d160000dc34e4a4cd10c26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77d4fbbefcf2228d9e4b6e4f294c7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa00e501aab505d0b23320df11aa4cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06648721e370cd776a699bc226a71e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c33cebc1ba4691577e3dacb5f5ff3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427047374c7cf56a04cc314c981459f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a6d23a48203351e317b0b6470fe29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820b4162e2ac59adf91b5bd3b54de3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd8df03a34356079ca227d265cb5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb16333acf821e6110c677cb7f8e78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed8f463763077e7469e22fe7b4e44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35502b3a6375fd5a49981ea13a26918e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05090267779591a3976783770aa444d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca1bfa24e1dc2438823d40bb8bdb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a64845209960c6edaaa6733d60b544333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f3f449c92ef8d1af3f89eba96a20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ceebdb03f44bafce6961ef6044de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea4a0be1881646660a884a949c3b4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cdac324cc80b122a7f84c9b3ef8e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eb8d1a4fbac0b1ada2120ea9e6fbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b4e480e93e8032e1aee0e51beafa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1c81a406f559b7f12fccc254d4743340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf4a9580357fe48b861c97297cd10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a608ab0152216cca5d6d87c68271ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d6b6bc41c6ed50a70bcb44d138152343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250e463ce0b89b57dfe20982bb537cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6df9efc1e3fee98ac6929487517f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8d6894e455b16f49ced57a5cd9b54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a53b22095a937002a1ada3052338347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50d4995dc3e3f6795969e497ae7cc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9bfa0b5e63b21270fde9346e88105349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162fac969a809193a63147eeb02f178350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545480b5831701c464a9b7349641a1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41b2e435016c4a233884267b1e969352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d4a42562cb660087fa0e094670b0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d464347b5833ef7b1fcec6a83326e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f3aca4ecd671247d6eee721c89f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d275eb12d29a35a634a36c606583356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f729bd9f75ee1422d1d362dbaf5a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad895e12ecaefab8a60fef4a12d8841358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4dcfe9b875df5a78eb6be123b4ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8cdbc07799c60d3904b9d1ed78298360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f290a00cfcc6c424c011183eec87eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4cf32822769f5649ed8f46c2be0bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afaa89e673f5bf51ea1d957da7c791363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50d50091866d4243b7bfc2eb5fe62a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5d5587e35598905f30ef2c734b9bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2ab8712083961e8ae1b1b6577d3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc12212432499f60dd0f7872b081285367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942877f1e21825ce9c2b727bdc5c847d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748be4b0dc03b28d2ec8fe924c3cc4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bccc78df89dff1814efecd361ef01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f8760f7b3202400dfb5fb5d361461371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c033f378f5ef0bec6b9d84fbd5c489372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa502003f91cccb9fc740b1c8f944373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a390793d2379464f2d63d68c97d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6134a341d9d74d6b17ba2cd2d11d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed28eec27f637b669f01e04938c48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8b83caebba9c05120ad9ffc21f4be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de98589835f92bc7315b01ae90a3db8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26352b1244038fed880f91c72fda5b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12610ac84ed899d1388698a6c380b873380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e4cdb27538fdccd74aee091af6fa3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ecf3d48930f53c7bb85339ae719dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff0a31df69f85635d768c8d6b57fe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea78e61905184b259fe614c9b7ee4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ae9bf8d91df57eb7bab0a04c0e4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ac38779b9ebda18f1a92c1ad33519386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c217d168cfed6b374dd7e9db4bbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792e290d3fe26f73c758fb69ad57390388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d02f95883391066edefd6f70fc013389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e86babeaedaa6ed13514a79380e39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48331847e7931338c406dd14980f197a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc54950c9873a53b879f027b48f7f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db830a41e2f855e45fc8b1ccd069622393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b127949f75cff0dce7bfa962fff0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b07f0f160988653728efaa1f654e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8559428942031eaa5642a1993abf313396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7597904835a740a439bf32538c0357397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788682d85aa3cda84da361fe312bc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec745a1ad7688b5fabbb6f3068dbdba5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7b037f5c60a0599c81ffce98f49b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba383942fb3dd64cb0df42eacfbbd414401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0223ba1b566640074283bf549998d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb0c009af86afa52d51ec1ebccc1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a37352d4f0c623a935ae0446a2b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76218a10b8664f41fa87b9fe8aa389405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f883efa02bb68b211820f525c9a947d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ddcf09a908462264417dd05c726e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11235eacd85385e4b44b1d292fe58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45b5d16a6b481c9565127eaf35add409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee556293730c80470446c451e078cece410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c802bf189d142829d323bc242685c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c4c48a2d8d8488350853da482e7df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c4f2d0d8a937a980e0c91ccfc230413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1a8000aee78d3a4678365f2318680414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f97e5993dfc856d2c68135df3e66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72dae283eaff819fe0ca98949cfa53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7650b821b736708ef06315fd219cb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd035327ded4198cc2ad2ea5e58aff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b5f05f41d798e03ce71028dc32daf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1397a167383d6ec91097c0c9a769b64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471dd30709854436a429d86e34f97f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc375618a5c79455ba74c97564e2e20b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f7bf414749a979426c4d98a75e98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf71253ca2f014a37fb87f0f097fd8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcdae70276c41b95081ecd062a5528425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1680cf9a02c769f0c364943ba740d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece6d19924817f1ff0ec8be1a23b728427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba99596a2beb83c14ea79a55be39c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c5d344e4a7c2b56bd3c8f972be30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bcd840960051f3911d67e9af8fe85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf258d027d20860ceee726dbf15bc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8dd96664fb42e2db20c0149de7a06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db25446611df4218f5e3ea879bfc1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a9adbcbf17802639909a4dde059c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04951afcb0cb03191cd5e5a0187c86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40137e40002ec89633d7010ce6210af6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d12e6e3d60aea1381ee34013f17c63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5379f6e3dc18ff07e9f9e022fa24cbe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67189c185e8af4a32d78e714f60d8f17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c26f161b2a19b614d5ca88cb65ea68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a69a10c70c6e1ea44dab55e8676dcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a806d6254b8599c45c0db8d1605c63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622ac8e40141d9923fd8d625cf07f02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b6d1d90b18366dff8509fcdbd99d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf348b18a6a2853940581f6c4ccf2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9250fc9c3332be54b79712b79e8a3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df6cbe66b0d0daea19ecb961f35e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707730c46a793ca13a7c76102849bf3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb461e880da627adfe037a67eefe7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f953870fbf2fb8df77af6afcb584f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce424ae54d37a16543a1b95fcc7e73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0703d843e7c968a0f7c3057fab8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165bc9dac2ba6d0e56543b767808c07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc69e05b4f8bb3eb9f9fda71150e81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b3be9a84d95b4046c7e415aa047c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24946c7bbaba9ca1f1f8ad120616dd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd441b4e32f4b85c685943b410c07b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436767e9728fa216699bcf1df43cf2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727b138d89c7b8d9cfc1a70dbe534d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44929b5a13920c4d9f2b6738f0d1d3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08a5a6109c448cfb9ff634700f0043461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e81657c1c8c0fe6c3f5b55e6188978462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b649cfcb3957a58d98bba93a21e07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a40bdcf7e726064b3112617db52186464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283043083bb7d1d80f3b402064628969465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076be4bcf4d11f993d179274748106a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f03eef97f14a3ea3ca716b77813b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864359e49ead25518e56cbf20cf574c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d25e7a4247b7473ad4e5c4d6c2606469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b4ed0fa204a61aa680ba3da946085470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328938360162e566ad0c49c7eaa577471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c66144f95707762565dde3ff617aea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca251dd2195dd4ef5446b9e42ddc34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69cd94f5e57a33c8f0345de6dd4094474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2565170dad6d56223a33abc2f0fa4b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69811bfb5e398ab5f4c7116752d2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68bab7f713349bb22107a0b461f17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114b65b875e652b60187b5b640b276b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6447e142860d7e87c8898337f2f342479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c97c9e8389cb3bd777e4556ad22f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1084a0f76e6dc7c2596fffa6905bea2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce64c3811581a55d86d0daa77e7926482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b0af02a9d99b869a32f2a6d696cfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64677ff4fc5f343809d72bbab97498484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8f848b6f9595f7009639d94d6568c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48121714fe5b280187d709850f9fc90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3757b67bc5c4fd7cca54a5d0bedbf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3002f89da76bd05aa2cdc243a16aac0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7a425e252f282c1ccbab42ffa5b0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ae822cfbc0df10086c151094e11e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c738a9c05811155909fc38ecbb5cdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cabc797d9f6266e68e6f876b628659492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ed07376effb57126194bd4e83aae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaf88d55bd2dc7b6282079f333c599494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74397167504a2379fd1547759576935e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a43a179e70498e60a4cf01fe5c403496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d41215f6f60f929751a7370e60f815497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d89249a8372ac9bc9ad22ecea77e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd362d73c0dba2678211cbf8c338c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038a6bc6b32c33f8aa44b2b32c1fa70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307826014483c48ec5fa0ef5173900501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d017bfe49359820a4ea26386d2b699502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c8478f7e24c174dbf69dc648ac43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999d671dba35ed9eb88d6fd796d120c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846069523c7b5495f465f1e56ed321505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36db09a283dc646658e7aa6286fceb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1fef8a3be31229ca93a0fdb733599507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061115db4acbd6e419ee4584601ada6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2800920d176fa0181d98eaf7f629cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff21381c03d58d29eee8946d2e3db87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7fa442491218d3c4fcd00cc0b345511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07876986a570944b0a7da823e17c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555b022ae42b03f1c636bf263ef6a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1503db922b4ade08b84c9682f92b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aec126052f389913ed6e11f3f80d71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8159284f4da4690f63b6935bc65b733516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad20920d559cdd316dc70c92b1b3671517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6fc4eec6a315ad0d5fe6c1a4a207c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345b1b1e65b683c2300adc35140bda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf17943a07d58b16954a5e89db11684520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07947f669cbb8ade0d1bfaf29dcc21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0daef5a85b5e4d14e63dbeebb25f63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3b420109166400ff28c659fb15205523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e015146ac6975c2c2b093adc6b5dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998e2c5059d228e408cd9971f11708525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccdd42419cb80c225f78bedd2d38d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702ac00c2b73b8b6bbebd6fd871e59c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee342e3766430a2f9c67f78aa2b9933528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb250bbd5af120f88e1ab51911a9797c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855c7c2d66327e942e36ab7a733d72d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd865fca472e18451a9d6dac93fef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31a59cffac7e88fb071bcc711f114532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee968d4a4525390e81a5a42e81354533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d33d995da51843f0921e3a375d90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e50eb359fe6ad963fe584026c59685535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132cf0cd9412b39dd24e75d76441ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e074c9cb198b1e0c60122995261e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a744863e8fe737596b42a6c0a28c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f993668a62c706ebe0067752307510539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261a01e3301dc62d666aeb370f085a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c571c2135f3c3f1984b68cc4ab4cb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a25d8645072d0f0c59acbc9e5eaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ad38a2ce62811da58cd97434f9b05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad6d156c59cb4c9deb44440e52b272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8788e8a484e442659dfc1efa8d77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2d71402c419ec5b55e67073b42ddd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aea719abd9c7bec39a41c3f2b7a14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a901e100123868bf4605dfdf6a34fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760f4112cf205b899e39d19043c5f0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07c8ce601a9668b074c150da99ed2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d08340b561e53a078af85071d62c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07ae1bf825a184e2af8fc026bb4605552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a40c2743698d0d5d5676db4014641553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a9648203818b8dac18dfdb2e6be4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5172d913a4acd32568fa0c93002913555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080abdbb9c10a0691c1443c5f0e1dc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbde053117b31fdc142309577cc2a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96128765d3ace52b7e1dfd42b7f11a34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f9f5183d6e9edbbd906133cc7ed57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc8bedbae5a466d7a5ce1c998887d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05065fb88e52a5ccf37d91810e4b05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9fd4d61d898faa2b644d467214cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014975012d84f5e8dfbaf5100c4f6eac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325953fdc8f5fe140d27a4e8d46682564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b89a3d25cca40cad2bdedfc6829f04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1202fb9ed555525543b0d0ed7a650cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb37030e1ceda9c2d2446f2343fb15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6174473a6325da978151d0bf86700568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2704f36a1abf943290e05cb05f6e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f861ea9f58f6a9c184409efe1bcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eccc460990a05dcc5aed9a0c9a0d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960088ad419f4e29954d19879148f7d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be766a0dfb82c7154f4583c270d509ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a32909b86f86b90c0f213da0c2d55d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fbe0f39ab4d8c7e89fb04327b975a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af45c4cf768a7693e0c56d883b31d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bcb1664f8f2679472ed42acd4f8675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab984f42e54a19ae180751a08f079b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7fde84cdc9ff446e717c440bb50697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebfd0812c7c4dcaba2fdaf4cb533b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5680f09ee82d19ccb7e23bb0d7a42019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e868579239bf99961bd5ef649cf710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4619976eebc758c81482abf5721c0e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88525da9ea20fb2a7d8a2b4920d790c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1116ece53c2a14af9646df91c00c9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c3c27ba63c4f357f927a1bcc9877214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7b6aedce6def92b8830ad0f3782715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b87385154fcebdded8f84d53089ce216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ddc7035b172f0bc71310843b0e27817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd228a1dad9cd320c20f68643cb17918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce09ff45fa97fd14b92f2c511ea9ff919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b3398f830c8ee55d8dbfef5dbc2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a056e525c2e773fe46b76506821e10921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc6056d2d0d705511e4a7a87fe13a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44643bd97d8656f13b9a726a37b55fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb5bb010ddcc9d5a9285b7c1f980e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae2135d0551cca50e62194881a3de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31275d0080433638902b4f11309f0f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1deaa9949074496ed5fb573c57b6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce287e2d3d45d1306667355c2002bda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd06d37e0c09cf0f1dfd2fb0e939729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f71dd20b62415dbeed73af2ab0188030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b393d7cf7d01b785c24fe58bedcc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1c17e0e7dc18848225d36df99c25232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc3bb9f3b3b4eaabe838709811ac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c6bdc631062e4c5d8073510d07ca734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748d528549024a2da8d34285178dee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652bb8a0058cb9f498bb9592bd4322236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1a1452ddf8ba4dc9cee8c59f8cc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253386c07af8eef6c470817832ec96338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2136db9619e60ce597aed5403052d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3937762d5a4ad3570ad1c3dc671755040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9cc7afdee0d8f18bb09c5f10dcfb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d26fba6e93cf916c69392b08d7a0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4fee1d21fef96bb27e20d4df6217043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f12c0abf7e2cd3b632b7df0c2c8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a8849067b69bbad98f695b0dd2d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea092ca7f4fa0e5def1c94d7aaf5d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6611e8c3ffabec72c01bd3d43161ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4848048ada73fb5e634af29f9ca7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238053d2c133d175b32f61441e69bb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46245257d3ca32d2ce27e07f1054d5da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee93f201262ed6e9af4e6c413e70851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093fa1d6e809ef40460b3a40f9937a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc9178d073cad9f7c0cf4d1386186353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f1d5c3deb654d28a38d209f96d4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a380a4ef55df1316edc8531003a5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff045dacc50142580bfe6886be14856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91cc7ea0d59bababb1e91b46bc432857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b668344d3e3ca8a9b7f5235fc617658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc738957bd2107c5f0fa66a991911d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d920f69e4733c4e7bb93a9079ca760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dac78fc9bed051977ca1673531aab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05861ba2b07e81c711d50787e35cd8b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ee0bf034257aff06428b7fc54e2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fe7d19aab204610cdc40510eaedf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11202928807cb3a7eae72cb6ac3992865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425d5883ee8c359a65333969ea8109966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668c1a7dbd39b2ab7497d81faad9ffb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0e77e39208125a0e9f827c8597d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eda08c09f677798c6b074dbe85b8c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dca9ed5a6538f040a82a56f218fdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54f1b33f73f06bc04bbbfd2c1c9d1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e27781831d2afd951211147b927b0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fa170dbe09faede5aa41c26789c1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0f34880d8ec7af0f4c1e150a5409374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859b9b5e2a89369dc15d570c3b42d6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845add4d2a7f7930bc320a5b302c73476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ba9bce312618f362b2bbbb14d03477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62ee25bccec1ffb5b9e6ddc5caa9dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90ddf8a8123f9476c0bd0f2fc91c6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937ad58d14a3007783290e5027f29a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7281a9bbbdf64c6d4bd593038b71a4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b289a83741653cc727d9d61d7437d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74efd048960b778cb5186ad0e1b4dd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af44d2d88edaabc8777c2395758a6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b206d415d1de403f96b81cd2930e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7a5bba6904b27f9db2570353a7c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dff44c6c23ab33061bd555a10c6bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7e653d7e7611bca9d52e5b9c94b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfefa0ddf6be09474f0eecd3420c8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49973e93bbef7d33c5e380d98bac85be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d946c022092dc487abb2da5b4ec3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53dffe7ab5b071c9dad02fdcea6a0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a64ad9414dff6e78dd62a609ed7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844635259a360ee844914e500c81a4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef5dcc157eae0ee0ac981d00a9e5c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadba6b08083ef19f74a571b0e9a35f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385f6b442ab4d2facf429c9480ea6a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f906d018b7a9d9737491b539e42c0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae307c492250d19e6b8c7a711ebd4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092585103cf5884f8e74307412c3f6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f44a1e67594444ec5ff854e5177215101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a38a7a81a659bdd393732a831b4055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcabf1f03d1323af1211404d456856103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4f463d710a7df4a1b0c666ad2c02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a4e7c3c4dc2cdca57fe14f6bf6120105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb9cbac383d12105f6b89a9e91aa97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd245aaa781ac44e48484a730895517107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c7ad48b5a944a24cca080b3a86354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb8543cca05dc51cf1cd067b03eba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e196bbfa04f33bc5c5028fa8425311110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d1122fa61f2e3732d3b0dc45f9475111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df93caadb761dcaf9295b2f982bd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e2df41cce586a8d746048be5b1cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79bdd5d96c68eb09e9dd78de854128114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41dd77baf29c361449f46c8287f281115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d1b6934b0257664b86ea73db35bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3ce23961bbabae99790f21bd381dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6360b4b75c02107b1eaf7fac0c9dfac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cca41c20950c8ac61287f9754db02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b67b303dd39bcc6b5338b1257a5d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb2b257d032b2fa023774d6bcd987b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1620e89473a5def2f1ab03c5391d81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b76bcb1a7e8bafeec22868993022123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37729ed7801bf05c5a29bf429337a74b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3188f6b786fdf96bdbd608e5430b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1de8f1aaef3e863db225cab72ed53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb339a4f01c59824ba58acacbd3f4e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac58d0b7acc44a9130a9467cc39ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49138a624a194bb5846c5236c7a0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3786820c0054f8e5f246dd9415c1da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92721ecf2f29e28d2767f87f43787a5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa2fdd9197a205fe3feb9fedab181a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc074ae8016664da04f6b7f0567428b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a6530ee50c7371554e5bca2f6c22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3805073d773e7c98a5b6b9a149c8824135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a2b0743c9e19c427f19d39d469373136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39ff52312ae9c837c262786478218137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e580943dd69757d3653459c8942703138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8667e05804eede9aa93f8456867bf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6a8ca433203563d7aef2d16f1f100140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461e76286a363b965c8e43b7dc206a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b14d17bad79e0ff372f433feeb408a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03267d324143a74ac42a105233008143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ca35c44124d57560fbfc83a6e0dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484902b51b47c4f105867cf562c30bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d164b2985a9b1ccf7f5ee69921175b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fc5c7b6b6b5d954fa8e2afe3b3cce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b3e7cb7abae3bb135048f745870c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ac15098016a4258c85352c97b8e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e451c04657532dd781e04349bcbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f6bf33fe8b9caa6332492501ff505151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5142fd3f0283cb5632d2232f4b4606152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809668fb9a814091eaabe55cb240967f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02107a3dc9a69d00f1277462b3f2134e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76ed727befcd46577876788878c41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e66debb5e823c3346360b4c58c795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b641641ba90c0a80295d2b1640c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a3b60317208b5f7e8a1b5fe8c8bfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0f226ef68454e285d4fae0d3c6cb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af288a8145fdeec7c51d03cbe634a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef04c2ac69fbb259c2b3f503a8b2e41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781beaf1026312c92446bf76e062cc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5d968661c48f3ed301539c20c4f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a825b6c228227c95f4b59ad671cb71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45579993a19628a2b8a79cbc2597d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ba08f81a82d5a36401868e56ff7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632806ae8ba27a0d26c440c5fac78af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac588489aac96b5341ef2f66caf3f0b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9afe8a52f3e463a828f2149e23968f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522273ae3d7f7c32f146974f529ef021170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a1b4f80fd340fe45e130c4371aa3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b85b0642562ebca05670739431c4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371d315b062816b7c0b5c0868cbe24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cecf1d2ad7a9853a8193fc5bceccbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c657170c57b67fa10cf279b32d064175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf67a827146c3ce5ff914ac535a443176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6d03b89217bb0ada70e273873f824177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c53f997cdfaf324876c2a92f4b9433178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf318a0b58220d710bbe7ce11db157d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e82f32171a06e85a1c86d1d2c76004180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b221882663a74639aaaa35345a9b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ea9afd78048d5fa2f3a98376d492182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cd98fdb0781405a0c36389b1f8c87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ab5799394515e03609f6cb6003162184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b39a605080fa46bce677702bc7bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17b5b88695624f397866fd59699ceb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea0892ee1066a083175b7f6bcfa57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534002614337f237d4029e844aca152c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456928ed4c594d94b7e2a6332c478b21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a494951d27a27b3e268004d25b5dc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00a016bb99496a2826ba7c40bac957191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5f46ee4005ff4c2185939d3403809192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8fa163c24813e037308ad8c09312193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a4a9c428bab28d2dd1f68a6dcde7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58bab92577427748b89f75f619ec5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32217aadc16a18ba821fb7a2b30b6676196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e103d73bda631bbf620c2c29517f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786968c87816d6cdb7b39f114de48df4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818caf480284595b9961945f1315870199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9831d1617df57fe03db9ac7cb95877200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c29c27faa55fe0243a352edd7d9aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce2d2885db9fa12a4b956d2cbe5e84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b930a836052055806e0dfe62eff3d70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a6e4e8b65c4a333454bf05d622dc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988120162c718b64b529a0c1488b6bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c141d7abc465f1d3cb74465304d8aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2cf0d89f95f7c5c8534d0db579d60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956c4814b4579136645f8a2c39f9afb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380552fb9b1b7a3d58c4788ad6d94246209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b9471c6e6007f446b6d87c0ee3464210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc5b02127fbfd10e97355f2b6e0a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc6e6dfe40653995dff878a64f81a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647b5c634b75a37294a3940e89a053213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b76995b220cafa34dc98807cf5179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29ee25a7f5490824ad21eac8eece4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d77cb109147ff7e441028fd75d10bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cea52d6d5d2f6828aff9136583549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37506572692dd59c88602e91dbed200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119e2155893d301d38356fe7b23da24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d50a570d6675b00051ca75c2fcd9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346052d674b6400f270c7cea1c54af1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3285c0576c50098a67bf08a0c18c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49eb675d8ca407df136429be66cee8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8da3790f287c62411d18eec2f53ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbafd6aea0e09963cfd774c7df9ab4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e0693737b49d0706dcb009e436de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a1688f4b408c0fe1080adf6a4b22f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9341bc55c33442a552b4d13b444779e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3d59c2fab16b4a62c2d93809cbbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de4bc7cd0efcf3dae8cb4b6365684230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7ac44d0a430f4b5e06534e6d3f73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83011a405cf24393c88723cf80552294232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db9b275699dd424beb2635f96b5eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a80ecfecc09ab4bc3f71865d8e186234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925dadec8c2140f6a26d34c8562f6fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410084dcd2c5db1d8b687fe53bf1efce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc25c78a8875b515ea488a96ed5bcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874367b4ffb3fac93b70152ec5a955ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69b43a4e3cf98ba3acff4c003d5886239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34df0c95fb39165287f816c8a8db490240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4877696e1daa18ef90b440ca9deea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955b3795d20cba87c6c2de8f8f0c75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3b13595900615ec845901aae45b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78a8ff7bc4ad70c1e67d860d85033244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeac1f98513a105bae9c506c38408f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da93b07a2c890ce82d53f3bc3a5860246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a0170347bc596a66a571163cd42c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d34abab9ecc26dd0593949b401362248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9d4bdae778a19d67428ead0aa1f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b900bb575b595503e6ddf62c1381cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d3ca83017a640ebc027c4dd3779b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b78874471da08ffe6b5762f382c4f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee27f499fedab5629641359b10ae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109207277dc1ed0339fd5bba15b45f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf943da0667bdd730ac8b1ff9987603255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762000d4e0d2ee95840ea12ec998c61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43994ace790202f29096a8414a2f10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845b235bf347ac64857eee2eabacf28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57047aea1f5c66000b3766ef3ac050259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee04f872a6efd61d1485f3b3ce4a6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac082e00cacf704d96ded20ead5304f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529d80de6a0de9d2f4754e846752aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fa102ee9c487cf82850069d76777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952f3417f1f4af49de2835106d626b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da17cb2ab39a1c8c1786ed79e3320d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6162c6fa4e520ae63cd2e5b61f609d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de89ce58c4c4711dd8c13795670411267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f8a0997c8f7036a5e9d4855781ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c86ba83f95d51eb89612dbf7542e4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaf9029e23590b5132f5875b97185e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b88beb457f734c5b405cd20fd9ece271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82a3af7e1788b2e64cbbf4a6bd8aca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919287657cf8f33a355b696c849d2cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d058291b3b055e55e6824931aff91c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a01838312948ef607aba45c94bfe3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acf443b66b049da72cd1246f39e4df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222813583bca7db336623f8633fa8948277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fcb7c3cc3cba87f0a1036d0bdbad1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7d92d73baee2fd23c4d350452d76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d304349eff76accb762f049e0c59a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933047ec0612f084c6e5530abb27449281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc08330888939c342cd3ba8a68cea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0667729aa9f1c97f59df873264c212283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f7285b11440238fd889ce2694c493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d90b1b5b9b7faed176989589d5299f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1383be299f0faa200f99c5f0733996c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16f41ae9bd128d5e57758c60271824287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a65f8f2acc68cf1f2e0b883c005951288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5094c69fb422fb9f1d22b907bdc99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943fa0150f22ab3d17e88941f0bfdb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da909af9c84cca153ecbd3385153a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f92ec07f86c2a69d7960a4421447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc71e78c31ae1a15d37380003c3303e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ff1e4a2448b77fab6a5efdc38f42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab7fca938ae455d7b92d8c3567d490295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd48dbe0d683f57699ef25ed5db74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867050a38d11cc6c4cee287d62c8bd93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d3a3198965b34f839ae3f11931e55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f7e6ce40eea8cc82233796a60f432299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14e73a7d218b0e7c4948b757a78bb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc478302bcaa5ac1b6a3adcd93a0027301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde5a2a74741778232906faf0302772302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f972975cd8392836244312fefc1eac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6740a9f10303f43b022f77db1f72fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc71382d7fdb6cd2771edcc050691c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089203d5f4a986cc9fc404da04d2fecb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e423f025578168cece43e613571d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cba4d75bce249c25ea928d99404e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea391fa9823035ef0e5f7ea1cb9ad6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff3b61dd90bb3e36b9964f492578a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8c41dd933888e69de4e4397145819311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169452e38752d88b4dbbb57b448c224312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b61343bac79c392053df4cb6cd970313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7140ab139e34106a28f3e5e6670354a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e98aaf5ec372949aeabc2525b53e1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a5f74752ba631fc72692d34e3f3b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48baf79e626440f55075f27c9b8382317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320db7b9d921409ea2391324888bb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4213d719926703c66ec295149f7bad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7db0b9b7a3831f729ff48809d2265320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff25852a8b3472514538449ae9851a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aca0e2882241873f086906a64b749322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1131a6114e5a15923400d0949ef620a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8edc28eee23e326223ebbe5f7d2b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65e8aa070651fd06e40aa1d64cf83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da91ecf30844341d63c376ee6f9333326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de57d8ba2d796abba9c95fc823741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca5f2a1b70be8d75912c8ebd90e091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfadcca96e4a97542068f07ee7680d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f8ff1d27dd8ab943be447a628a4d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221cea820c04a390f9ec7f0d266ccc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad2b1477115f823890c5c0289c836e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b12e3ede974517648706c8964dc18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6db05b2bd03e9e74d4a5e09cc4b5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e62f9868d956b7ff8ccc1c389a0a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c071a6eac93a437d2c7e20db7487336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf73bc0ac2c70e6dc0e91365ccea00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d891cc1fe068bc1939ed8cfb8b18ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60de446c6313e0f29ee34ae4e4ca98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277866f832b67899dd68fe3375b1536340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76601379eda0ec31b3d1cd782ce65293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be3597e127d01dd2477f2cd3323f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab356d0873aabbaac2f55f13b39d1763343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005548b6f84a1a6a45dd7f706af3d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec030457e231526cacca83baf5a6c4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893659930a6caaf5c6ed5258ec8df7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc63179a8d11cbe06a8a4064649bfd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95035d6d6d0946610b63422113e1379a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b699eaf4289befc0b715bea0c098c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05921f79de05a03c522ab18f7fdbf32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578acbdcb4858bc14ccebb25411c1ed0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef6ec695f36d4c211b64caad6a6848352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bb45a395752304c59d871cd3f1c1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae52b02c3ed486ea0977d667778359d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e114f959243b196c5fc77b9922aa133355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477b6e2673962edd2d3d538924bc22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b91550889979bfe4a1d829c9a61f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520852ea3b2e7847030d35682b6fe05a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92c56f1f94ba7c2aefa47ccc78b029359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069029ff2487a6f5dfb8db14d1675b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76ff343fbdc51a62f3f6e3f641522361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9da8d2c623f6cb9f6875bbf3215fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ff7cd90f34a3b389f842bf4c43166363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d2a3b3257c70d39709135f949419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37769f6765748e04f9229d2bdb1d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7984fca5a96db8c1840772afdb3769366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42360034e6e1c24a76d3604694cb79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880af74d9a0677410a7aefe46297d77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bada0f4206960cfd7b76a5ce3052d1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88564ffdbc9cf96d9c6c20e7b9c602e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307488d137277bb3e7587dd8a4851b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b922970f4a6541ec96e0c91c3c5c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689d66ab2c8fa5251aab4dec16fd4e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f48957579f3c9fb606414e3e4c1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc39d0386cf8487c028962e515f18fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd270a4ac065248aeb6013c31e24b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842346330d5315f22ecbb0fe9ef80353377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe423457f932b2a10cb75f840e171378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca72a94fe2a26cb5b0e68c37631ce80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a879a7e41dde696aa60f175f0f4b54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6811a764075c1378de29e119ba3acd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379605ebfb84d0a0f338d6d9d02f993382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7243349c7360af231e5e863ba809383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04a3d24586462e48346cd84d17280384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d7bc7a5f32fd42031cd3413e3e8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1e22afc0fcfce072d052b50c68ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300019086673404c34b0c2b8dff07c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9499d00200e27f12222c7c496a577e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993297f2ccd18fea4c1478038cd30732389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a9303dac5c2f351e8461a5264b7d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c577c7f3f98ecf7100a7d2a246976391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1673cf3ef7a4fa14c252bcedc0b7d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bf7eec63d62d2124c4b19600c81b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214fa6fc01a1f2fdac46c9158dc21e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b8bafd0f44a2b611a89de382e6cae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294ab9216ddebb624bbde53d4cbcdf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894482d3de174d35d08da3beacaf19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356c1aebbc0c8cec67582d278e7e43f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e834ad04e516e72ca3c88a1976197cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff4623f62e9f691b7874d1f5e8940e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a37c791fdb7ae106a42dcb608eb27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac2f7d9f255414b4ea97cf61f131db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355321fc0522113abfe270cf8922235403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dbf96f93e7c3c83b44a2455b9874b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1d957290116abfc97f710aa8e75b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7de223d1de332b1e82bd37b850b90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347eb20c9852b4ca10d9252b8d90beb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04b96bf49ab351e401cf9a429627e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1dedbe24cb7b3798d51863ae1d847409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ea6d12eaa1dd8f1649fdb18d7738410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f3f59480f28eafcf06a407c42386f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5be03f095611cdcef35234bb99b0af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9526e69084b28d1cc916af4ade6ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6c45edf3216935233ff0c41494df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977391682ed0e2e254082985a591d62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d624d25802aaadee5eaf574a14b83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae47456cc1a6c6c52850ab77720f641417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8672a2da6443dbc05bf653612f092b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4a26e53ef126bc87b7a3abc86a51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec972455eaeb05d6e586a673c8c94b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0391a1c5a820bb8b51504f4d1209e8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ed23306da8cbc3fac31ad09a9b26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feeb52873a8735e25ca3c3c44fcfa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3958decd41175ac6c7917cb464239f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06280e63cd46aab9ad5a123d6391f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ce8252ffadd11a10fa1ebf0696ff4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cef1494545114bcd141f46b766dae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690cfff25db185df1a2d925c8bcab4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0306e483b8c291048b3deae471151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf2caa43a328ae85a8504dbe6f4c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f825eecdd39342da111ca9042ef0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595430177a1b2d8996f75f9c2db84c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9456788ca5bbade8190f5a5e02978433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e33b4cc6ad34c89adbd42e2441540434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43738df806e264299400638f6e9e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10340a995b9f44cdd538e8f1222d9620436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a97b64bfa1c8d2272f77b55950a0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685afdaf2899a76b58867100a2f79770438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946047ed1e3b7bc74e0f34de90b12e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a34e9a681585ebd46b6d8f9528d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e5a8051fd20e3f36164574521847441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9e2188422db94fb5034023463136c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152a410f19b7db7b23b7b1c5492f19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de00f8fc25b8dd0a7772ed1a5ebc44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ec081a67636c3847330e94f568bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc738ae76e65ef497fea8202940dcec0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d36e813704b55a6e9155ec34c2768c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f925377072ece483839e5e92b17e89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f936c7eac28c5c03e3d528165fe75ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a1e8b8d05c28628e5d8b30681077b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b852e830b883786dbd0b1734bd3c1b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c0ca242eed8a5bfc96ae9013f75e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0defb851d2500c53d7e074691a969453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33ada3a7fc2398cf0f144bd1b56711454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ead2ff0cad4e7ed44e6873ed4ccd84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb646f6c6de58358b820cfeb23dac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708b63402054466d7a9eebd57c0b7d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66e4f67fa2d5e938dae696e4c8a11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2288ba3039f611c7a712e2355a81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46093bd69c583bd53fd14a16b2750f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e485b0cd88202f99d9bcafafc96492d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7fdd5d236c6e3e3350bb895b2c94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac93a1dc0480d7772cff86176d928c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304092ced80ecaba9914dff5daa3b28f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed790100ec44d235cb4863b6b859935d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23636beb3181640d219109f69de80fa7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945c4f3ba6e27e00f017c16c318146467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9308ed05cad2c4d875ff42c2d71a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe76fe87beefcc16a3fa1a2d99f2533469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9462f33baad0ce079f065524d23139470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a6d5dd817365b8272e65cd5dbf43c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccab12f2fb0248590e69e3b3a10eacb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9415d58354ba3884b73a035e91e1e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916337812a7717745a018468a7ccb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c02e2df5d1553aaec407bc1ae2bbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6de606147532094ee709ba141c62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35800e244c2f4e3240a63c4a42df5a82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840e327fc482d86da2a72d48d5c9c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeed83eff8f40edbbed1ca3d60f56d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738f8eec6092bdafa4a84d2d3bcdee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ceac45fb35993413e730447c36f2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4328e39e568f9e549c41bfe096d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7eaf6ba3cce687553edb00db19e97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40b40459178b0352b5f49058532f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791a4d45b3c9cb0ff1ea74bed2a5cd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4826e81a427fd527bdb88a2f917f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb603f72d193a8ccabb0ed038795a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920232577727e7568352882782dc09b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d14cfe1d7066fb989762c961fd6003489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86905b401c93c68aca9d5aeeaac3bee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa3aa84fc668f70c5a54c3ea116b9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b24f315a9f173d0b865b450751eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f704bd9210b0bf87c48facaef865c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bac97271c69b2bf72829b5074b6ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c01b335d4c0d3f37ea86b8d714f78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099efd153e51c39ee8b5ad3bd042cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677417ea9250a47a588f85c4a30f5cf1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d5dd7fdb8df46369a5793cbd44b9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77138d810261df8342468974e450d3ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82a37e7c9913bd12aeaecbe55a253500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6607e29f1e75a94635e2a0f25d92f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaad28e029e7de6a695847af8d4df0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1100369ab94400ca82a39a52d0a0460503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0a10676f89122bb9446032117eb6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a7b963faee07924b40d89ed38a7d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26843a1ece0db98491c7fae5f4ddf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e75e52b9d436540855af5d1501e1ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1caa90771067f5cc48d886861c0b18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03776f239a95cc6741122f35bca488509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25e86b7cc8c81be30c20cdf2d85e6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df814aee213e74736536bb8c7a2ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49460acab8a51c0b8bfc432a9329199512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fe118a3ab1e5359e99eb209409392513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2135581dadef38ed6eaec327bf7708514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae866fab62390eb363349ab38c4450f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82d0305d086d519b1a3a319005cde3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12e82132294bd5c433dc74e3c0f7c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92565e273dae72996756f81e4dab4cc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d88a526b96a800d37c2b3cf20cc96f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb7ec24b498b75e58d8f6b00c3ef40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59889265e1ef4108319b14336bdb6b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a998669377428c4491d609954d67b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b67d3fdb278f97b2732d889e40be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1979b1f50586f5d535327a47153a9f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8eda588049bf4c8198b871eb948c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02009f91945dc034254e7052776e17f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068462e2d2a1783ca703ba2abc47aca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3aaf29b8d44f0cf23310b15e9028528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795115a9a32548a946080d487b2520d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d179c6b197e78ff1cb863389065dcda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c91b392daa5d67c7dfc471ae3fe6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36149366f1d94de113078e2c12f7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4306093c55e91e5c1813e20390c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c7c5c2fd9fcd73d897c78bc7f0f97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de9eecb1d8f96ca97d9d4f1f5af40e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bb81093eb96a4fb6fc7e8b83d2914536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e7e33842bc3ab5a2e90ec319f201537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d9d29a08c774db8635c140f17e876538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b83bdcdcdd979eadfed8dce4992f8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3e8a2bb74740f44e261d543b82125540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b0316f334033569c14f9bd21606c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b659fecdf893743ae7a3d1d2327977542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579b37e5bd5b304abed683d060282d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a1fd386fb73d473d1bde2491d14c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a3eee9f2caec5cb73db850c5dc81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db2f9fcc1b87be85c8c9b083ffb3c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4422972cf07d792534acc13aee56c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef75f98189cadf84c7c8708738b9fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d30890bdbbf2683d25a61a3d4caf69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad3550e1c69185c24527afc8c1eaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82570ef0ec4df2fc96db00ca2495a9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37b9fae9b067a5058bed4560d7910a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e6a1b28bd930b97b924d16b69d57a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69092f9aad1e358236830e9d8f93a71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934988bcf554feeabb8fb418085cb09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99018759496fe68162b6dce3f81f503d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b3181ea6c3e56c2f45be85f8c9d04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7bf355e2a7daa1737f59e3e10c337558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf61cff801498c982d350529827465559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f8b58f361bf9d112ee773d991657b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630908d18c3fe9e2b6cd0f8ad8c3c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6ee98a235d994a8b7113df922ce8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e613de452c99e59db55349a4f42073b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa7fc55c280dd974cad339d6ae03d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f0aaf37c584148cbaf5e3233bab6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cf02d6ac4220f9f72b9ff0b720659566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a49e2c174ea3b21c8ebe45e73d702567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0adc2415f0cae03439b95a6a5395568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813309b2bf113a80ac83b34b2afbf64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e82e4ab1d59800ef01aa142884929570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b7471cd269f2743a50e694c61739571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc104600d12e000bd5be40a96b2c461572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>