--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e96b27c6eedaed73b094e646ee48481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147671b0aba7485648decbed78b422b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1847ba5171ba508e5d2e627aecf3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d7c475769221cb5c81bcc7c72d9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d9b4c3c8ed7b4c0d116a6a21ee5b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d92ac3e5724cf5ee059d68cc1fe3ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3990196681c6c6f9855583176ac2c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbcd28f80bd226b8a59828890b614e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb54ba8d1a2ebbafd72b127ddf5eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae288d2882dd7d011dc9bec5cc653210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6770a5c151d3c25a7fa0189f7363d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738b5f5166d67e5a82836ff7542624712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c64efce1fa316ab9066d4cc5782c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aa9678f74d6b8d42b07f430fdeb6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58aafc2ef33ceb0832862a1a3c289c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afaa3c75518616c46940cd94fb94c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c27fda3dff27c563e26a3c18b798e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191964e105f6d3247e7c495af55ed4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0390bc5d0c7263965794882db9df319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9e6f1cbc188d5910ad5dc085e221520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dfaa3065ec483901a1bbf11e5361e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2ca3c6e940f2bffcb17f1827db2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107d8223dce5c18ae0b2e162f4c193e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b8467183dda089f2a46dc512185e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216131c0376f082b8fd4527a1c158325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020c0c7d601c83678276ace8f242cef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c44b6a6ac487da3faefc68a473836827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c992c3c4d03ed8c9123faa300d8ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa3d41f32bc819c0f0b98010d61d6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e1c019821a2bea31966ec8f5e64030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d0893a7d7f5cc3e7978a9fc4e0cd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1d5387e16265625ce14251c58536b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0819ba60f6a6d0b7e41be2dc5d465f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c10c973de0e4e74852df0643b7695334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef238ed6e38f9ee98cede64114cde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dc187f77ecaeedd709124fffb1bc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bd20f337a15ef89721bbf3c8de90937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf67b780eb0c4a3312a0835a25b3fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af9344f13f7a191960c9eefdcabb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa02babb1a4a01178813358f59f5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849a30bb068d0a0d1b167cd6c7c06e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456041b2df8fbbaec6d12c55b77cb9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038b266df02ae696fc9d775e30b7aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdc71f24ae0f20b5a70292b04b38e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d27c09496e645561fcffe8c0662ada45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c67a705a5d9389fd0a46212cc946746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7614f74cca5edb45b869d191df0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0a8f22b1f6f97433f5243db4b75e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d3fe72c615652337f8e54aef3b8ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e4861b51246aca9c59958443038d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf8ad1ae907dab2fd824bbd09063c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054e87e07c18e6b1884b0200857b8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965339b60a1cabc71833798e5681fe8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb0ff6443500576a99cc7d28325e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566974598af836b220948cd086f5bf3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec33a591c1bce8b4bfe10bbae53ca856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaabe8db0a3d8a93c00b82ca60ce14857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2abfcf76cf006e8c1c2fc62b3522e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355870db6a81ca01e7cdf6dd7eb5bb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ebf60296f29c89e74966c882657060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c05e2f728f847ff939bf1b5e38c8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9cc719adc99954ef256ed245de85362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddd5d4e3777a87c1c63e97ac31d10063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b09d0e0645e7d4cda00d2541f2e10364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393cac4e90351f2a95175119cd0879f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccebb335adf4ccc2f588f3a84f05a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8575c72013289d873f63407dd5de19967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc017b3e252cb6db9bbaeeb13f4aed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485d79d6aa8568893b63194ba64643c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42072b8c0ccb50f57ed24efb16f9a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec14896750bcffd6922d0a705a395071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd82b5769ca49cf66298332edf60a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3047a05f07a9b9a0d7e4dc127e7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bfbcc01a7e2e594959a60e1b102dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1de577dbcc8f21b7aa63ca10c682275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b9b57f66e6409f0e23468c181bb8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f35701a417dfad4b3c5ea1b5c2531877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c557720fc6c2a9d03958ed7c9522d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeecd5c571137b2174f52ea359952179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc38c534b3c5450918d498326da79f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af71de2ce7273b56c95d7329f02c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c38d3efe189ad32a329130b6b3f7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb31ef6c866da187d9b7fb278b0bcb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3757e12ad5467282e262423b2d08f9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aebed6be17c7f6739eebffea3ef4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d084476012a099ce1123585302bae886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2dca08082a0d46e0abd13643f9a0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c95192c780c9f42a7b360165de80888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62f35fde6ca1bc091d0de2799b33f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962e689c6cf06298dce43676727cff490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159eea6c91f19243c805276021ea65391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4c4ce2695585807581760b431209792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea121c33c558e9ecfd34693dcfe3117493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff43aab529c4f4305648e3b2239726594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98e8eab7e0644d42c82653df696ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b7b2e07a049470179713fce69dd2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea55d3d766a00f3f0bf983b43b9c7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de492a16f2c72be7bd6f0779d0eac4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee7986578ffcfe67d79d2b3fad62699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e688b0f95b4b064fe7a3170a8025531100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e49177c8a0a474b7e0e346e53dd27d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8144982ce7aaea32786b24e3220752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354915781fabc75c9151c0394a3bd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c612ee61c2cc813321f5875489f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c48e121aa44e0437eafeb4249dfdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b0816e42cbfd0bf0bbce1be1a6ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940061eb9de0dec41a9073619bf4a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c40e38837bcf2ff6abf2ed7be9e33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a61092f3fbb3afe690895ef2d400f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdfd3e3027cb4d0dae7186a09f787e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c91485122dce36eb7ad510b354aaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcdd1f62109ffabd776f6334581d2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078d4eab9c10c6de668d6aae599b51b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc145a8686030317155b6d8dcc1a54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0d2b2719cd2b5ef615a9ad4286802115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1effc01cc6b3d80125b13e82f4d88e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b384e711e890b7f0273588e86f729f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c46d88d920ec56e1fa1f683da32db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da639f6d8c98d9c3ae2818778551974119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec5c78700427dcb9929069469de40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc112e065fc0d8f44b89ec45683ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a681d05a7f1d2b0c34db7e3c9557122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054ebc774fe74236e3f2eec756777b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c0dbcc03627ca3c36dbf87d2acb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a4e872c5134becd643a178a71ecf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f089e6e5463af180f5485250d4e66c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e19665c723a957fd182e794ab453a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f019ff04c01e0b749f01232a7e0df57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92047e8360eca4b1df04d85ebe53718129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff5067a9c102e252780adea5852563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caca6ad92866702fec7414331b66a26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d246a2e34ab1ea1083cbce2ccea1a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef791b67d534cbd7a7ff57fffbfd00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce9468bd50e5c3eae177f91106eb17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19350d7b46f371b4c025f5f7be14dbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495d1315968ddf8cb55c3e29ae6038136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569dcfab8fece245739b4fedb79411e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c895ce2ec2751c00cea43e8774eca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6339f08cc284a5d701349dc813f459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9c431deeea61619f090b8f329fc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8bc8cd4466604fcdf6b1f5ffcf5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe72460d73ada2bc3f380c093fa15c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863af507f151a37cd9781c668538ea1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ecae995052de6b06203eac10561c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe4ab6b73fe472cc2f425d0504d94f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85209eec0066820d4be66d200430dae4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8c5e323a17ed4b42023d990da410147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6cecfc0fe0431db4b776c272c7962148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fda8b03c9ac6350f6bfe0f992430ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b2a07204dc833557544475ebccdf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff69ddd104589e869f3b85e285bc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a20db395eaa060bcf69ccd6d46ec3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305529566e6c7577fc00080724ca7b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315543297dcbc06c9b44f736a8d920ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d5569f728477035a30ba1adb2d90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0512e7a1b8de8be37f2a2a525c9341156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb1a345b85262fe8c1906394261386157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bca62685b324bc708af57ac99d9675158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fa95d36baa16b15e82b6fed67a71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c8d84672fad80952358e2e152ebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481e957d2f1633b99a5d508b6b2a0bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc70ea8b1627831a6764f0b7da2dbbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aee1c525c1dde41988fd9eb9e61b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260b10f5cdd3e2cb7b0f397eedfedda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875929a4d67765ca35a8a77a10d79ad5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245633e575f0e73d8e482f7b66f4194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97dd47333186c574485bbc8814d934167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ac33edef0429dbfabe96fde88317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f230bd53701239907637cfe46f5687169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54f3a5571fea99ce920919c727dcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0bafbd484b9f1f98100fcdf184e57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c453e75378210d308e27fb79ebc99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e9c54b7c797bc26beaeb6aeb8dd2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f11f15b4594ebe9a6db0aeffacb81b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1a127b604596c122ccff75cf4e2cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1f0e261b058c370e45c9ae71f574b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399fa523f57388d4bda063cdc1e1d5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89757187fddec44ec078fc8f4e3e84b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c277c73c4c1bf70e79229e265b73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbc4627d60078048050761d4ae7153180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee661739c7a0871a49fcd57ab2367a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368237e0d6bd8040f5dca2a5b3cd5e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a7ae5b2e3bfd56f60e911daa191bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4054a891fe583f415fe23a354a26e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76aeeed6fbc6dc35e2bf1f9f4a7c8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5430a3b1ff102e09ba453783d9f6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dcbc4202f531aaae7ade77492aeb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b587ad84042c59e99697152a8912b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530bc456d3e3b9378f58e941df1ec66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05213d4b428ce853b60473f104c99b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab09afb6f747e5bd139691916da4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6940ac7536ef052764f9618a41d65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b727650f90b17d63b208d4d9c7d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e42f3a5bcfa787ae3c81a0d78e8aca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdaa7e18667b633d32a4a9262fc8d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838b6ff14f6c77de96a575c4fbaad02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2dafe193a0411d4aeaae4a7a10f2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf20838dcf166813d7ed371e09b7836198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abceeab38af9c63664b0a9dcc717d73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db27b3fe6c4b3b4a8e742540c897763200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa513c781b544054bbdc630a9718188201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6781de0d58aaa5986085635106800202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c744fad2c1899968b83324937b1076203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d870d218c82b29b6e3179f7592d9556204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb91529e900eea23458943c2b7a7c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066a932f8d191da453010ace0e8fac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf45f3a0118db08a7c656fdaca8b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e1c29230835ef2bb75dd66645439f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26934adbf1a17f8e85270cb04af8d12e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882a0c1f80f037dd1b916cc257cfd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c587c4657ae4822c798790f8be665ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083521a974f68b5dd02d9b3ae69f81d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20576bdca80e96731094ce3f098185f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a1009f49513c93a59505ab577efc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecc77c27f803f7e72be4f17a0638d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41269d89d4f4aa7e2e8054cf74241216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ca4096f16783fd5185180d60db39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a070b35b9bc609877d9da367cf329b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee021334fc007cf580bb643aac9736219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2ce9e2404bd7aa76c16a84cc80c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f68375e9b8ce386fcb2303166bf2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c964b41a83345da5cbf121645b57fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100164e7b2fad458aaddbb14ec02466d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2678d8bfd4f645d54b0030ca3957d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee149c43b80d17fe439a84bfc11d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea618664578a068b8584d1badc2d47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f6e0841cd9d096ba47609f700f3ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d1e608740f406247cb6ba0bc559a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ba20029fd200cb62043c137e52d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4f4bc90d38e3f5205503e1aaf08c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a397a4548c9d5d0df1249836d46aaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a73edb92081eaad59892293fcbf3d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c4febe524db04fb6840340b64e32e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d88c0075033632a7b49f27b521697c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07dff2d6b5cd30805ff496a493119f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468550cf53aaecf9b4d2e2b1828ca86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12cc12e9431af8d1173e1059de7ef5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed07aa1caa3ee26a7438d055941433c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c6d9e6ad331d0239a501f0c649495239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894992ddeedc4dda9f1c5f67c4a330aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3d9b9fc40e10f359c2868289cefc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb660d820d048f24e40a28e8b697cd04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aed0156fac2321565a5366e92f8dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9bb083ea6cc3c039e001d1dd84a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bdd5978f40db3be349d70979f17bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223f20f5835118471ac14c86642f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416b0813c39506dc47ec9c381cc694247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9601b1f803dea2b449b1426e55a54a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261cd1b3d130816c5dd03c3c71875ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586952f03f234c5d9adec2818c6fb78a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b22b24b1d6ea3848eb7941a023e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6307f1ab1ea406df4a6bb96ae01a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3925e9e2a5c59159cfbe9728a4247fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2bfcd700645de472741e92198209e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9afa335b67c581969ab049c4088ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7ec278f73b8040f9b42d728e26a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fccd60a8dabeebe045f0ca350a060257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd48773d2a229eee72a100e6180dfd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf36dc471f4070d8a25b76fc965c3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247256d2503ce2a0b11f2b7b8e4f3fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c65d69acfceb889db245d07a6c9d5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea26a85934feab0f2e469379994fcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a6820ba837b8ecddda5d886fd14dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bed9047c556dff9a5e58ae6d55018f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fc6bfb0a4baa4dfb56b98813efd51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd25eb3584531e4a753f36ae7b382d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be529ad2b9855da7c53df4b35942d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc086db9d396ef5899cf069ad7046268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37d7550194f5054fd16eb754476c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898d92e6cfcee833a6b7e4b976be27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921dc851ab3515f0489825e42cb820b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae436a9a8b3b168d11bedd536fa223272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdf105d33a10a0afffcdd44bd7fffc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f862b1002932f4896767e8662ccbc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064bcdf55e77bb5d8638ed5de6ad652275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e95cb24749ae9c78950580b47ccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc3a990e7ebd72d27aa54fb5e3c6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba43373c195df1686b03ef8c219200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b40f6bf768bac5d8a107e12d559be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d2a333e641a8f71ade1330d01b63e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a1bcf5d61f78f2a0b011c20b2d787281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac08eb1b07b0ea47c1c338c0197cf69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db8a89d1e5511cecf590418b9a5d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbfe8edc8746e7184ff4a5929200d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd2ce067aeeb5c0e9c80699e380f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aecd87415610416b5ca29d84f0eabf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607c93de54a67e826ef363a707e6aa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d208383b48d0be1c418a330110f0af2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf79defc67fc08cb13a64306e167ed7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab1c4eefd1572333f713090bf23744290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae820b2a8d7cf60ce95861b61c1b44c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70b726c80a08a393b36a1ee2bc3251292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0231e81ae3ffb04b7a37f732add97a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225cd728f3ee649b54b75bc890759ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7368e7f02bed0934defbb8bb50ca0b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6f03fdfd248e5bd247fe18db0f654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658fad3a757360a5702f453b51e640297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfedbd0ea4f669af09e1845215ae2aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c47b6c360c1e6309d575c4c701127299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685871d96628b2cd40313e0b2a3bceb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b54804b0dc230366aa25f9e3db6f34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0370443690ab013cf16e529fee12599302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12df1670211cad82923435074e1eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2df316af6d0ee1d0c003dddb5d914304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c99a1aa34b5bc92ef64045bf4911e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c1a3b64acf7b2232d32fbf62cbb15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa215d78e9f40667757f58eed889f6d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371f8d9af63170bdc69d6976a7f6f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78389cae0a0dd3cb7e9ae78622eec5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5289b9d287f512b90b7a8682924da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232b1897e72c20914e437d4f2b10f80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a04865eed4aec7e60fb6345d900df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872c1d22acafcd0c92af37922b194d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91de2db7bc9a2a27674d914abd6968314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb4639be40b18f4b29b33ce907430315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de130dddd6bf09de871ffd0d5861cac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc034f814cadf2dba4bf8debecf4ec6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a09dab41d0545d123e553fae87eb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c9ec664a0d15fec0cb5d731d2f45f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa220288534647f097a917f7714387320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a747720f0e8717c13259fd4ea9cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9add928738441a4921c4afdbfe91ccb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511bbc1bd0b9ac72ad5dafe4a3926fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a02de41bd06a10839b506fff9104324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a465d6768146c7d9db558c36ffbce6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011da099789e1af731328c30541b86eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550915e979a49710632b8ed89fc558327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fc072e29b15450e5cb5f79c0a7264328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f8dd68b0e9cb19bc0e294c63ff5f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2d97c914a2e12ea873ea07603c3de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca5cb4333485420fe5d0d4ab06c860331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294362466ae2e267f651bfcf8a3f6b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5fd6c8d6e0b01a55e09a4fc4b7fd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c32505ba3d7f4a1420cc15794e63d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1553f8479846fd67186bce86fd0bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5688acb0cd9b6cce8b1b90abca017f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1edb3fffb4d3560cb3986aeede617d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f44e62d301f2db57a7ce7b848e5dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924378c22df2b38d983473b4ddc2311339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099627083b322c2680d42f294501512f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d827255164dbf068add8b8729e06889341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f641af891b1cac1edc9f7b8794012f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c945af3fa9840f77d210500efdf8fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8464b2b12f7d40599b158f108f9a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bc69d5a6684b50afad09c045f4e53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926450f02e5ef190a380ff74dc3f851346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdbd7a91136791bcc563088df715cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e2cd30cd0ab468fefb0f41f2c4e54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56011cd590d35cf34ef11cbf479f97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775194f241e30427e64bc3bb05f242350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d12e5a0e9bb3461c00b99e64724661351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f395c3a84117d87edc29e45c97c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45799cd592561d3323b502ff7ade7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5aa51bbc65c67c64aa49bcf53cb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10292991c8798188895c55644c984ebb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da3ca7c5f24967369b5a96686478c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011f8fd1ab9e34f1c3dc7c5c6b282c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2411983e1002455f914faf0181ea22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feebd76b9414ac3a183d5e5b35cdd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3a7bbc1c5b9943213e1d9bc3de330360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44233cee29bc744d18991efca6c9a571361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634f681023317005471947492830309362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4b9b8bc0b5aa880e23efb3b7ee115363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080891d33f562da93c8e3c12402d2af1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca48fe85357ae33cbccaaa8db7fd99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264009fba7fa7e1a2d221ab8192b6ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f23e96aec550cec5c813d28c32cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ae3dfec5e47e9bb67ede7ce67461368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa15bc8fc9c343acf3bc46c27e6332369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1399b312690c1412a74d94332bbcd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16921dad89519ed3d401708b7cbded371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a092e56ffd48081a37b80ece2b4b724372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2b426104098c8a1d3e9a196e1b4b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b048416f261d74e39cb96c7cd3da5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcaabecdafb5b07b8f9562386a9fb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc32b21b19395fd407f27208fdae37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c766560e68005afaa493770c20e5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9c254f4007be88f3e0591bdfaccbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e988bcbab595ca71881f411a767d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf1138317b922bf21c37ce7aba9c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1a43dc274af2ad54c0b53dc42e2bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ef0a2738bb100d4300239f2861d9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981a76f5062b61f1870ec256d6f6b17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dae975fe4922917cd4c5aa9a28633b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45897b5f92b1369a654f977042e3e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26dd29b6b6c4a74f515504a7dcf0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88b4339c620c842cb160ceb73434bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aff77eaf0c40128603038918a6d05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea979d6965101f061069104a93e5c26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf53f2f86aef6199d37ed7ab04bd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7579bf362c0c408fd5909a47db430d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7930cf008a69eee862f1fd027ad80b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff581d59fe07235b73ca5c025f36d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e03ed9d2c3dd6ce126b210d039ac0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e408d4e76c5fe6c2d758db42d8e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f8ad1f96eb5aa89ca4ab43efbb932396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e5bad3e2918d8b9a9deb853a192ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc27bcd42bc458a07d2082febb077398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ed395c93c9596e363aac50945e35c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3178be740362c629b456d62e7e0f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428fa3c2d35984103aeb63386b070e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcefd60934a27e57e0e2f476ce8e3d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3036f447bca4dba3e8257287767e66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c461e4346eb706682b82bfd902a13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f44c6b9289ad0b4208f946805081e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e03fd5cd2842854b9ae5699b7394a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b232c718bb8770dad33bc8072186cfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba04825fefb889a1f3f0aa8599cf1a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11bb348fb5e994690b91654222856409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83f252abd1b07cc1299a71a75271d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6cbacf81cae53e67e90501b72ba43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab1e3985b3a640222b292467a3993412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae19e3aec98434bbc240121b6d7b45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d4590b2dd24c760793909aa28ed6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d69f32630822325d0828b4213a563415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a11d0c1a91e0b3db6e685689a4ce3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3c10e8fb2d802f65be5174ecd112417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53edd46def3c66f8ccf5f5d77170d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e254a4c591e132ffb9096fb595778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24949186e9da778e0afda9b0e642f8ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e90d1886f305c73a43c788d344544c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1bbe6f8337977e542092a68aaa11a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95350815fdad5d80a245d36f3652b865423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9321bf967224fb1471cfb511f67dfa4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a4a8f19d9583df809187ec2da2b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d035f19021fe12a7ef1d9850cb493b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd955f33efc592052b9190df167b98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc278f7471197d3e61436251ccf5530428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f6e341a60645343d6814d834c733429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b2955fb08b4cac28f422ae7d7a110430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63664a541dc625e2b007bc7abe9f7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ffa8797abab2c81629c2f26cd51f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37552b21ceb9b2127f2d1790bccadf7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1f199cc0f8ca183600f5d478226a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041225edc8a7f569919d2b78f51b217435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd7278053ff3c35bf616905c621c97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e540a089ef9d7469a12f9c21018c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75563b215c3b24c7ab06ad4ab22067438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3069e4f8e6487782a55b1ca199e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3992b21ac381b63e5939d81dd534e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056b3d8fc88b6065ff31c28a3756e06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56b38a4f715cd05b8ccd760d3984ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30334faf48d97900db9fa391458ad8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc28750ccf7bf27876263153aa6439444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ef60ba863f8c89ebdb16ace4d916a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0a4a5256af23b4ba088e6989fbdad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ab0ded60776fc7f52e19420f7b245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009cc72d1fb6a310813f4e123f5f0e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01273464d394df419565b865792d2094449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21657342543cb774e4decaaab55af6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f2274f2ec5ff1ebe3f212fc0b3e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99195c3f6432af29594b91c1cf690955452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6faf4358ad56a934423f025a7a12b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a58ec817d78a605c9acdad1ad5c6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2127c16295744774d3f57efc31a5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40031e0be11ce50e1f872b1cd9a891e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496638e2de17473687d1da126536e6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b39b170a974eb71da39d49bc682253458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f895c4eee9de438ec53123f8a5035459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52027e511fcc53c41860b41c28a1ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07175c0154e0c23f371f4635982aa0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f8636a2f76919ad11f8ab54610e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5b23d1ab30765141a7134c56643c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5311aa8c4e04de66fce3f69d77951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f14f289d669dc36ea33d0277eee04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f1cd008929bba1d9d0d9c9b95f4dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c2e52ad9b1410a9925b0d00941b19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b060598bae9064d9288d92be8ea36b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55894243adb9075e015544369a9a9b8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d86b513f15938654d1e14bed3741b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6f43ec6a26327bd342a22b73abc61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6825bd317dcade927e7f3ddaaa0c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9006c1dc30a1c849933edd0b69b346473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081fb564383c7e693c812fab6546dc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9418bad669db49dda2647296b3554475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04630ba377b57fa3c1e8009bcab6867476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd56badd4a3351cb3564aee8d8c1be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a159ad9563c7b971195e0816cdd17b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f92441c2f897624be7091c33809fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53392a0577b4fce6c9dc2d58779eef5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70bdcd6d54e60f43351d397755b225481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998d02c2dd2be5f8ad38eb62f4a393482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1a81cc70cc30ff8c5eee2f4c4823a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050b53e01a9f13ef7d29489f6ecdea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053fde2c1eece7580fc172321ea8b7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a502c96553c2989d95cc21c75cf88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0523a7bbdb63c1ec28c41301c316487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caec9499c2bd3463eefbf6c9df59e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a10cd4d53ebfa60fb82e105bac0327489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe10fc95b3154096e3699dac9f9df6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd6f78cdc136e20f3d6fc1f371d37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972c0a95eac9cbf9e3b1f8640d2665492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a32dcf5acfac0ec8bd630cde9ccc11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c76b111948751733ad823d5ffb13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f113b0adb23a84967084e200735529495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b776d9796c4442e127ecaebb2f1050496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671a33547b09ceb662c14c9ad496129497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c9da836cedc41bd6f2271a03fb94e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1478ff1b7d0f52799ad327f198a7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bb92597b0b8e994b5573e43e4d91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe29e1802499945c4231af0370b8b7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5020606a4ebc28987357426f338e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ace442115c708ab247a4d748fe43a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae8567f4c3a28b71d727e95ea6c2e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a1a5b39596427989b53d75278313505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced139674375d7eae82bfb5f370e437506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8440e5b76917be5355901518f0ce2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372d91443dde18418c9e459b414e32d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de02d76db7fe628dda893fc2f7bec8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb51b9b8d2af6659a00fd75e01d1ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc1c39caef1814dca5fd9dd8f7a15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848f28a9d7b75e8267e3c022d6d2f88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abaab64d6b1ff7fab1bfaa94c0c8fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71a04a59603e0dee71a4ef45284fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c6813abdf5f15e072ed082805b83b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba952573a284d4a7af144cf85a715516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcfc4944b6d1454e237becaaeaed83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653daca3f856c3ef6ff383e4eb47e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668b8c3c3c776acf52f3a4d4667ef0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316b974f13ff626077f4bc829b1c559520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefcfe2543eec4116c475af7567c655521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c47fa62fe9a19db117049a72731c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e6d3fe6901a8786f5aea055f66ffd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a5fffb3d9fa60d5da001eb76931d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeff2ca443756288d1469f1c18a57e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63041d0d7ea510f774095e6b5e772a15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be83c3a3f3de28f028f9a5b6003ad0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fca2586c12f5e14faaba8c2a5bf35d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766f6956166219a7d26b06cb4c134c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de5aad1bbc931f68ce812d15cf547d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb54288124c4f89bf79d57e2435f19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ce342cafb5679e20aac25320d914532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58328ec31fc46d0ecaf2e04ccc125a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ac03ccf083428f371da265ec9500534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733fc91a68ee887f94f6ff502731f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8bf73d365d05e51e7cbb880e87311536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a06ecc154cfd91f531602c5f5cea71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db362881fcd25b97412d4e71c3d4d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e071c9e142f9143aaf490747001b41a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45ed389177bff42c04914374d2d98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f241fa86fee168d849f573e6b486808541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd5cef0a33aa85e5ca7f84a8301291542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb13bab690b6cdf5321455b63cbd3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0690f0fabd899fee2234bd480adb71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09d805bf9bc93e7505be8b3a455ad8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e837fc8cd79050667f20b9533cff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ca797df052f727d1aac3a766b08f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb363fdfe13f41eac6c27c85e951b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f4f35eba6290b5c2953b37274391549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48f5ec5a83a8051ca5f4326941fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8d54e69e3e5bbee6f424f17e7051c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d2e641af65c72d97c1730bcd26c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84d84c17438b9aee5ff5d68a68763d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb0a73e7c7b82e93398d90f14fc4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05ea0c5b782ad5760329ff91c490a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb9e7f2505416a2a3b0d41e0f70532556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a11faf0a5921de33de9f6959c184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680de7bfa59403888c703db6e0bbaa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727730b5209fe72b4df75586a12b49c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cddb993db7d876b8276ce72fd070ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109946502d6c994cf7c2624e5bcd97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214545f3fc4a101cc0e1f9ef7f43f963562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad60f6c5bec2e825d2a4709ba9c30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04341a454ef4fd43529614767e0df64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935ee23ada8cf3f225058fba0463d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cda54b24aaa2e0fd86191d61ce54c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d7b98460a9a2d0ba87a3f5b3457e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2017bbbef300c8fce7729cb59d5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f3359b1cd0183f7e840a23190b3f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b653bc23ab27d3bf7744dfcd45c85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da09c31d945b4d25f2f62e5a851596c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8287c19469f69c78bf9ea9f63e32535572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d18d04db2432b724b59cf6ee12a6b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e117c39c1e3931c07d2a25089b91712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ac316834a982cedd3044f6df85b7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d3cbfadeec80d89b172507c6d12644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3005c3bb3b851e7ce40dde75b8d735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98883f8ac0b7f96417e8a7361c3b69456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcf7c414267730463c982953a1eb097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc721068f95c446de239f74ac55523d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8af77edade7e07e556f66b7f7b78059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d51277233626a748cf80dfa5aac37d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db280c5a53faa6745681fe4ff40730e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d976629f46bd5f6e29ea766b2c3ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d75686e01261747800e9e812e5db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c119fe67fab86ab1c003d4d06f0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa88fd236efecae74268aa7ced2de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a15e9b8421b8ec0d2c3cfb4f46e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7aa5219225d3112f29db31aad9b8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8bc2bf3a7d90ab37d8c1bf53a90fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6bfc6a1539191541dc08900e518c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fe1b1f02c939a189ac082d867c0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378cc44fb6418cf3fdab1b07bc2e54f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3375392174391e5e6ea87688d0c89f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbaa394e38112d60044a6b8eff155d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca77abdf66a675c4e83bbc85c165c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c154c320917579642a5f7fb81f33d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedca67d037eb640af845dae13305dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c9365630328b12762d2a733f7109227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ddf4048bbb351916177acb781f41728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ce8f434aa0f7ed76667c1cef93de029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c7f64b00646c73ced9e4b481974f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be35a4a13bb6291442f02c15b8708e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f25323281a6a41cf8e5ff7e7aa3db332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f9901da8006da404b5b496c2896c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c95a832c3f00ec565fb6c677829d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686a9baa90bce1a50ca1a11d95c0c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f244cd01fb685ca9b7ec19b20f82c8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8bee2fb5b5823626b62b06c8342fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2d026a07844e79a5a3fdd09bc649a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98263272d78d793ee5556a21b8fb198939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59322ebc5bfa97259d55a91d5be3b6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272713a213e41ce97a0675fdc39e505d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28464bb6abca7f5cb4640b5a04a3f65142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82180f48440637797a7161421220841543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d7e2fe5f3b2652c03a3b9c0cc952744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f97387c8067e2ed24d6942b08cb59545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1b46d7173ea7b190a9db7ebea08046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec2b020c909f4441f09611700803e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6817f1c82edaba06eba4f21b4d5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37b431ac62b6324e4f9ff2e7fb7d1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978a1bb8e04317d82707c7b7d3ee9aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6f12127742b7cd3c676fb34acb97e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a8586c2cb425442640061b2fcc9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959eaf990774502a5a4d234b573757d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41091e68ba97b1b071741a9f23f76da054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55856c99d6a525c1f37f6875de55236f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deeac0d71d14e0e78d344449ba8c6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a16837daff785b557923d2f879c26457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011b0fccf0377eaf7132921d40940b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc448ebc0242d6cc6445c42287b0f8fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08ba68178e7b16d2a10a8e35e5465d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d60cded178e7c2acc3a5e8a7e629361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a85a600eb60d937d483ee6ff4471de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2aa2e081fd67b3c02cf77baf05c8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ccd3c83064434f25f326a5920e9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935124c27f84c509e9a7e2be7def880565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334095ed484cbdc8d2cebe0935c8eb3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a7658e7872ae5e37079476118995667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7067e4b98add3dd7e321b42c5ae068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab75c78df06d32bfd2470db8c6af63869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efee154c72904821c516d11b51074e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f33a9d67bfa97edd4a0728d2fa2c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15301df3f61d60456ec134c298070bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc966e52b93e6c6ca29387766cc565573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6f8a9f1f7dd95f296c8e617185d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd4cba33f62028e657214b554b49f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe2c431c9ad53598671ff9f05315a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bbc9e1febdec09587c570f65528c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aba793fe91acd618d03baf28f75e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21187a0e76b18f4aefbebac87a2710f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369e3475d2b0498d542febc017b384080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3d79798900e7bccfeedef7cc623c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3dc3d3f07f9c007ac4701e5d8698282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c6185e2a62c0513d4be01d4f794b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b46f33636cc8157dd4afd815ebd8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275b6489f9137349b9dd7347a757a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f4c60b03f37f4b90a6a6e98c8f98886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd11d39f56b96d70000e79c7280d7af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9902960a97a6e4016401065d24f27088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ee2ec8505e9fbca5dae50f84b69889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5db5784fcbce3de3543c5ba1d485b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784959c196bb1a8fcadeaffa105f41291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d1afe6377dab2c2a4ad9441a1561592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff841f3dfb916160f0cdc0d3310ddddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d22354856ec09a71d070b772883b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0e5cf3fdd16a3bc21be6b079515c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b9913094783401774dbe29292bbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533e05650453be98a0d28e05c1525397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0dcbf40932425a5d42fe55e035bfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622515cc9b67fd4f6012e20c68a97e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebb984ea2582c5434dc2e996812aed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b883762b1f88aff63b21ebe10225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10297a73c31babb4831e0a601c616e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f139c98757abc914a38c2d6c1c8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e2144bc42f0a3a1cbb54fa741c8b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cefcce86cead8f61d6323cb9342079105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcacf5bd47e8ff31c6942e612b3fc00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156746f45fe3ce9e3c18c35b6cbf80b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade69ca85d23ce4ad46471bdfcc27f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a3fab79317e04b4e8693cc2f5545109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496be3e7953e69264043976cbe21499110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bea59cecb5292a494e7e6d7627335111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228908248b5b6dbcf129cb86c5b49af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea97342b04250e016922de93b3f63b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558d6e724f10141361f06dd4be55db4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905090370a271c0557b0653524e9626115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80993c7050999b0b164376fd3a54a139116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64358644408e64acba46eb2a26dce902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab96817d42b4792b643b0931fc79692118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85eb5657a9de7cf96fda8aa5bb24a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93251f486419eaf70cf653c248d43d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b5c0d2fc2c0415d4cfebeff6f2dc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1340af8a083d2d2badc9e673f13cb67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ebd0daee73b6fc20143aecffcff4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c8c9a6b7b6961041b2725e630972124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8581c3d081c6af23de30e475cf8b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30e140fd8757311aa1f712e88b5d2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078578c318262b36d24c3e9989de804127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f84ee61ba588ee4e4b26451a39f75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d2acde6b20b2f39fe05b1314d7969129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8a9080a5f146a27e0fe7aa685f5bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8691569f3c81b3e8555553f5f7c67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd8d146615c8599e7aaa5abce4331132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774cecd159dc9f89181c109ad26e2c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af7fd0a37aeec147a730c6ffeb209f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e309fe151aab3695f39a9d1af0606c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44da632eeab1fccc5c808d696abab4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0f80c1bb8d4433b39a8099ec9b3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f4a24161624dbedc030dd5bf3463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ed43887ce732f98a8914253e14655139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46847b85a272318748b0a48b3e8569140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbcfaccd19b1c07df50cca08e0ff29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8f01d64e639a8a7def842a8623a54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37eacbcabb3024142c042e0a262e8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c76ec49b26cea2deb925ea9c85a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c58daf213b44acb6836761021c00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610345b2292ac14448b91cbf7d27e22f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b6219710c11ed8b4f9df448d7f61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bb6ff26d8022c66c1f17fd4ef0a67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b29d474c99bfab9f81b3460d6f6d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863e73174f100cad6393f1925278c85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125976c7e79089dd8f4869d1ce8b6d13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ab7a2214d77c29a25123a619c2f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf51e9ffb767d3ac948ff823fcd841153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da285d5e2480d518dcdd6be73a2ea529154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b829853448f25fe503021b94c80951155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6066558bcb76d77f047086ee6a3906d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab3e2d7bcf6c6d2d24299a9daff12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab1a4232ea1a42903dc5ae7511adec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3dae5b0e196751409691dbc4b4f78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf5d5d92c7ac30f09af4566e04cc77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037f0368ec39b5466d41f08004e0302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eb6b6982caf7e6fb62e6b873e2121162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09808d3c416635a2277849f362b27dd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f5a4f658d8b34ac4930fa558573b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687d2879c7b8152a7a61e71b869e025165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af9e77c7cd712793a28f2e688c00b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb104b58aa732982e991ba892b4509c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f11131fdb7b6d5dbc7b0943821e539168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c074d21b50f59f9440b6a06cd963ec4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb2afae6c3f88215e8ee44044c9df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeecab69e1b2363f6436f96729dbb89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab49438b55eeb7899ee884bb1e959e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c00a5902d6d548aa2a94f9cb6c69b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5b488f7e094a94bc64e7d6038919174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43166edc08b125190cd43471b03f35d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe482bedf16db46ebf4e33a5add90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2125d44bc85f89020c73165c688f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7144db284940a33fd8166a9af299c69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d790e488163ecff87166eae2910a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86950dae50796bfbf1cebff3ddd117180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ea5f38f36e698198a54ec3185707d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7d8ed46a87615c5ce6d692d111a2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e298e216a70cf827ca047e4c1330c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ff29c98e610a223ac9ba1adb8157f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32a929d4009367460150d44d0f218a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d415254077d86adae8e340fbf1cee9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e733e1a952b5c9144c65e77b5932187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596688da4f25007632d6697283b35e43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b85f4d1a3d61a46a1fc569b43cfe1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee918bd0030788aede7b037f187df5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806dc5fe01fc192848c54e44947157191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776a50c277d850c33f45672c61c92e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a55b3cc68d94de9f57f84d1228d7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c8b1652066a9ce57d53d9ded1bee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035be83f5855490c4592e33b06acea9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4b42aa67372de59125eba7f848ca0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e66a80b159b115cce324d3ef4f193f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87b5db63384c6cac3214a8727017f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6d15f621faa39912fb4efed00eacd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf4f4213aab07c5a185f16e1c5c45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2365c707251f8d5de6032e68cdd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815734c49dcd6b1c7949bb031ce2716202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13787de137605b2cb25d575131b9d5c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5a5a76042db0bc924ad27ed75130204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67a1f280c51b8253178e251afc960b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b2a55c170136230ad8b200f030b1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a700d5c082cf79d16f5d288a7fdbcde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901a7a43d4d37c30bfbddf8ebf8cdd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e80e30c9e7c5703e05dc760506c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153eac9517b5d97e2370d564019e10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ea86251a17b0b3632dd88694bade211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182f67ed01854b81aae043e04eed13e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50476077c7ba18490520405b550eee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf24e029e1dcdef67b226f15506f449214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346faee6a161f6b3718d8f098fae583215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72ec8edd8347a6a77656ae015044a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535184d683f9de2d7dda87545b413913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af407c386e9f19c45ab2e7b21f572d8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fbfbed9915ef813ada7d57989e5ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5644a0cb450d3cb1fe15eb1f8175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745a517aee0d35f27016358041104f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4534ad6aaeac5a938943050ef50ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b2b69905d217879c2753bd99e8799223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836fe560d17731dd70695cefd4929a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ee9d2c288db0af5755abe0392fbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744da7b5317b24ae46cc68baa70e59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3356baf41fbe7fd11b9e8cf8b612c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e273d86539881af3f477849324624228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc82a87e1c85f222f78c88fc2792520229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91810b2c92bf5686f825a1b54ef59f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bae6cb4dceecfaad9b8d5646694e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c88df20fb3afca1688d39d6575e915232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6d6d900ca40831870977d044d663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f8f1f6a6d0044f90e328bdced4e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0222651d67994953d50606afd0d54f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71e12738d094dfe775913ad04ad76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef2932239e90cdaf6430c1729d7066237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cd76782b88ed292a0c51e549c1666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4690f40b05fc2b21017b833f6ec7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caca60c58e629b1fb401e18329be89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95d78cff9488ed818791961bc85eef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b30c32286e41fbbe04988d09055e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0f32b19fcffae5acce99ab7866c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ee76da94d6381e2f430706b63c56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e42f99faa14ff1765de82f2edfa7d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c06bfa80be5e8b78e04323e389b25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28b7e550b45c543908ec56e317b7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680859e4f443f0f1dec889a5b4c731db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dce1991d0a58903868ed5b8f7cd68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff85fe066a517920e5d01eeabcde3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d7e5917470de99bf21073da5235c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159e5535bfb29ff1859165d86bf061252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8158e4ce82f98998cc794feaf80aed5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9da36106e4ed10b1abb7cbeaad312254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a66c0a5ba2aceb705e9e2abb08953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946919cb44214119da1b13edcde131256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d6fc39e2798758ca6a29fb15418d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde1cd4c217122581a681c1f87f0e80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f9ca344cd13180c39bf87079511f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc633306d88d47e264a1091e8b7ccd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da731e967d35bb7d40eab549a2984b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a61303f747b4a637f0d11c4b001f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36542a7e82edbb6eb9782c551def2d46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f555451323d1b948bc97461a8f2bbc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d8a5617a01fe7fb243936dc5397cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af526005696b0040d797d8ec9a14871266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3926669696c9c2bd814c2e16adbc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea211652ae64dccdcfe893bc861e9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9347bb1ea785626306a99dbfff07b12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced0b28c3a5524cc949dbefaf166700270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc8a1065a0817baa731747775d0727271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7132bc4df39ddfd4e9936451a6389a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33248d22a39b21cf3a50ba0adae6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792de67320506e0654dfb04c3279bcd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1076180f997a12a80ceb9e13ba02d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e388c9a0547b0a6d2f4178ca16a52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645a2cdd591ccf265b22ec8c205229277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251835c65648c6e82dfe4fcee37a63b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857418d35339b22204f8c8c68fe0e262279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0d5283608ea22b0a31eb1f8e36f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe303de71752cd61e3d4c33ebd4f8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a85cd5637abb3a9b2e4d128176f993282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cad17fed32db3b0d13074d7f06a92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97314164ffb3d85e860758cc81a2e80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd084cf4a0c3adcb5506af4c147ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c85273b45f2f3942415dc86e5ebc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437dd40d3b007b46f8a4194dd8b070287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc5e284d1beff441921616b0b1e28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b145c59e6a6e26fd248d7f73359b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956598c085d6fd35b64c5c1bbcc9f9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f188af0106f598e0ec2f9f369e0f43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d1a5778f9dcb85dc0d9c01e902cdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c36badd4dedd7d6c99a635e36625293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd09f91b72bdfd86be11ffdb670ea8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bb8e21e4c8637aca08eb3154ee567295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea655ecff423f193bde07de9af0905e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74414ea34fdf636a86c3028ff14294e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96d7079395eb8f69dca067d285d40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc8e56397104d5babe01c542eca4bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a60800702b0277bcb66cee12cf4f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ede59af18d8ea9391fb197fa7493a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d281e921d0fa3f52bacaace16b21e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe48b04cb2823da8b219c3828811f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb218d0be2e6315578ecc38a5e6d27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e685bb9055869c6e6426c141528171305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53034d37e4c2fbc14fb3d10ddcf344a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30998c581ba6a94e0c34371997ff20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a8973edc598b192a1b821cffe744308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e4fda15ad3baf9f0e12de9b306dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f68765870a9ce6a5ffbcf1499ba7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dadb3603326b123b198973a2074e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45881a490cc6d66c6ccc226dd5840312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c681016dd6e6c7c2358bf21572f356d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcf8624a942c338c5d05b0d80edf89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6cb4cfb20bf5e9420d0123d9e60f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39109292e06139d94c0bc205d4734f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f672d1c4da6bbb6a31a3d20b19ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85542a33ce3ebaf94d76aa92559a0f1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d03c7cb8522329e848db619a93d88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d60dcc2fd2f4039f6fd78118b29c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfbce157d229c96c917d9fb37a370a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430c0dc22ee2e3799900bdc7e3c6420322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35938d3f93457e1fd1906c00f675288323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad45bf6ad1cacd543a55198eff059324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca8397e7dbc4619d37d818ef09db90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934a3646518b90c6ba48095b4d97dc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bcb7d421d5245e832eb00bcde9680327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0275b7c8d66b12bbe39f151f80a21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f02965e8d950cd0a04f35d36dedc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae1d506ad31237dc450fd81232493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4eec8951a1e471c6b7b470e3d5479331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e0f258edeab35cfa2e25364449fcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20474102d8bfa6f9563a29e03f285053333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c027f28548fba36b331b636a15532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddab8ee7b2c894c5d1fbef0bddb11d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536242b1c04fafb87128917a72d77b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5486f0575f9117a672ba7992b9ee87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4947d3701ab3edff4d1a03a42e049338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d5fa02701d0b1b69222b5876af99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97727509f90b92538b7798fd921b49b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5f5660e1ad6bda9414dff7dfec6ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3ffca5c167e8e6da2dfe60247bf55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4b2721073edd4b01639b24c69d129343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a3e03bb6d20750ac5126562fb0b11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359d79bf15d863aae9eb9984f879b22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b894bb9ed9cb0fd0edd032ffd62ee5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46aa70d2e0130519c3a333b8b25de8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89717fc6573d6b01d6142672373da6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d05ba3d7cea2fc78c9785023db94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dc0c0b9d2a4a87a1093f90ea8e937350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaed3bc2754591664f97d4144dee40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5766b176b1a4d0f284a9a5e00f7174352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ab8aa9697eda3792e8eda44db1266353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6085e4d755941d744051703a7815ce5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dab21a9507a4f4ae785a086e6dda9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bca698dfae9ec459318b199886b12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523c8211330bd132151fcc8cbdd6fdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a8b3756ff8b8b16003fe915953b2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d493a8159ed26eef4e594428ad21ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528207871d10c9c9711fb1190d5b7e0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b83559d9423e748fd06b42c0395e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87e4eef56c5527c2460f7b4b060767362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a7ea441bec68e4f0bf5cd6a46fd1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee236945b29260581d3cff82e38468364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45069159abc6a1094d5677eede7a344d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0204bdca637ff5989c3c85500aa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88111061d69c7315a4c3169f8e72ba49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed50afa0fe8dbfed1ca328b88edf76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bd0ce957fc751f96e95b0ccafa4a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529cbe01a512eaee85cb0b3598af90a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d7ecc2de6f3130abf9674a425b6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d06d532c2a19f7a27b241e271baad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8bde89d73c62b3f53dfb511acb605373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2b7be23af6bd63d133005e3a07a95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896deb4d8967d9233e51a0f26f984f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5331bdbfbe6f9cec7942b8bcafcf21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08a691d600b0485c7e50d527aec2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f0ce6fe732d91c8229f2d9b8e680f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f19df70d4dc5f428bbc0202b61ecf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0c9e00cba887554ed1ec7d9539fdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e7ae3f30e92d91ff8442e692b8234381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f93c1404e083c624a39fcf08c303382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27086f23c2544f88bdccc51de6ae00c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1641c9a94cfe3376960fcdcfeb21a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd279b53b252d59a61d137302bf75a24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a7ebd642bad9b384a034d0b9292d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e4d67f92ade7496dc88a28a5843e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd61f0f26ebd799614a759f215d5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3b3b8fd1257abcae96c4904dee245389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428405bd522b04418d5872756d9b6c38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486332b3a1b96f889ef3339017214370391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fee78865ecac2249c91ea91fc7b48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844bba6f2d17a7ce33ec9bb57363b0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338a76b82b2e2c4493a1266547e807e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a1408094700b32a75bbc5d34480e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9230550228dbe6661b104ca2114341396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b273993b5cc2ad85ad4168f6a8939397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc2c8b8aa42a6cc5fee520c30c1a94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76124eb0c7518e09b6f2b49f2d5fcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc7cc75e9a9683a5f139c1d898eeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894eba3f61e860fdc73a164af022f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad3f4b0324be95675e7d10d2ee643402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddb62e3792c7198870de56193ea1c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e45a58f7cdfe7d9b2c1b91968a6a13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434218dceca617aac81dbac5432429405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0b07b8cce9eef2843723f95c2d088406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8a6e9fb8f76115c281221c90ec86e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a6b4092dca740c46d2eb71bfa487408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6ca36c5713f95289ed6f97cbea97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e04f2cde20255bbf6ae64b7be6e62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822a43b20edeb9d2db00a609081f94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e8930b59049f9f7c027c18805dda0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47d99eda552d08158a1a9e1cf388e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36ed4535d804ce5e098e5f67ad1a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea59d362f7948d23fd80c98756f92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499604d548c9de100ac816660a70e2c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac2d72d846a75e146cfcc4ed3d56c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28f51a2ff9c5597acb1f1664c9e03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd1ff1618e926e776fb8bcd5133cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c42851192ae56387bf5c0ff0ca9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b920005751eb4ea74c764521a155e64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120689c773831a6f3b80348f2b46611422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9fa15966b6ca4de16c1cc418fa875423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f255f2cdd1ab0bf4a97e974f30d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f70809757684f63f8ee33d1b13d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e948b28ff0ff4c685042f5561f68731426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f09dc8f56bc212731cad1aa8dd9d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239ae5cccce4d108f5f31075d7141d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd26a3f98b6f94cd4e9c0b627a1e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafbfc1efd679d629533e718861d2ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f0f4c2994820f36dda5871402f9ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f5c6c9b6676ab4f9cb228ba0da803432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97704f62c32ff01e9c7ca55ff87d339433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae440c4730571daf588b515a298fc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72505c5465fbe7aab8333399d4595b48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177450e05f2728fbb5c3b79e34f376ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529398f2e093f0d5567832241317770437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4255c9f3e6afe592597431941082a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2dc4839971d928345e642e865a35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93006ccc611201ddca867576e6e318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea04ab8c33abe5cb43c36d1842822441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505cc079685d35f06349d415d3bc6e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4025d8d44f9d429b5d0ace68269dc94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01e19e76cf198473b05fd44d6fd159444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ff0c3dcdc03199ff5d3adfb8f958445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d90f7de7fca07ca8867ac3e6703a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc04eef4568c21105fec0fc28fa2c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b81c6ff08ccf9ff6f5a2da34ec3d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f6accc734acb37bb7347dcac8022c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03635a60886923d8cfbb94ac271d5cee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1da5e5dca3ccd1c46f60a2706e12d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e537069089174bd8c97ac8523e32e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1518223fa58c206188a827bdcc3a67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a22bfd01cc9c4ae47041028b7224454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c2e0c0720be784216a80342336e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadd26452cafec00ca08e25f8f1b596456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea94ad478b0aabb7c5b288da3bd2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd89859d24ee210c99fc86164f45820458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc1c929f851aaa381f632900bc9dc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e180ec47dedd19fd35380f1204669460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f98a5483f1e0836cef1ae0b0d744c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf28c7c214329df8e3a087d206106b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745d2ae6fb555814de0aacd759eb49d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc2b36b896484afffc78279cc07a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c7ce80a951f909314c2b7e808cd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5137a5459a7dcc4b9d91a7797df783e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae050b96a0e9608c398b5e255504df2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24751d64a0c1763c0006662a23598468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050bb2323af146ab0388a0f707e8116469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376b4b4faf0a19d0cf596cbd91d94f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7805f493fef22b42e99e380319e05ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9112925b82aec8cb2d095dde85ad65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c8c61c8a8c9063dcf009f3bc4a6ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4362531b7115ee52a1be0499715584a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2232150882267cdf770d4de353fd8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0da7e69f02bfd93275d35d714bd50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9622cc706943936d35747eb7c65e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29572c14bc86bac0c3567a24cc6e173f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607b11191c25cc7c3a428c0afa67079479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac65fda54529078269a8b1eff9881d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674de40a2ee08dbfed55981ee6fb63d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb1c1140ffd928815db39de4e7c9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81083610b60d33552fa93299c930cf3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1011eecf71d0bd011fd969c4eda8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8293827e40a2dba76e1204311996f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1d893c78a5fb5f54a60b78776d31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe7422001cf42f9767ac16e04c4110487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e1dc5acf91f326f9651788099d4d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3773f8ec907ed009d5f1372dd86f38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc8f81cb34ecd4423ed43d882b7b66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939678e1be477126ecd98a6fcd38478491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42972539b24ebf05f30507b9c05d12bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f381f155b3f39cb92749ebc948a776493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa20e1b84fd35c15faeccae7ab50a5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ceba042868f05e0168da2edfc6e53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeafcd5015609bdc014de080c3993e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e7528a6da67e73e0fb6c2b80b548c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d305386d4d4dfc630083263d70c95e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969cce22eb354a760d9b098e24a4c72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385e868cb351f00fa2b25b07773379e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ba8fc574a1146e1e0cf2e272bd913501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a72844d500ad6acafd574904a40a0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1629bca4f9d77432c5f7d7cc1c612503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77fafbc7b82e8c9980efa0010154a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f5dd96555bc37813fa63bab6e3c1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cba9e4a87c0d37c456670c970b6ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359f71394674b1d8b0fe77ea3e0ba1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced14bf648cc7bbea46c2e00b4c3fe55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2c883dcf1e81761bce0f6bce7607c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2ea2ddd292fe7cdaede84bbd802b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fcd6ea4ccf64cf91811b54e5a5c2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b56952f2c2d9a09ba9b830db73c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed34c0369d2236d81cc6799a32789cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d1b99480cbf69667a712194999c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac1bbd42024a224993c9aefdc9924515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd05bd5395f5a03d21935026ea0ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a2e739452700ab03c49f5c82ad1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6641ce936922864b645f30d3b94a906518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b284be4772cddee47594c665d9139519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f198b72b19784199550fcf492ac01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041104b993c71236b6f8adb43a1825521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e8ad41eae80946844a89337d2cdf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d69affa7fe27ef0519c0b2c9775b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceaf436fede905237a0cad02a57dc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045431ebc466c0a6de8605c8fe720ef8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0898612811dec72a631228762ec0a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1aae5d8cbae56e83959f40cca5ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c7264931c1e792ff192b5918a3016528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e938909bede1aa7fd81b6aa297bde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1502d480bfefb4197d91825f1d7f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0f06bedd1624e2e45cd20335ccda1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0ac851b0633002b2f35ce0e3ac2fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d16e4cd1ec5a54e5d022ba0727d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fbdf2ccdf1ed31ddd8adf86c01ec9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce7ce8ec01ec9e2f8eed5e610445e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4210672b06f8dcec139fab2b705c01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c59c2ef6a6cdb94183a082c200ee84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985221f1a1560c87673f161791bcda2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c7fc41f98d4bc8e7584224138f368539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb263af80b59553fe616a67b30a5aa7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80b1d4889a2688b15384142861de18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e068822f42cd75439321e2162c373bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07768ebcf652bcf7ab853abccc8c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366e87b84036458efff0866468b0399544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26072b3dada5a57a4808227929e84cff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276268244e0091b2261e0ac92906c84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd45672a1f0d16efdac248bb9a52d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb3b20b912f8cc3587906e36dea91f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ccc92cc9d774b6a6adc8e08523690549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7f7e9d899c3189a6b1d01de5ea71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929cb7060a4b4404593c58566ae63d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3a4232999519a86fd9902468ad60c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ba224e8c253c21c235b41595f02d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a81791006ee2465227163c54c710b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27559edbf1e6beb268a1ec2a25f2e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712bac6d0e4c1970098da4402203c3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e3da68cf463803f547872064203f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507621f6bec7a3f3da49e5a8b29005bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f86ae544c536f601a0c267c45022559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5c45f8dee1f10430a37a613d2b104560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae034c32811f1f823f600dacaf9e2dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e0926587a8e885b0f0016bbeea11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbec6c79fcf8ef5dcee62276874127563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31786449cc286b8449c795a17f3d222564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e3b30deae7fa8ce8d3111e514dea3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f04396ebd5cc206b7efef0c4cde7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f54d25fcafcbb6a19febf94b0e85c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1b577bc02577804604cd130984f71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e41bdd0a3c86230cf94e6e44054864569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8fe6f6af6c0c5d57f983f6db6c81f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9331c4997160f61adaeee75aea1be76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b82f92406d06277bbce7ba3dedb1ba572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>