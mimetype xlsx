--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f90bcd97461487d3f54396cffd391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed624ab6ad93f22fcbffc3e0134b5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dc64316b2b3f80e134ea2f5d382a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3af30aa1c1b9baa953a86ed88eb604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b99d18b11b180f60f113d30b21645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f17e948238f749d1b3d352179ae2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cedbeba8c0b98194fd85747dbb3467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6d3e4c5ce733750d7b4c6156ae8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1a2c2c82d2e7490d79dae608da4269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03150998891d8437ca2a342a702f6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce13eb2e60354b19f4ade3a129ba611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265339c8c172c6e618fe77b8f37cb63112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ffe9f18582a7b4c2291edb6a9569d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7901a781b2c31a930f4fd1b8df9c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896edd741d0cffc9a9363bfbf7d4ad015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac7d9ae7d1157a9d69babea8af19816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268407cbad4109e2ba141f5e3951d5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632230b22fe9687fccbaa9899ab911918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d4909f231a4fb28448682d2c1e5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a408b3d251afd79a57d44effd6326e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369861727f6a76104dac289416fba4be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab9c9b77c8bd961326e8f4f153032422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32160bb7c977e66c4e1f21f3bc869c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daf17b0da93851b4a14d32b130fdf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ff4ab0d01d748e2048a75f462edb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e9f724d3ec589fe28aa85f712ee526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07d3ebd77714aeca6ad50553847d4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a98d23dd1e4b6bb0e96a133264974928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497e7163fde11826ecc88248e8bfa8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864925aa77a78885ffb04669c0398830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f8f5b46964973ad51f05e8518f36b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79715155fa0dbb8433db46f07a54719332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86db4a72376ac52617a40f36ab51933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a19fc1ee0c488ec894d3dbe3b028f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141040c923b4a3a1e61187cbfc45c8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bad9cb4a16c426ef6f60e76809e3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3ec725362bbbb40fcf19cb2dd23137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081e563bdc814fffcf305446050774238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63cf7da72e9037e295b719669137939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224ce72f375bc2a69d3a1cc7807e3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641467a394df750029b7224c6863a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd939e68a0fc63fa51ebcc08976af69942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300103caa3e94cfc3033af6621aab4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f1464e87612b254722597c64acad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e8d08fffba6a443cd2564d0dbfc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779b167e5c9af035e8fc16e859faaf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0418ea889779de576e239c74f2e6df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19fb2398d93912d99af191f3ca22e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b34796d9fe8141c1180a4e39e9e5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843739825e5e527a63c2ce63bf52be050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dab4a342de2d3aaed79fd5db0585251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a5b6f4cdc4322310a89323d883d3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6548ab3fb59229baf45b5d68fe386a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7464e49268c527f6ca718feabc08954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa8c1621b17274547d30a5423eb2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de4770f99d6f37abb5d120ff2d40056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fda98f28e12aeebf752947fc0b5de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783698c5894d12ea38bab11a859bb1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e114c7a8e4b0dd96d54a104f7f1600259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b991c4a17e027cc4bb3ad952004f2ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689622081b7fcd22143ba42cdf3104661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d472403be70ffccd11cf4bc6646b60362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346d18e5a2261f5f3890fd37079e7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be0f106a27bc9fc5932847040c762a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a1de9b391595dc4ce90781055057a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b4579e4d151c977f9b9536ffce3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b596af3f5af09faa236a6dc4365a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab03990d9203bb10501278aec34b9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115ce54ddaec87c2f81b609566eee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b90b05796dd231ef3e9dace2bd3e8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406fa1c79b9be332a646f5a8969e46271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfbe28206d26f8f312705003b16ab872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85ba137b4d1492b68fa0db5e4912b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38bd02ce33b692c98a4f6a4b38a77074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f1f9088f88221809f0f41798c66b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8906e53adfeea1cd23878c828ba8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcb0524937d15267f219cc232a1e7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7861ac8e0414a10b8f515020288b14878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567bd46e7d8b075493a2f37929f474179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b6288cc1706b12cbce3e2889bf2a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1ae77da175d6d3f116d9d6b3798b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52a0ac09a35afba339bd42d21549e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5105ef9d61b8ccca8ffeddfc4aad8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb0034323517161a632199a74efca584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1adadfd4d9698aafe7bf76c0463c7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64b60d3431bc3899a8ba8c1df1cce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7deda4fd329593e9ec4c27646fb0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcace0e5e9dae8616146d5a35bfbf7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd311be69e3e62c704425124fd49b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b6072bd1657529262bd008b610a4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485173782c90c18d5cd5f76a6a5a2ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e081d8a899a898a7d6b3a19283ba992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871722f7dc58452d8d3ff517c8128d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9acebf4e0e77b701c3c588402e443594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395cbe829e5ccf189382f47b335e5b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c81a4df0913e796159cddc85b129596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d555181bfb94b46fb5f51d051c8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa16bc9f5160df963c424c75ee06f6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c285b5b8a233ee3095c70214c72799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a370a8b816a29e3da2f674d7a884100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb91113121d9caf688d6f16bbfda5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841207a62541cdf895499cb84671a58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c1dc7c29bdafb0791535b3f22b1a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532f65dab97f90145350d40fc435653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf53091e0458cfbebc9dee857000e82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef41594873d241f5cb02d75a633c3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de8d281a2a1963b7871bc40223f7fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548a37bbda57aa2ba6275f7d180c577108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbc891fafb54825d3af3a279da3b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8da2ab51e89cd471a7c561097ca2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5ecd6c0c853f71b8b62dd3b922df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af6f374d47bc53e401888cdb2f5e46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb943f0e0116217ce3c2a0ea658c8ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6106f725602a847f26c01f13e279c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e55c290cb51bcce9699e2e3db30699115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff24327d02dd267cc7bb4fd9fe4dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2331dfd5847035d92ec5b76efc69fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1d76b554b81662be721fc0231d495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec307970d939367ca3c772189daceed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302751cf24dda55a80b5f337c8351b05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17e0a8c07181215a02daca5dc7146121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e2a3cdbf66caa8cf165a9e85cce9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a2d93e7abd40b0b9c5c6933eedebf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bc552c382bec02427011be572d06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb76f1c647263bea1c164b562e26638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ea89c70537c0ec3fe5e27074300e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bbd353c3c4698e100f7403db85650127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7dab5d828581f91459b0460dbc09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db535ffa5a6f100d58fa5b08ae95a46a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79f71a6aa2ebb16272393d794f5c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502b9e546c1a5c7153e926e1750f067131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb751001fce6fc23cf892135dd9c2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af84c0d344b2563abb3ec6b34f24305133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d53abf604657204169a1136057b8ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58c4046acc6e4b77de9da0e629292135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78304ca83bef5d0feb93cb9834fcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401abd2a87cb253f798ac260e842257e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3904c4b9c43daf85278b9302b6f5a70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69b03bca12caf33cdd90caabea3477139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba99bd8be50e87a13bb9e326ccff79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119af2e393c86d0eb9d78cca86031e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e6a05ee1a2580f80410681f7b21d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f66caaa33161674d1ded9733226ebb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3e1fbd35100fe6d3903ef63f5d716144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd537ed1f5053e97307ea2c028a4c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21e59a27d427f16904f4871a7608d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f8e18724c427787b0b861b3f1df4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b073866b12345a69cde3bd109f70a64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b872f12d8aa757e57be8736edbb665149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2825fad8ce0bc5536e6c7aa5e89a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d78c77b3582f2c440143d84a0b130e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034043b38ef033688dd3fc27e28b6ee0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f14b7419be2a44a4908f01d462f28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dbab1c7784f7c1a60bcf163f621ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922776425b35d2b2357a3aec14c31d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78355c218561a5d1d974488bab26f6fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e65ff6b17594932a7ca45fd590c86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9b830b35dea0588d3b3ce34d395e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bd8fa8d58d640745045234b0a5900159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba47a1c67a60011200725c7a4cd5f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dbc20f7fef1fc27a5eb9dd4fbb6fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734103de9ab490298e6a435738b40222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6e6aa1d5ad574a58a6f6174d6fd6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4fcbc06d7edea3a14409a179d3c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d4ba81c3bb9feb5b06757cf27bd12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586696b7d60849acfc25aca29e905330166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d61dcdcb8662ce50309dc255919f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc39497fcb0a174df602ef99a693f93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4cda7e6a7cc784e45598106767eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833fe25a2bb64a255250e1a4d71b414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871e9a27a59d99aea07075e2cf34287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b7ed6851216c0705cde1f9ce157b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d921a6dd60f12cda88d160366e06824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc046fa0941843abac4e00f585b20fa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ebc8a6dc3f4748c940ba28ef5dcbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad50b5d13601032a5aa7961b3087fd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc8397494058beef8ac83cb319bcea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8199090e050ce0ef1afad55f3f614178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc04d30761433a835bab2b1d85a7ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4382706463dcbaa3605ba31e997a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e82058d5d8d5d43329590455205ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64474440e54e1a717bae7192083b36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b2c79ed29abbe48365273366a7fca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2094cf9e9c28cd8bc53315d26ddf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d2bdf5934865b957510c254fe9d70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f45b978e163081a3f625ec458b165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5618f9d1699ac0c19e03dd8ea6b09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba350cf052a30d62ae834673e1b307188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57acecc0178269a9407dee2f98fda02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed73fa78bd461bba7898de0e7278b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4d26a4a98fab616a7670efab53eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c5539fead91401aaeca6eb5e75a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8276dc47cd5277860fa09bd03711d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0517cb25f38f1106cde3519a33b90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a9b389cc95ef9090452adb38d0951195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f253b2ccedd82fafedc83ff509e29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5fb650db1acea103a4683457e1d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf69f3301ce25c06774578730211a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a5fe9d58a573cbc7af2cc6adb691199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e83cb36f0cf2c38cafa717eb62f62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd6dd35341c8214a125366901b557201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac707144d7543ba28a42792069a5765d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b456c8167cadf63105439f8f2859c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb5b15323c79b058c9fc9904eeeb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d748b1d4c0d8302ff87cd9a94b945205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aac769b9798642cb97e60a32066ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824682af9b878db272b2aaa01e63226207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96772a46dc72ccbf736a2a1072c9c85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e083ff7107559895f044a1f6d3d19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035504115e43ddfe6e02b22b9438ce90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bf0636d23fd272ec1019d6453ebc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c446c015ed645f5ab6f2230e5b0c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346c43404eb89e5a15f53318ad44485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b16d46c6f6737885b09e9dd70062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad8dfdbf956a2785e760ebb514890215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9bee85cc96ac3c359874213c71e0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695337ec2dd8ea1fa589b9a62ee6a199217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815047021b6890c495592dd4054662218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b32781a66d4e842894b4ad7e88bc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017d016411f427a3b5dfe0de9877fe7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403718eeee1a6cecca6895bcc5397b7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e533e684327f76ce4c845e934e2550b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e28c09addf70e90627361809e538c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326fc0e3e7787ec3afd135375d4e9dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94dc1bacc5e0999c199e01a057a21b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b7a67fe373120e2d95d5bdb0bac7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8cd4c3f4a78495ae9ea3e96f7490227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93284a6b56c64878303bfc346591b251228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a669eb9375c2c30918de7fecb2ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eeb6dc357f075ee6fb5c390e2c772230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc90a93e041a30627f58dae293d9d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e0589847113b94a375c532304ae5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c760a5911375bbe0d241f2260ec03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfce2ac874da6f0ae8d67d51655d1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c2d4bae8d52662245b59411efa9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f81dcaf55409d2ffb82de6398fc42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b5be0fa3fafa3fe6c7271643a406237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8670a4a8a3698ca1d2aa08a3d62ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f81613c297f33c9138a71d9109e3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a05f6e405859221148b3dad0f06650240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff62ae32ab9f91545d71a5e1edb4ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca90a356384e2de522c2d2de65e77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a48b9457592517edf2a3cfa7bc4776243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf53b4a0f5c4d171f688289bc89f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5a5e6fb85adce72de0b70badf4c58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a2c6ee30868a4125b207cedd3db8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1385049f4da05c49d0377ea732c4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6272d0ea63b0ee23600d34ee6a1ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb1371204ffcf2ce1efcb96ddbc59c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616dd705fa9c6e2cc48dee0314a7581250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32e7dc8719c8ed0657ac9615624184251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0772996f27ad4fb3441d10147740252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64016deea3657665ce42a26af50d4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ece789825c395b19efde27ae9c34b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16b58257190551d08a8539ffb3cdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17378cd5c7ad797b436feb3400edd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714dc6c75fdff9f6cefd860ef6f1347257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bee04610f233c64325970289c02ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf92eb52a562c8bffef229eebe98f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8400b923b6f2f27c89a7a0be32410260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b5385b19bd8f1b42bd29e37bbd4ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de48ab6127103566c9c6542c7c70da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a8db2f922ca46d9430c8e9f75e2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24574285a511a3e08dd50ea03316036264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ecf5ba19c5cb19fda0059682421e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20825e0f5ecd8cf63be92feea21a8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7390703e16386b297a5d45e73ae877267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b5c7bb710aace89166bed0af10a58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd5aafa6fbee1a839ff10aa785733269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fcdba0e4ed71066322ad52998617c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ca474237285691d0fff72dc83f76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a792984d9adb63f3a9854c87d5421272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddcaf53c9b8fe0b41508c2afc08ca0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5708818eac126874df694016f3421cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294be46d18ac3f5eb50aa79d60ab45d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd01fac141a309ac2b2aded62b29bf2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4e1678f78f2ddf06d18489d62c792277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ab1be8cc198aaff9160ee71816b72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b962979e43933e8f15fb8eceb715279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff41b9b7fa2e47aedec0eefd48b08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637787ee522954ee7f35d199c8fafe72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720aa23794ca4132fb1999c623f961a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876f2205dae09e7f3ce2c4cd30329a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05643f5d7e3c3abbd934d7e9f7cfeae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf9eb9cfc1d1c040b54592c8f61abf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c525b615ad1e8d8aad5e5c047459286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c24b7a3cc576519bf6a46cfa2214d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037705f1050e0f02dcf490caf35f0af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e092ce96ceb9e22de187bead9ba50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c4cd5c9907876ad88970e6ae4d23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7c7032f6f31da5c9c871f2432610291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3aefe8ce710eb6dc3bc287293b072292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47fd8a1723bb84065b56cef8bcd887293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29f6ff0eadcd9504e574ede198be8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9874e96484ba98c63e362f4faf4ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce35cf46ec75aa4f0f6e9deceb47f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964247a5f358d65f161c8580e753463297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651de6822fd174913a59d007e17cf04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a151314ffb42aebebcccb66328315299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca0927c77385b702e53f8221e1daf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042fc03cc5cf4912ce3c2c4d84bf618301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb71a89eb77f27682182bef8a8d9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48debc6257140cd032be6490b2cdab44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cb95f294b66db2d2cf56a7f6ba98c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a67d9dec5036d35a9bf2e8b1f20ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1499f68bf1abd480d82791a52b428306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fee67afc4ba74f45fe7d862244cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64456c9c422478a0839228a4e01af52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748ae2f272179ab8c8d24525aecf312309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ffd68931495a3e9867270856f1d38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9479aa547e8e37fa2719a76d1ff49f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa93fe1ccd773c5c3a0a44769d01523312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae252051fc2a9887014c98dd7dc8797313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05495e410ea1bb8ea483a3f02eab47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a245d559fd0f76eb39c0f25b108ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5de5252c7235386faad6acf4b9d3df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea938a214a21ee2428647fbd3eed48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a251d2f2560df5725d7ee28c3ce3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34f07c720ed86b38b874ecf89f5fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd37975c1e3bb5b59644ab9273c4cc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa98ee95e60e91a66eaa51b276e66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a5a3e3846804acfa2c9152273b60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1ef443927c4bf50344ed0c413b47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18846165eecafcf7b8c38b77c27b764324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e350b7829ab5585db4929ec18912325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7daef7091b772263cca51e122d10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb95190007927447101e43db56158327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fff7d445b2b12732b098c891ff36a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40cfdc14c3bc0f74c8da2c9a19d165329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae5a4f4bb41cb048c39aa22854434330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c29a851e488d4963cbd6c514e6b8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e0a77944c9a0233f48c8c5ce9585332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6cab51628d61f4e0c52c123c6802b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058679d142bb90b12ce3aed652f6f483334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b2a983623186b1ef64f1cf0dc5e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201229fee1ccd1634bc5df5783b2a5d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dee42408f7b29d537733ee0201746337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d7c361c9fd54bfa04192aacadf404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cc7c2b137f6efa8094e2ac57e5797339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20eec250c910e4172d0c523af38c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6bcedee9697556f9aef39dda58c33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2425a0041ca8aec6fe20618852938ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c07e6c64618c85cdce6fd2b9a12c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f4a04bdc75590c5d378ed061fa2fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3aaff21d797632660d67d1eb986da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a227e8f2b85da392d31d03bbf70204c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1845cdcb2013627bc5ce34c5cd790db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c98b74a791fda85a018d642797d38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85861b332beba073dbe017887ff5beac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708cd244d43c4b05b38656ee9604cc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2919b7ef6f1254fac9f647d7c59c92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7c9c55a7367baeb1f336f96e3d4ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119853c9bfbbb3bd2e2d4162be832c04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b17d366cd90a678ca85110b23b0ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416772b386d40fe5f495620dec98a91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bffc6ded5966de187b7abcc86dbb8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b5047ed2346f638461cdf938a5796357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31397ca4d707e67cb9ac0c9be1df7096358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c4ecfa00b8a8c37812c2f97ab545359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adc4548b5807639433b78a8236ebfa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741669e15c1c4047b8336ae9f7707a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b692177ab9d05f64ab21bc0858d2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c83221a49491333f45c106c49e2ea7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0179cfdfacbda7839431bd2eb636364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f13cb39bf62b3c303035b7856e0e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeef3d1a8e6c0a7e5b50f83835f20b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ff35d6bb57778a0dec9d39f489c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea75153255ce9affeed477f6103356368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddf317e2b05fcf0aa2f186b0aa1ff3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619625256b514267305207a0304a4ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb5c220e99b6e532817a186459d697371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0507add53f464ca51f3b94cd709fe0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f983c413bf1eea99eada37ca8dfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757cf35f4e21dd3891aa92f1c696143374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7219da3a5729b9b760af3382a2a3b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233d74adcde65cb09295536922e57fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94319697ff438669c5ce94b701c122e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5f4ef39adfc85e3389666cb71db32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17629ca50c9e71c0e34a4c565a608379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00638cb7535537c9487f8376df75beb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d6721134a2eaa6c205cc7db431be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdfdc7102abe4f155aad17343b9fd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aaf543419af0907a01bbfe828e954383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b1471144ce0865eab73774b16f4bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b0ce3d56e572e9d1e18abf73dfbca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9160489002625400aca3268d27327c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa29a0d425f16d6af5878c595abe019387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877bd52835110ab8c193aeef2a87cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e231bc96995c28feb27caa9dd6491d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8948f96efcdd6c9bc7d33443e5b83b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e162ee3442e8b4a301f2a6231aff9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c8c0805fcf5f1666e4628809c4ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd4ea9d8b2e89bb2fd25d713f19dd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7796f4d7d5f069ba70f3ef95c2d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acdaa8cae203966e4709f85fa6e4dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d555dbfd824f805ce56baee1879f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ce43c0dfcb75359970d613bbcbf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533067cebc28a6ff4f680c0f219cdd85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6c4c3f89d02e33dc2175d23c240a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ede643372fd4b58a56848056906a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d0067c5121d4549f46b7d92e359c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b668892876606aed00e64a9b8c16ef5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a17bb513aa0cdad7466e585285c4da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffb705ecedc1b2a7517cdcb95ebb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98146f2bf5004e123cfb541ac395134405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83d6185378d7b10f8cbb32c816195406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d845ea8a3ba3f8ed32cdc0b5268e75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a177827e83a4437873de14ba7fe3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae8e96a13a0be5ca0d2ca4550b515409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4c01c7b210f990682e679f7e41cce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27089c5f2b1fb6cb8831ec993d76e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0a85161ae771e355a1a6fe4d62dc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135815ad4ae20350d08e73b4eae31557413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa9e4e796c54ebb0f68b5b49aa8c72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4231138b49939d195ec227dde9f48c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d84f29e14ddd8283f2abc5e2e2584416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac8674bd3ecc79ccb1b10dc6a85a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf0e8a314f25139cd17664bf44a247418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c5e01a3e19e43dc253d47729f6c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd578bbe9752a6ed92e352c27799c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650b50377335528c9000b46fa56f822421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e45161271e2edb1bcf6913cf0ac4c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01addbe433f7bbd7a2aaa5984c7d4530423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052153ab601e501d0b17c626516fa854424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339d92f0073239a053b03fa64a45614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e0868abdcbac8bd6c9f9a30024fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9d4b956a110f8672b14a27f72a87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fea79598b16448ae1f32c7e525b6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169e124f91e86179f6e8b73004b081e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66048a6c5b7f45f368b99d28e3ac455430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631735b4c7e2e4803aca9f581dee7d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36b61bc13c31a36534a85878730666432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743b31a38056e05130860e582f6524f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ae99c7a163a827010fc7a5464ae3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5410d7616314602341f11e3d739ac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622d7989bc3a3a8b524fb265b13c409436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5601b5c9429d6d1c103b4a41bea6b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c1336ebf04be5bc8256a389e23e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f1f2f88688a1daa26274af3bae95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a27e72ec8c026c9061c6d68bce53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c75dd74bb95826cbdc897249e29e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5723d61dfe305e6a09ee164e1bf4bc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dffca6a01b6e316b87f5ae616c0333443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22bf5dbdbfab0be054c32e2b1525bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e4f2122a887e2fef67cb4ca45f8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212e40421dd072ebe82e23f1f9e0bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cf507ebc2f5f07f86d6f2447f38ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffce286f6ba61f94c8ad9dad10d99b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eb825a55c42e407eb51e3c1832b26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e1794bc3f332810b92c0961b594ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606f403a04a48789ec653f8d3ff2e5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1fc8d15621393089d9e7c2f014fb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683fe8a82a979a849f270bdf752098d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c292bb0cb6bbfdc64adb6c02cd67891454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eead128b80bd148181324f86819f0d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68cbe8e67ce2ba71cebbf77735d3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df2be6d1d974cdba129df2304ef414457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb092fbc15d7308d8e9d3d990fc15a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6eae858164fd3565fb35bf7042730459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835bdc46d2c2ab656f5f6c7ebd7dd6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8952ec58def317fb039168b3e6648e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097b2400403799b055b52889c7d058462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f6cec81882a0ef8872a1a00df051d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22230a5ba29f505396afca29b18cf1d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7835c7bba7f214f164dd8ff96716465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4eb7bc7adde29c1321f07c0345c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3514e6383f27f07fd171795e180cf6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66079edb83b0eaeb8fb129b6e2acc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ff33c7127bf3a15f4a6d16e25a4ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da5c86f3752ec8c25108911f73549470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bad8a409c672d0f65e513548db99d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123482d4a1a5a6596c4e9dd0f110ae6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3b2488903b43b1aaef99fab3bf83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42fff7dab89e22e9094033e8c22b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2353bf4d25ebb4c1f3f4a2d2c6d033475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efb2b5ee1e720c26a76334d4d5602476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76324547482dea91f43a9a53061f68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4901526568d22c4f55cb32901269a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058723b42b5e1880661d6da0cb5e610f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe71820b667fbde4987983945aa5d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b9ca8a05f3b550c59806aeee5568481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ecb0ac23b1b32bd4fb8342005229482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4f901ce5611066ee9e5c32575a5be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54e7368afcda644dfe3d6d87f26cdf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a12c7e0f10b900c7a8cfaedbe6890485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79dc6cc8fdc27d1cc18032c01f60c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d867d699c7ca14164a14445b04c7ce3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd78df72eccda4316148e8a07bce5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daec46ae30456d31e77dbcc90f93a63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f54b8536a6266428661e8c3028356490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdeea9847c8f22347d48312936648e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e1cc59dd1159f0f0cd2374b79cc6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb24da5f88a63b0cfdf179811ba14ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b97860dab80d1964c1e34dece5df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f57623c6337e19d395ac2699b57fd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79477a684dd6f972ec2187d90cc5fd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcf0d3be495c939de561e3b41ab85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692366ba908c9168484658ffa17fcae2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e314654021134d5bb9dffc73996c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d2c9321f52521142ad78463efeab0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3d68351231fdcbca0e84414301eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c948b91d7afd22dc19edd767469fd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e207f4c4701afa76264fb804b9c02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d411afac1ce64d9955e6477c0c7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7472fc6e2210ec17951b3fc316cf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708d295e3ec35ddd5a6c4e47ed21849506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0bb9606257c2e88bd34852e8ad2af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843e378f0a81f429913118f1d7522e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909d923ff7848fb977158069716431509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7501f9ae435f4bbc11c8ac8b87f3ab0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249380e1086d654a96daf1f333ab36f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4e2c8cfc3813c2a97d36460037e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd809c10d12ba0c762543f91f9acd465513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e63798fe5332bcbe2c393308781921514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425e6aa738332a86a1f93e841fef9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd26c06c04c8f46fd59764cc226e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825963064f5f19faa515006d24da40ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189cefbf5f2a4219891efbdd3409319518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422fd2c6a6025110bf2807906659ede519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c1da3d059bcbaee11e38d5dfa813a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f8feb03bc36f58ca8e6e240e41f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96f289064a42873e0f23023bdb7d86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b6c70a60a69cb8f3394e0da98f77d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24727286d6716cac658ff87c426d4f37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2222834e679eacc67ac832352feba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9851714b23fddbd5fab8be68b66014526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8aae12c14ae4bbb2dcb47dd17b9e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776591cf9469b42f4d7aa12fbce697a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e665345a7953f51d95614979c55e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3929bbf968d912c87b934eceecea65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c2101bd0e4de5f54ae10ecaec493531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229575451405ab0f8dfa987b0f3f51c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe79b2e73bc162242995f71d3a5bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7309102b0de7e4242f8fa2e6baf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613cfa2b8987d85a2505e4309b52ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2db012e589f1bd7558bb6783a91d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354d39874c5b45e671e304895961e89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b85d404afb5fb3accf287aa1931fd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e1b93036d0cc5e73ac5babdb916e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493065de553a00bb425c2ff81db38873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee5f28efc83e728e357131172a615541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ea447c6838a0a8dd6391fcb236a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f011db863b6005f0354a9134bb1c22d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52f78c240f131209976e4aac628497544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b208c769729aafd04dfbbdf0657ea0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a8d0ad98776b37024125404e16d3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba015eec9693398aba20ba98872e9eb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bf79b37251c43236ed3d4abd4e675548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17b6d288e352a1dfd7cc8503ed5ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e897b044baf021593f91157e432d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44427b60445f97374006cb797f0473551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116fb9c8073e9382acea6aba3626fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea2b091a8cf8df6246ca6f20e21ec3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba55cd87e56ac3950e2d6cbd9429d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a9509f313bfa0fbbaf8aa861d0705555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63477bf2b572fa8d75af6b1f6393314e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7f6b0b180f7036d5ba1587d67a60a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55de4b37091bcd20721abd7be216a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a42637f38c300f2c87b7e35548861559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed5d5f0cf6b747ec3104bea0565721560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30dc955e3447d8670bee34aed59ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e7d4fdf089b3fa5174f519c45af9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4626d744257ae904abd87ce45d1f61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9ac2e1599214625f98292f26b5e22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d2fc984ba3923cd548296a158a207565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e3b09f7f2be8e6cba0002ab6e7d32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8a2af0733f6be9d7c745111687bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c3423000abb37b32ecdc980ab1a64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3595d406b64a15aec3e845b6217695569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da4529c82e5fd02fdfacf3cf94e012570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4e8df6ff527c79f2cbd62e06f196571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d208951fc5780559537aba3c8a80ea572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518162eec0af0d495501596dd58c5911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a9122dd477a59b2266dabfd7aeb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821d45167782da6cbe44dd60ed6ee1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a3c109011e43db8a95ad5d1b59154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd04b4db501a510f9106be21e556d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4476aeb74474964d025daabce1ca596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d16ade8388868f318f4baeddcff9977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60ef80c63a2acc4c93668c9635f8cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614352bf9dccd1fe1dfb0e2e42072d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f3f5f9536b83d0af057cef256315410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39305478fa4a33b46c76cd91535055611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5702769e337ac41c918b9344c39912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a3fcb8c678b0a3570d0e50d5790dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fad22c10ef7292635614cf17f3974614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f165bbf8a20dfb8727f4b1ddb20a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949add1d1f129998b168f10b1722787516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67466998e5df8d38f1910dbd1027ad217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ca512b3f96985bb1af257c3f10b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed55037cc21ab4a0918261db2a6c4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb64a9195f6cee70f16a575bf99fbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaa6c70e5af3ef09a0b71cb07f00fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9f3783469e223d5216a8725440b0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca7a23821c1c9428fad46a8d32c52a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980ce25257d9a03958039852e4e674624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbecb2b5998a71cb8d5e0829afcb5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341186ab1a6c38e15448a6403021de4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea908009e2edc4127258ec005655961c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3aa8fe89ad93132d41e129e74559628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1ef3ec6f5e058e9804af3e496290229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a23c0d0c6ab421c62fd6f45f1daa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50aad3eda6732faf7f96bed9e76e9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9425d01bd1f013fc8e9bc57cd59c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63253b57e6a30466fb0e9c26444390d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16fc841b2660cedf19139bb4ad093034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5bc5cb48589579a1d8e61b436b26535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7934c404a8b3a9b7cd9fdf097dcc31536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ac57ca60460b0034b330846f65fe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135875fbe1725cb10d27f356233c8bdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d925240bc146c063a35e109c54fd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8607158c7672e815b43eed099a4a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b53ce052c875959ede9deecccc8e4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdbfa4e39cade0b249b673f651a1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e2b56c50334b7c09217064de3ffa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee54386e9782b146b177cdc3b31abcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7fa0dbee550a6575fa85e434b602645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016129ce5a1fdcf1cd28b0459a75999146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41970b9ee5c4a4f3de57d600483511ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ce29810e61ab563a8f63f0badac4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02349e6d7651f4535794d17e2ea4a7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a8b5a0790afe04c56c6e84e2298d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129903db451c3a8fb45f7fef45ecbc4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b611bcda75ff3e6930d7108a8e8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152963bc2250db617be22358f4ce95753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe4c0462741bbc142ad433de9506154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54ee3156c9bc9ab8fd0445ce5062c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95262c18dcc01205040204e97b97e6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7410ce9082b544361ab0aa430aafa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc46f213f938c9ee5d56c51a6e18258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c57a0650b9a1ba2a08b478aa7e4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ff496b4de7bae11d3c8136b5420760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33720017fe40159974933db3dd0473da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc01cf3d2f4e551b9208051b76f69262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc942bb4b5b618959b9ccbc593b5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbfa68104eb2e117c61f872fb4d67864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c3a66b99a2f7c0b4788b8582ba00865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe71499070a2531d653ea1a4fa1b7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965f80ec69b77150e1a27b142f597c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411a779620330b36690866739ce522068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce0e64eb2c5c7dfea2b2ab351bd97c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dd4097ab0213898a843c2de516f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6391c056623109d79dc2851ad216ffe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9847804290a78ec834aa5956a9bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930d469b98a28aa3e1cc31be5eb1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc699da571c0c0113151471a6b97321874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4844b76f1882d8e386f97645d885975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae1f0b33f64aaaf3c1b0e0396ca4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de098ad570cbf8bf42199159b177377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede52a163c92b9eb64fc0adb31c0e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1728398ecd0d90758da5fccddba7c3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8919d17aa7b42e65f89f7b08354d0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1349737d926e407e81c9e82414de881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbf3e19f54f494851214fee308731682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3d3e98f89c0f803b6c88b95ad97d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c8341736a6a115e0bb70efab659984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720e63cda7c5dac2394cca31c54d33685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058279e84feefc727bf36abf786801986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245655abde41f5cf36bac652d9665ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c10355245eb12161ba85b45bfa5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8751dbcb632bfd3dbe688e2f23dc0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d8dad36e3560a7efe0438c1b632de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a333df53faf5d83cfeef549651bd8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639f044ee498a2181e6236a1ecd85592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d28ae536af284159adcc381ef619893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f247e167a15e3c18e5d91ced7403f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c85eeaeab40c14b24dd58d9954c2d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416fa373a7cd28ed500bf48034c182896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a587a6d6a1f660ec188f5e55493897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaefd0e9e4ccb5ba04ed4ad0efffbf198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6990c0ff7d78fed82720e033348e75199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04e728fd1a41e78574d026466c0102100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4970af195d4fe059e2ba7b5f286d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96addead68b7cccde2b4c6d50ad8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5569a96b47a044a72a438e9becff1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66174fa4d7b9e4e8f14b52594adbf649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc51fab4e0ce8b836af4410b9911af3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73683477c6aa816278dada22a53f9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771f052e9d6197a6afa738099d2ebf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f37a7b22e205b1657ab39c3ea65bf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb4d26d85a38bb8db50ca98067fd45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad75d557706252dee25045c87bc4000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5dbbba3e812c48eab5ef2548715ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0474123df9db59e18b43a59477c6273112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e3b006e26e62988604b477bca93a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e5e02c072c1447a2f80594eab7a27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc5202c047dfec90224ce0857db5a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312013357813100a2ee16e4720e89430116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab40f0670462ad0e739de149d4438c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607a27a2773806ccd7638dda53e0bb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e512c9b633cbf04a3db89c6f8cbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec44addcce29aed644c9c5c2af5cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77273424b3728e45c2fb3353875b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ffe1713badf5f724c5d203f826a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440208a31544407971dcdb5d1dd1471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041562c6630b35265744c069ff7b60fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c1c2de714224e3a015a528085a1eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d61b17f807b8c28495870be39594f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a85d847c0043381296c3748775a7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b9151fb627e83375e831351abf4da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e76da1387f954e67d70d8c9623fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7883142728cefaadcdb44e978835c74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f892b7e944764b8a1f99f026bb5e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858f335defbb654b13131b37844bc16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551135b3abb193cbf41c88ca1b8a3d0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266a0d960a8518bc92fb1df38366347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d31260bedef5065ae68e797e0b241135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df3a7ac7f79c4c088c766f0cbdb09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80716a47ad1e114013abd6d2228f65a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac575889a91959b37d2fe00ab9c53e6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10a588c8bc3ab7b00a4d0b882e07a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1674b190f47246a38bbe3cee9fbc3cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417e0f51c289c753a6e8ab3566bc3a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d958d806d1ff579a45f091b4fc425c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7455b155ee4d98fc07760990ca92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ad0244f14121b0cb060392670106144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc197a9804ecba95cfa61bec43dd630145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabd896c6b811600d93dbb1825af6ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b175d8f9235384b5f23da6f5df463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a22f00efe1ba143c707eb5476002b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bd6412c68be60208ad8422c5289d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453798284662e376defd81209727fd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d000f9ee5f0d2ee24de475e613de164151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c2617d6984bd6a1025e7a814c2f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fcda5cf0660df46c6a38b2b31946c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ca508abf5adfb954fcec02818e0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04f576ff46b99a5b314d84619ea2ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a5cc3dc46b9fcd5ecb1dd40bec01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c2fef40053869d0394ae77fcb7022157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233ecaac5393a178bc2a31d308d6a8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125299d67e67f30e5ec7d8709c2598159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0076399effe9e589fc6d3a88fb91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6ef48eee659f31c29bc3a063d12b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2def44d9e2a716c39b37408464b977162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a1d4d4bfe074d918277efc5530d3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c921dd25c9839dcd4b9e6be5aa9fe2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e679139c14e6084612204c774054a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600acd693203f2e273c36edf17416998166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332c80ea3eda38586753847800787e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12c5176001e0ae91b36dc68f7a2fe9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334fbcaebe946183ba7ba7169b9ef36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6efdefe2499254e5c20fdfa3c5146e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b8fbe3846f8990c01a5fd0ad117d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eba52788a37f4e90f83a841590d0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a4e2dac6aac84f286f32c1159fba5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1290adb0a9eadaa9fc29c96d9cae1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7e2b3f73d21c868f5ad7e489a709175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f506c15a44e75cc18e8389094e71d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b880ac1e1f483fd0015c03e7a3eaa91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3679dc25f2c53664168b079978d1d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541181a4aa2145dd54c897d3cf2b4e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1600cffad849d069b1bccaca33e5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381c76e6caeae452d3d9eccd9d45638181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6624291db8dcb7568189710b0060182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde3a581a362ffacdd7658e7bd1fc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3573ea2b8270e50d27f8972f34ceb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1707f868694fe8b414a681c38ef9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f326461cd9744b50ad2b8aeb1b142a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef4cab6019ed543a06b6ed5ecab6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673f4b9f32e195d4158eb4524e12b47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30f5f67174d84b87b34c2ca61196e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5773ff318b34336ac498f032931b8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d24ba576a1abe82511ddf8a3e4177c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52076bb251e298e2523c54839eb6a5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9aa70d3216abe3b965ba02eb946e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edc084bdee986f2339b12b234303dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7389ebfd039293f2314b53d2fef407195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbcc2416d9c94dda636b435eef7b03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3b20d64be6bd445828a9e886b3e9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1c712ad9d7e80a9e416a284f61c06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20315249808c462de14991f6c0a9e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f662397cb513c9960b3b5b64b1e0697200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001afa5cb626bcaba9d3d5150ea712201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1ea68ed01c34fc08fc4e87a65a940202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b6a574cc6b4a84dc6bfc403c195e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb92ab24353b4b9202773c396017a0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2511ff5fc4eba45f28e9c83a4e70c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101d1ea7e1c0c35bd6dc789eda260ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64787484e2d590bac45c630ee6f3103207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120b9aeccaf2f393bb2d002691b660208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d057ad2fb6a9917f89bcfeb233251cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba71f7ceac1fa52b3ff75f36ac6d4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6b5178f5f51f51c585d852aa4580211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2dee8767c39d5cb0f0c6470db8130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ffbfa5030aeaa5065283f374456d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04599967d1a96abadd3c208e83e12be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728969327b2cd75f4261bdc81c9b0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe8cfbd42b469d127a7a2cdbd943d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c8fccf445d11ec541cfc22b114e38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca43285134f0f0faed499499e11f142218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc70a76e98297caf02490382dc5d8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59876f7db10ed7104c8b2ff7bc591816220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc480860abb1389b393608efd92e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb84e339ca8b02123eba984ceb67153222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc57021371c3ddeb20fdd4a4afef83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bae20e16489d2d5ad85fd5cbb6aff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f7d78045b4d4c34e15ee2707820e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81134b1c894a88b90c5a3a83d687d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a3a9b00236e57de8306e0460ef57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e3db8d475bef0622eaf0c6a06648228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2077c93a34effc4c491d3768e3150b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a843998df7bcfe24ff58a9dd2428496230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d9479fd3c7582ce25c701f0917ea4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e558bd7e8ff191b17f1e88675d69c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8d920ab9db1f19eb132dce32782d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9dafef43a4bb3116e3f18f966f74f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed64790e34cc1772c03fd3cff7266235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912434ed6f5369ccaf6703c0b08200b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c136030409352cfc21509d4b6ad3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e649f78c5d14d9b9b285fd036d433238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b6be5169fd2e941dad7d12da40d4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2133e6c85d0c17c4e99d51d1764bf65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c474a0fb92dc5852e4a62651e5f233c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b5945d91291c210fb747bf5ded711242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecdf81bdddce567b831937312a8470243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d9cdcfd7bfc69df47aa523052dc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884d1d353380c7b91314d1093390c2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc1acb0f0ab0b5745834bca7f3365246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623b857714fef9b254542568b552f16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9c3f1e5db725a3dbdb1070206c5e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a9399cb9d7de5c94435e491842c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe63dd862f8482743bbb1d1878f6a2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124278ca29f4da5e3bf055d844ae97f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6814fb4eba98b88a2734c062ae667be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e99f31d788a95cc46bdc07b337ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44edb4d068293869a45b9de33eaeb29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a61b5841beaedcb1e6e6df7fb623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39bb3ec3306cf54f4d534356c37bc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf67f6eba00d94ed76be5374fc2482c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1577baf03bebdc005e46f1bf1c02648258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a26b623229948efe3579b0a1cbba9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba072ade64376b0a94e9d21cb4fc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5fb4ba413ef9ee7e1a53c8f590321261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b09daa191dcf86be35d02f82f640f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484b3eb91549e9e0627c40729db15d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f3083e8cebd438627b4198f07eb21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee08a05525dea6120a7f1c199ac4393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17ac78d96a192c6d4713431c0b5195266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b70f9fa1c253f35f23f49c05fbeb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811f56db3be7d5a2f20bcf425754d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1cb6e17e8e8a8cf0a2dfa4e93686b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf64109bea82e328cbaf3be1e8b1f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c896dcdfbc26b4bc32066dcca1ab46e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79fe3ac00608194da5ea7ac69e85ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16877c59a799e546a07599d6903eab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195c93c3d5761683ab91c4b7a82de32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d9cc0c56390711ec1ec611759f221275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e6b5d19136c282359ecd6965df60b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00bbd933391e9ea647649d7faeb9ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a5c4badf8080cd6f116f74e336b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895caca507a0829ee88c1733362cf61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcc80d2b43341a989b024cd027d082280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc65525dae6037f24cbf3bcf3ce00b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785006f22bd8810574e5a4a9902381bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0d1e66a4a8274259b5e1868eaebf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2305e968c4342c142c6d5b522eaf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab97dbc401f7cff177865a4cd67e15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102fe3e63d4631a05d5d7404f0af97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714dfa67939bdede763290661e38c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebfe260f41aa943fc9d2e01667b890288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0a742c8d12e62303a211f98ae4af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad2e0083c8fc3f59c9bdecadf8a108290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc17d1000ee577c6200fc5cb9273b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c07a7a220a8ff53d666b36270734292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420b05ef5c60dcec0295395079cca5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b2a01bbd9161790be85bc24fde05a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1e09845f888c5c5ffe7667e1a45b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edafb900de63c788544374ab695f7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961eaa1e843185a3fd30c328e28c316297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333f1fe46d31b7295f5811267ebfb60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8dd11d079f02ff19824820655b689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a75339be842278dfeaf06ea718ecd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0c0200ab56c43ec9a58406288b4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ffa2a6708064734aef86019bb6846302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e445d07ce32bb085c6eb2f75b1d3820303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954d169048557b52523c5b9afc68c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449a127e3a69fac54f7450291b8db92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133708c2859906444cfd4c48f98aac2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49fed9c3a5bf48d848939dab5f7e55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd077e1dc990f96d05ea4c5f4f635c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ded24be00658a6dfd3f19737079ee6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89856be4c28c9169f9ca0f3ffdd0381310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9686c2de8515614f9301e4626828c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4540e0b7f15124a2cf4582ef42e4d20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5a019ab8fd48628ce538a31d0c134313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc9cf663785585920d8351cc457e52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6859a8709427a563835903d1482e0c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2ec5f55c14815cdf7f874337c492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47cca0f8d11bb090b498b1f6913e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a3e2805e6afbee23a7116e36aa97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ef7bf13d8638aaaf7cb9bc929a549319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc6577d5c77b435fe6231c5cd52b9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921077aa1e5983b8dacacc568d580c67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc61e8e7b3af30f7782b5a882f309322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0a13aad11b0acf3f3434df8c61b01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ea3db22b3c30acfde2ec60197f04b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba481645e35da758dc53dc9f3d139325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb838010e444002970b4658a384d44d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5ae4ddb6febc7ebdd50908eaef782327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac5af141c9d9af741a5ca6d4d9866328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5812aba3b8ee3816d8d962c5a784c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681d91fe30b2fafe8760733091cdcd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92496acddf22776fde2e584c05ca3e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98d1931714cb91f4df937df8ca3ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85f2d93bca46e3dbb0f9bdf6fbb0c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62bca0b5e458e8fb8dcf9e703516c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d970de81261a17a6133ae3059928335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740148cc06eec6942e92229f01b75f74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2859bbf0b08c374d3e38907ceaed27e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff573e9d53abf91425cefb885940f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01266aa2cdb48d5295052c408c902be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9418488dff2ca130239988149aabb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87b9a1ce50b2e7f94fb4576a34e595341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cb30b539bf15a43eb91db943fe446342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8d53204bf31346f925e621cab918b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311845fc83223bec01429cf95d79da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe713805649f4a678cd782ec573ac21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006fccc63c5025dbe3302ece6921fb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4248d99d159d5e1f8a5764686b24c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e62565bac7ff772a99870300522c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43725a2f81646f66a7911f60861769349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c085765804b2800c541e6b875704350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4f008015d7220a1367807a98e064351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0551571b68fbcd6999a2484f8690e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298f6e3f905bcba163a7c7087ca403353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7f1fbd337ac760fe6ce6584f2b083354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee14a26c70668679e540f98ea347dc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383a34e88569c71c14fc4b47cdce7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260419aa754b534b7b067574c7021e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc9a7403f3b35be2367f6590455fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690f3228238aadb20c976bba5247416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac8c64ef62c0cbcef2a83592d596b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d38a2da53aed89b6ca6fe4974196361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c0b5df4d2e39b1d7d1dc88caaa0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ab104edf16a63bc44b691958ffc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061301e5310f6ce34b92966f466778364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180efdbb6850de47842df5ee8745936365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb6c42fe7dc93c7cee338e01b1352366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0062c4e92a00348d3d9056a2bc54b0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdac54bc795d7660d597f345d5a685368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7ca8bb72ba88b313bb0a0ac294d0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1672dcc38b3737b75dd36cbd9088c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27962b5315dc140aa47a6eaf2148802371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f26cecef69ea79eb746fc247ef4a94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a19a3ac1aa21e10fad2c930575e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f651b2e4cfaaeee9bd04aaad918fdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d6c47e3924849d1c7283498e3259e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10e189cbbdb22d839203e0707f6477376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72ce8741b7a9721b47453218e69fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67016bb28da855146125ac9948931d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b9313b89ddf46a041878e439d7463379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605d1985c5f1ab9926595430ec8cf31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f47ea2281f46a4f5e85b16791c0cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab37f760a35466dbaac4e1e4ec169382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664559c368cce076c2795e55b29c3f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f3783ae5557425bc3d097565e779384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b26ea553b71356b1bf321e00aa8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca273293cbd3599dddf32bd1575ff1d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f521404b2b39a1373ba936f9e392e06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc3b3eaf16e659d6f2f429d28cf2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b0c907490711e0b844cf0e5cde1cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbb5abbfbc8a4fb9f5cb2d728200b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21cc4369f1e522108cc6f9cc3c5d7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a6d369c1c703bb225542c76fbeb48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d50d101755af1f4ad8d3b116abecb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac35f6017a482b9953cddea1fd4688c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda8b6147eb28f0e60b2c3a58482ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0061f162e0a363d4b01388e7c9d4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85633e20c8dae161053a71d87a0d72ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ba4e23eee3abb3b318e66cad7d95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedc1edfeb00a56b9fc65edd3972a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca973b12882b44b137c7fc992138685d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d3cadafa115b39c81f921f375f15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856a5894421489fe040c7b8380e2f9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a702429ccc69f5e2d8d4ab6b67af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a36431655d130842e3ba04b0e2b525404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e48337957f9dd483184aa010a2823f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f9f246673875213d59074b17e292406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aabaf8b1148819c2bf49cdaab70fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dda424c79f4ca390135ce80e541c42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7984c2e531ebd9c6f132e4ecc51f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56b2a1c558c4f7f675b7d6a6b0562d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9ca6997b9cd202e1518099e54236411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8055877102bbc9bff755f535590dd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4fde66443efa67522a4ddc01046b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f7b71f0e8c72858dd1603c2889e91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28431e6f7c93a680e74cb4304ca3a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e241d7af5c5332d8862ca4039cc2c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adf3cd2ae11f73bf491a7f8afe1c51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea49df36207a18b665414d081b39018418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2533685a1a1d95263e10fd53d6c365a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179ccf3c3cd6237675eb96876e9f3a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385adde7f470ef41c5bc17047e5f97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0511d789884c1b1dd6152281173b85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289509e04bc85f425f9e6ee85d48f3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d73fbb9cc955f85c0d97f2e6bb8117424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34b1ec0754ed54c859068c8d99280425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b15eb41b6a93899dd9ee71c9e0d8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0008d7b0cf5e4963302140733c0812427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cec77e7f167cce3b3cc7c93a36502428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1d5120745164c063ae9944255c754429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636e9519da6468bc68f35fd9763b859430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482cbe2e22ad48545fd20dd38d6231f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deef7bad84458872bf0122c197c1c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c71672ffa524ab957e2b52a89fb48f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded91ae31e6de9d0073ae10b780e47d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5aa2aad461f3b222972b5ec0393f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafebacc54cae030530fd70b18524edd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85cf755536e7d4757bc83d5488a99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d3357a1f576e134bd72085d645ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572551405dc5c34781f8dbca6c35c94e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009aa597a8310f8a47afc130684c55b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa90fc6b0686d5d945835d4b3a088f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fdbd1b8d1f76ead7bb7dbaf60b72b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c537e61800747d13857a77c87f094443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df6d3b258fb45591aaabc04f0291c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6ca93b4d8ec3fbf5f86422fceebb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b746bf856b2f96b67ba7748128619446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd0351fd03f7a5b1790bb4b5f72ed7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54993c85be52e769eed08f3e0ee5a433448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d68181025dc9eba8620400ef9d742a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25756231b1e2bf0d39d5bfbf8c25bfd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b64a8ea94c1ee7b1408eef9fc1c3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fc83d5a12cf3ce6db6f8607dc8fb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f4aae230a6327ea3718f4612a38a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e17bed7771431096c666eccc0567454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf4e01cf98ff7d8dfa9f44fd4159c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5851795b13529c8014f26eaed0c1b56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612a1545b8be1b981c3ebc0625581d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a04f521b88a255fe19c9b6653b702458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6462299ff3ebe707622f50aeca81c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d4afc38f7d2d5706d4f1b4c8c1a9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5b8fc333c2aca1570ede6d0f30041461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310de86d72b732a036754869167ee7ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b07db3fd25523f9b2e805d82e0a07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50705c4b3126e8e8fb3f054c8cadddb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15033a908f8324d61dee58aa5a900b13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f26282c47b2c780ec597ef24b049c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45585170a41f339003349b86072767c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11cee8986b6ab4d9a6c4e200d0b978468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503296bdc499d10cc166b6e22b61778469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dca7f5d5a8c2855d3a1f53625c1df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d67dcb2589de892cb9188cf1148ecb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8d5005d049868b37b2c629c7f7580472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfb7df59f41ed923a908da206c44b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0fafd7fb358352801c89dc9e87cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb6694d84202094f46604f187ec2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d8449936a8ed5831153dc5406de35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71719d825613e0beb9ac75f17da1c65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b0b8bf4a4755c2a3647b10674e244478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82036432c06b7c86d3027021c5310798479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8872b3155958b40799dfe8c781f2a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05c1fac58e9c54e9d2d44efdcdcbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0316e622641dbe65c4e0d4954322ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7106364448fc7d6255af0183fe25a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bf7f6aa8612386efbb8b57fc92f14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9453b8a68853dd19d599fb75d620e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc63d44ed3d4ecbeab1f4641f619d9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0faab3ae618a543b7e16ecb1e9c9c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d272cba2af1263d0bf1e72e2eddbf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965b18d3f95de6b3a0012e3f54573a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ae92ad7a4d4da495b17317c8992d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef67d420847ca546100e6c08df9e27a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274dc58df9d4235bd2ef735c101fd2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffdab34337d34cd5020b5f2c79650e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7571e798befde417e79b89f7437ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416775736c3956ac700cdd0fc2cdbe5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa25e6d3adaa92e2c889ed90c42e97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f05bcc896c2be7b2b6ef123fac997d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b7bd31b81355882f85243eed2bd00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c918eadc8b235d18e6560f3e03d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cbb7fc175dc6693185b228873c4a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b5f00350833076745b1f1f3b5fa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38e6b0776082e95d966d4692a47c30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650669ff47fa5236ec14424026f80b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b62e6e36ed1c0c80eafd45acbcad7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f98919ca4d8d952ea3536a54e0cd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba15914fddd083dfda9113cbbcc160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8895b2098cd213fdc2b9f2be554bb44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ebce71073ad48f09cf0b48ba1747d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c3807f7c125bea8ce8b8c4945c535509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7f08c1e79bdff9139aa0ea7a4168510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8069d8e1a02fd536b58220676eb9666511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be14b0882aac8417c7989810f9e6be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c6de3f58aee8dc460a43ae3e395b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6369b5f704803473407f3bad99b197b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965fa450e1c59b70ec87462566335c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd28ac85789a4d487d5ed6fcb22f708516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a602d7ad0ab5279bce277f1d7e7110517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cb84803d2bd84039d551b327abdab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bdc0fb44d731b0b30778cba8cc325519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec68763c797177fc53e2be43d084ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e647fadd60125daf060f092fa85b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c37fd682f68a4434c365b697a2109522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea986102096d977d19496e335bb8ed74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198a0fcd9e13a509cf845db1941dbe2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda25d939fb13cf2ed9b4a5da52dd231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11731b7a9a26a04e4e4577331d1ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e874254e669b39da2e136e25c3015be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7347233ba7059a4ac03d4849a4435528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bdddf42113116e1aa47abe6446036529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c569d143fb8c0c0f1c8a0cafc794530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc275cbc5ba6398a8ee483ed99ffa40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b2af5ff9d07b7018bbda38fb7eb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358d5c718b18fe9dc348167eaa52a25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa7e51bce22dac9122746368e8ba9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f144198cb0b443c9f9fa2be4c9634a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47d7998a718d35815ec2a6386f7b5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ec6025cb60407d2cc7ce2a5dd11e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89aa3b652cf3db18d68889fdb93161538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fb476f111f7babce689821ad46fff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89909f88291a9eeacc5b43c370536fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a065f55a7b71fbab68f08afc9f9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ff7393a2b704082141d7be622aae9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6bd41bd99f9fc3787a0287eeae781543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cfa6b813a41b9eda774833cd7b9d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1407e82ad97e0fdf2747b18ab73728545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea26f3bd76224eeeb20dd6d7fba23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d142db43da294d413cb5d63b97711c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea94f45760d9cfda592f4136c11dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434b23dbaa63d720ebc6234d4c92d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09080045d38c2ca61aaeb24a177f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ee74b9c984294cd82ff2766817abe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2201532404a2dfa572f39256a36b23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9dd8fe89e235a3c5f3794af6e968553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2639115b5b01bf8d08221e9c7695554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d19484641dff6ab4d6a5b15bbe0b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f80db0a1b061fc1bbb8a792826ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8729800a6c4e570eb417b0a1e94d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310def2ac6b99b7e752bcf3ede16d6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5a1fcee1f6dfea0dd645d6bcbf0ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a20c41df76c9419bac7a2b68d8b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12162054f1bff666d7ac446aa5521b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6cd9d1e0594ce18565fac23706a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479389dec2931343221b03ced1793530563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a2a29a1763cf68429058838e585cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aae8af2d1e8618ff14303bd933fbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b145bec228960dc41d95ca08f3ab8fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe74c8a2ecc515f20714a452ea97a24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb3b627fb77eb0ff8b713822007337568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab43d0223b199ec356132dd7626a634569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045dac555307d794d611fabc76b986570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731dfd6a3f09450ca797896ab605e66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd03d2df0beb48e38d5587dc2b343f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>