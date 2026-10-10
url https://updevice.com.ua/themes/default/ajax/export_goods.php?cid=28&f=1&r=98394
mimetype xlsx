--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77d0db07b92793d3a99a0d04bda311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2ce084d4b332f2249da74a3146e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7162936eaf2235eee5b7997edf149783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995596d1ca50af26100540d1c8944694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4bf81642203d001dbaf3122122ef55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530ef1e839f4439e29a08c9d50527996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736158c05fbd8e34d2749879b0f01c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d96e81ef911bfc1ddcf46d91a052f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e11e69e692fe6b4db0d3ecfccadbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327720fe99a8e301bea5ff1fa38b8a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a83e05531104231f901a351b0f5a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2804f67030fc607fe429247d4fd4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d032dfa2c7672f58da058724668913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5594834bd49379fb1b00bf116b5ecb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4097de6849bbaa02aea15d2bebb02015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ab0d2c5ba9c313dfaf900e7f276b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bd3bd398e8705d3755bd040c4668e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c62531d86ff265aee7ee365df03418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30d418db983010435cec91c2add4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd04a377f889f9eee035d0c4fae9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88060478b2b34eb50b12fccf8fe6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f5b5c5f9a5020f90e3a646f16b0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd02758626b44de987907beef9623823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9788821530d8c728aac11469ca57ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f0616973ac7d182ce057cd2278d5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51a54b86115fa9c7359ed347996ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a1ba6362b0bcabb11debd731f144527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6526f0a6451b09bf88674bf10ee33a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d555e44de84149763c8f43593c20f4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03db706514e16d22b2e7aebb39fee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5edc60e1503ff35fdf03713a4d9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dc62a0ed99d44f2171f6e37d97aba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499846e84de3b145be226821b674790f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94e4d40bd3f3f8f52259f08a706ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9a418a2c9260e3e9dee37e034a6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf0263af44196fd4371418567381a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc90865b243a52e6662edbe0e1506fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf296f39890ae7787af2d9cee95732338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2294085ede96b4524779511189e2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6830a5ef0bdddcb8472b08a4be13da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a096246664cdd608813c46075193441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbe179d4b89a9c4b2bc94ea17316c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e68e3d3e9792343b798d0105fda8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26642934865a7b303667e6922b6576744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc269f2f9dc6c00d02d565961be152245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffa29fc688048fe81586baa3034b9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8208e4aa455bdbcec9587976149ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9309f136a9e9d900d10fbec68b38be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c037a32cf776e874bc56960248daa8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051c7c1a479c73f3093d34184750f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf16e44de9559bd2e3e98a1e9a2fefd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc464df6c3d5b2a90558c14a1c0b9e2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0bd1af19eac623399349c55d71e3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9b4c80cc4e5dac1d097ecd6f5bd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328306f774428e51db65a13c9c5c13e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89dc7a09c24a86e4561841bc4116bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214315cedf550082bdb46df5f48c3ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510383c5560e29c89ddd603c64b260c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c53438971a9bed97502c008802fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7176232cf20e5ba3f89a3fb39e1d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf74b87ee90c791de41bed91ae50b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721527d04819e1781529513e060bcdba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57891ea76cbd026c37bce11afcaef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85832f5b473e745006224d0c66127e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42101d00403809955c95dace6d90e55d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469329a989f6841182858de16204dd7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c325618ae697d51cfa8a07576ca6f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac76db5cc184c6ee3aafdcf3c6e44f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3af12ecd382989a8712ba119885e6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54efe6bcc0b98f20b186eb6be534f4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998858356b7a703afc95b0bcc396e7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba309775c8e889c345f72a5e3403b8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967db12d900546dd630f5e3c226e64c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add124010ab0179d6cd2432b5caab5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f3029d83f5994c4a2495d95fdf4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136de9783cddb6229cc5cf90bfff5a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab00d0cebb53dab833bcb61890688cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02faa85c9b8162678cff94aa99165c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc46e12d5c5aa8f94e0bf66854d2bb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d2edd641161dd9110d603a71828680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc88b40f06a35aa2619b5007fcc6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640094aad43144adc45db7cb59e1571782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd629bc9cd29022998035b44c5dd102183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988a523072f0cd624d4edbeacee141684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c7575c0a022664a9f3914c7b3469d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3840b07c9a89980b923b427de2203f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef3a64b90dc1ae053c013d4df9dcfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed246e95cc4bd0f9cb651a882a97472888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa5576b92729fb2b56b93b85f791b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b8a2bbf33fcbc9f18dbc0d80e4c6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f2929dc3b122b0e38d9d01046ce7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709e61ff91608870e9b89647e74ab7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b20c8c82445be8c4b817397cb221f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfdfda2524c8cf4658a068907d901b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f127c08688ed9968cbd3a2fdf2ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d8e8a13adbd01a96c05ab05a299a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21aa1f660cdc1ce351de79619d022b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb8ab3545106ec3ec63e37433fa26f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d721644954948809e1273ddd27c3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27486a704582618458d053e8cfff6332100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4472ec85225d95e0ce5a322fc87b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ed24d93b64cbbd0f5831d77be981102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f02518a3b83684dc1283ae1f36e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c8ff981bd7f388e9bf5bb28ecfa61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ba3d8fc862ff416998e639ec0cf0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251031fc838cc93bc3c4c1c8e7781e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27896fbd090ee88d431eb2ae6a831ab5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67634d2262fe19d7168b1b79f9d054c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914f1a2e29e1e9735c3784336d143b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a222808f893635c56feac46565c0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee504672c37ca16b6c9ab85eff3175d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fdb07a559d28786b7cb2bd0f5b5b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bdc5f31821721c2914a23596c96d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eaffc75c82b011bc3cd02e73e8ddc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2830dd41c7a605f3a9b7d75a46ff03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315463c2eb93d9ad4a95b3688118893a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a3b2813fd31fad269f172fa73407117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e8b0520a96ddc3b7c1fe0d42b5975118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3856867e3dd2b8b62dc944061ed5d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2073a8e2d35c75eb0b1d3f3252ae2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6cfa20fe926baf92915ca0036a017121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb7356fd9abcd6cb92b2d92557bff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62fb020384a13c54f577955567769f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccf320268709786b6ea116018959e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a887c71156a54c44c7544c745f55f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed45014917236d5289222a99c9269126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b1ae00acaf299de19294f57bc978d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611edd03510fb9910b4a52dc1cd506a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114a229ff2550a144af13f10fd2419f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e154cc01b3f1d1fc3c69ed25612b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ff3caf4ab0aaff0bc0ea273a77ca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a0ed271a61df9bae6bcea76aa9135132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba68f30eb16e649468b61f4c387810133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75a8e1fa6e4948056bdfa812033046134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efecbf84e515320138c5e2f53191a60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5331b22f933ccb9b2f6e606f0d862fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eae69ebd5b0854a070c2b3c4594e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f0c6da004000e7226c0403957339138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81c5168023def598a9ff1cb6d4241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378e70fdcf3b4a49a81bc8a24ad6f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e020ba29b0fd7e8f98d836f41a0dd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d6fa381a93b9d8cc794d0d2deefa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ac1097a56b6c413cf45780cd7ef1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d26eae2c0e890d711dd464bce8147144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892e8207f732c6fa33b2049e34f656f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e2cb1c4e09296a8364d65091709fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee581fda8a930c3c0e4ae9972b1520d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40246e9f628154a8f69113504c83684e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15084967217c2fd3ded537a6f3ea1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc8214d2b8e8d0b7892f4c87bd826150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a10c44118f100148bb400de598f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14f6aec1600bff684c8d2a92f5ec0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5551570ce3b3707a269d0b0dff86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495cf5ce4b32a0b2ccc6d4d9929fd3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12637639ebe8c487a86fd241e5c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77f12388b5d1910fceaf70302d95f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a62e5e6c6e24a40fb665119bbf3658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f0198a54975812a2f97af020f1a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768405a772a2e026a53df511f8ff484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74f20de9ea971067640831897587dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07d83ff50905fb65fd2dc0f74de53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2f606c84b4918cdad105ec430c5a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f2c2d7cee42e8d9bda32527c8fb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9b221a0a8bed81bd066ff21c31215164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dea4a77cd12a9ed559abcb8c3cc6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a45e5302cd45a1fced29eb3f8fed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc966541be8562f1b2148739096ac0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769b72fb60d1133356cc68c29d5cde9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eea86e34f333223da37f75b384138169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfeea320d6f9d0279c805d4f134929170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e321bbc85fd24e99fed8cf82e56ac20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a31d1d8de33d6558e2b423b1de79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de47837e91e3623125e0b56a187e29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e1ddd281d19ef8fc9852252b7e0d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34030e59105de4be9102449349a7f85c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95c375f5a10a7d305cfc88bd8ec0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c3cbbe45a56d8a4659bd6e13ddefd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99a7c7857984187c0f10653045c637178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a16d2b3a1dd1d83069be79d7c49d84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b4e07b94e8212ac2430a01f33ad2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b112214c553736cbceb8be8a0a7d7fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e7d46d27411eddd245d0134fc7ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b7b7e9125ca2c395e94fb156e5ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e984cc3e4f926b5e38a4a6428ea2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d71946b1a7e1925b3996b4c0b7d6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0fa8e8fb261424e8bc1cceed0e6c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e69b5af943ac6be2d57babafb29c5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbd5dde3ac1a5c8a78419e4e474d46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd23cb16633154572d30af8e8fe1bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5f3f2b980a90ca70d8003bcde86a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0687aeb6207f6ffe029fb12e1fc2929191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc7252b201b7f05d06ef5682476023192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa460d60b03154ca5ea8fd843de7a58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420e20a2d291b91499df3a6a54a776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cce8e04baa1d3cc3d78b1c6a4f6d18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb424884b9aa64caa24fd85b17efb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b59832d9e9ae218dcd2c9f92346871197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771c66f1b2243ac323271f1310e9d8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7aadbe74b521dae28db0ce78acdea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaead5a9f339d503859fd783e15f2c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c3773c225a3a72f0d9015777a9ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912d71cf2227a6070b4873aefc257c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfd5795f1a098c2149997ab1702f02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7a4ec0dfe12b07a298ce01b80a9cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3343369a766a1ff19919ac307935c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4e9de293c92a1beea1fc37a150ab6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfaf3a139f6c9876b2720820d4e9a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46289ef86aebc778e7c27fa9103f33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670117625dfcf1f0bf3bfbe4739ae7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080461908c95f234a835735ed6aec68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f760307ee262030c9d2022c1d818fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750571457fe4e808b17af9b828a07270212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976302f8644412ee79ef03e5601e40c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5fc4c19040d0e1f463507d146462a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750d609682f58fb3f003f1d5ae21eb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf2f2a1934278816bd99052f1d2bd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2216a9682efde6df5c3012e4daa683217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da538e8fdd8c3b4092f218c94b5500a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda8fb7bff7e82c2275034215d8336219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8615e49b3563745493bb9494a6134d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c350938fe640855897ffdfb0310714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09808b103f02d80ad955ac4aa720c643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5192376ec6ab4e2ceb8cec291421223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a956e859a8ed7fde0a27cea3964d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299af1e19a360caa751a1b88f1f3a10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5e239c8213eda6e335e6f14ca19d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a2f7063693a5781c98fc15e73498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84bff3554fa493b0c3058befcf23bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f93e22458addd59e6b980b9899e681229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf55eada8d0c918d21d767372d05fc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215e06760d6ad43a3b490fa0b7d6ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a7c30a838b982cd65e5ed33f2f742232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b75286788b3548ed920e25b065cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042506c86edd81c1fe2788685334b18a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d8ccadf65e600138de5e4a77d489235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87020a87610356f628c6c7a7f3340236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9e32efa5b6e533963bb5f97c98fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9801e47811dfc27f708794d276dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f61c40a23b423312af27dceb83b70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8087044613cf9ff9099e634dc5cce5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612321a11c45e61ea6d16eaec428909241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21d6b2a26b65eaa38a0f25e104c1b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468265309ed6e44d7c2bdd39c6cd126243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672f786832203d639ff713b5eb1e8d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954d5c9b0ee82bd5d948174e58c1ca3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6885ece6209bfc162cd1dc05f1846a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdadc4ad52b4ff6e79dfea340d5bad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd142817da0c7516b5fe6939332e8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e921f2f85954021d21aa7697e1f08a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56385081245e13d3a432f46f2f4e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc0b95d9b57468cd7943bdd6b1c36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf16371052195d39152a7b1e1e9e0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767cf38a17bf2ff7eabfc8dd0acc19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd78da77e9fa4b8d891550eb05a93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d3a068cff7a8ed92217a15e0adec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322829aba904dafbe34241e9e222dd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545bd10c4b675afbf386c702650c03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34f7917513d9906414b94aeb169c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527e7425e271a1673e00496f2d97ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13004c42d4907553e443fb3d054129d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2ce1a2288ecdc4be95213e2f06e19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a525a70884f044297d4c8561e367ac2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea23cc47821d353a907307d2a7d24c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdeb2c2301245b4647eba63cb0d827264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562661fe4c6c175098bfb7f222b9677b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609093330e50d15b93076985358120cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2a29128fc4e000b4db621ff6ca069267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c569a19d32374ff57bd8ec3cf780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a964a1e242d7c91bc4975a49e2685a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7936cd4799dea4106a67809ed612b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba925315353355c3e358df9c19c04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783d1898dc2f69c9209ca600eb2e5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f18056184d2dd64793c52411582bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f02cc7ec4bf54ea7d7864d981f387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d933a87964106fd553309d65750cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013656c3f474ae1afd65fd60213e294276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d124da84d0ba76e0cd776c0efef6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7673e91ed474cf314566dc160aaf4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61c720b2e24d723f6629432214ccfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a36727f1461fa3774da174580edd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab743c4835ca6ec8f844ae8cdbcecad3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79669a42c42357e967d120b6416e6712282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae9e97240a4615041845f656dac918283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04538bfe72618b0d9115431478e566de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff89541594639dd58bb16ca79961a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a0fdf0d5339fc872530088284d7c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888be8f01917e8a0df1b84906291c41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983732d4845afd689d7daebcf7111de1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba44b66f5765cfc6c47f6d4d4c28590289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777882c1fbe14d749f291a338f4521cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc96324b9d20de522d914b027bc953c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24782d2197705157b1219786310efd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae646536846cfe5a278cc86b2e7f2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa193959a7c4842d697fc43a3300ede294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e469f60b314e0b24f3bdd07ef2e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa1854451bd1947557a84a321884ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f3cf631a6398704ec7ecd07b1c42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120203aeb76f87a79e4635d2955db08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e7f3f1e39c9262cd9789b5c0a30bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66f70f2bc6db796ec2295dbd44991300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fdd508d5c4fb5b177cd28664558fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994eccee8ad6159c5c560a46a9cdfaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eacc4c5a07278a3fdced973fcc900303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db181461cb1a9d0f3aa287957ba09900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71e6f18ecfa241f6614ab9472aee09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e467d7f4da02e4710ba411b34c4564306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db97479df366aded33a5e296548d9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903525537c6539095a3a03636c256b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de0a65d83b6f7827f13e3f2aed50f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a658670bd2ff2058cd17a6c0632cd97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec37093384c75be831e4d0ae7be96ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dce8569a039a27240c5cef7c6011da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469910f90821f6f04e3a91d31c06ebb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690da12c5700c702f04523cb39326293314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da78228f8b8076a55393335e13f124315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2338076d076e0d8ff14ed1b76221aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37072c843c4fa9cb9d6bbfa0e432785317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269da13b89a068a5cdb55d257bba666318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3a26e55e551f8fa78bd2750b70f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4006255cfe3f79d95833897312a8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4bf0a11490699495ffb1c82d8e054321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eb5bb58bec0062cad0ae8b7997dd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a77af953b37184c854eda40289596e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae2af88d318c8d0fc72a8f4a60536324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86179fcf5115bbbb2360af51ff1814325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28429808aa8fcca331c65d4ae79ea878326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed650cc53f022efb93e5920e5685c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd8a31e78a7373e21394af7841819328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd520c1b6b1d04dabd43183799d38c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339886a88d887c62a4eff6845ab8fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444bf4fe4b4ec82c8da5508c7b7279b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee7d47c4dc2758169c575c00bfb6fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482752d45ea7949bf0f003355023a8c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541723ed24ffc1b8ff899602572515e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f345065bc450cbca43e50c3355916335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d08250ac6ceab4e21f6ab3c3e7c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b8b3df5f9eefe3411970142a7d0fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80be90aefa687b7f3431a3ce8adf03d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f752f173e75ef29f3754081141da4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec002bada8bced3e37cd7740459e98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981642aba9ecefaf5b25f22bc61b57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f351398eda04c799d74e204c12aac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca43c134c213c32ead33acd999d034c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818409e1e36153e2d57ac2db51b076d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd057636f856fb1ea11b17ddaf075345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682de2ef355b06679726bb56c06bd0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29ce5ad4df2bbbf2d908dea27e1680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449d79b5a58f626160687e2a443fe3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd371bd294bd2becc9cacf360345d26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dfef905e22970e0dff81f2f1fa1bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85b8ee49cfb2e9046d28382fb40a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8faa5e80143327851bd9be5933718352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73902b8c48200601678c8aa7327b8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b50da8cd0cb2682a68b30fa946f096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacb5f1fe9ceacfdd4ee2e5d10e220b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb95bd2932ff5c86845b2f4650dca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f11c358e7eabbddfdbcd099db02aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010f55d80c8a2730dc64aff6d611d8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ebe1712e7963fd23b55b86a08f71d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a943210fd5a62d64de8b232752ea7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d7f9aa616d84dc314756bb65947d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb564ae20cc256f02f9f6db4f67357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09adca1c7d594e8e3a8f9ba188eb9ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29854b1dfb66a075e79b9facdbaf7bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31326ba580f43132330b42c3911b71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e98a6f4d6fbd02335a3f4a36100c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036fbaa39444aef970d231e4282ab3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac8d34d00c2a5b5885e4f79fcc18e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56930adcce49a3561adaa212a131bec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3bfa793e95eee74b160be90d15d3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e2ef0ae5e2bf23c64bb6441c78d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b972c45f8b89da8c116f183908c5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afcefd211539ea21e12f782ae5afab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402e207e43e078964b6c4c68f6eb44c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a97d83fe760f57ae8df30422a13bb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d02fd99058dd2759a9bba7d49979e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cae18a2f77e03af61e2e21ac51244377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194630380bc49e3765a8eab2fd2743f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623fdca3570fb5c42b085abb0b828f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb8710f8d2625aace4e946a2612882380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ff9bf5a44544f59a8a5571e1e181e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234883b8b7250d51a53512eaec45c8ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b453f796b815e6287ccc418db11416e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d020965e1ac2636bbcc942c1bc285384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437352537835b6372a3ab023a42804d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cfe3b7a8007116a019b8b65a2a025386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de565a93bf8d64b001e9d7825bf9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a983128ad706d1b87f8c5401a971c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce2bed9698f684f14d8807325fa929389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae35ca4c8c7db633d17d3055cae69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c92b399843476d48d12f6b7d7d0cc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d37d333eae068535cd4dd73bf901d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881c9a794f090d5256011c6401aa29a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138b39cf1043538454f5413b09070b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c58be80d3827ebf5e16539d9565e04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af113223e4dfbd38edfb369d3ac8fdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955390ae4b8d7cee8cad4e23847b1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d434a6882d0a568e543a9024410dde4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522da5c63738564eb51832796c70962c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ebc9b5953ab60b117537356d08d67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720f3c379c28beb01146e1ddfbffda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b7da33bb19dadf9ad0f8219cbe82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd3b0924827d919a5ad4cf89b9be60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc215225eb36c2ab4e97edbbc117aff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b2d5c85172c814c7e0e72a18692a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a0d0a52fa27765452382e70b70296406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabbd8f9202a2e7c5736c2d864c4574407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ce6fa57dd894cbb41ca654c203277408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56742e530b4c002cc3ab1ad3d93eb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e597e8a5180624f111d76d46312210410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5390cb6bd59bacbe986a927c42124b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a810dfd16526748b5cc08e5da0f06dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97df01e07bde09fadb57b2a5265851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95891e0eeeb2c6b53bef257e2a0ca348414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3071e71530072ec03d35ca02549422415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce03161d46847bd748261e9a134b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bcf37d49fc9303639dc69b4d65934417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0d4b7211c04c6b9d6996090441d66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed598ccea38ea753019b97d03d5bfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07070380571200c465f12e58446f36c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c214a7a9122f926c258fd5229f8d456421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba36af9098c1908a2bbda74a7797907422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286de417c555a7867c02e412d1030fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be528b997b012b1df7850368bd95d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019c655838dc58dafd963b1e18b0846425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bfed554fb5c25ea6dc1299b1994c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862badceefa5aba13b1ecebbf776025427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187000fd9b6a93607968ba3c956a25b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab84915b5fa3e1dadae4d767cdf40c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691168882288df54d7c5b00306ff3ec9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69ccf2695864964a77a9d97da235a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f71f2d86ca15b52cf548eb40c1efc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c975beae3ab44c7ff1f93df41c2e6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb4ac74adbfd8b1feac47f9ff7c7c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea19736b320569ff558ce1a69db17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de98c87178720c9c53312c503780a13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788baf22a04e1b650c8a5b544ea527e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67d86399535fe2ae78020ba5fe51e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9beaa2c10073a2c9b61388ff9f821c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba83d08fe3690c3bd2f15954a1263d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d269eb2c65b1affda935eb8ec25c4d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3023934baa50a7121fc609314c190d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9848740a34f89420e1863e82289a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95d07631bdc536f5cedf4e37281f69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bc8dfa381a8395b683a88c66abacf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe459992064fb8fdcbbbf97b69eb37d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff20c7fc01c3cd339de41d74e71934447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b523f53746c2688491b35cbc7bd9323448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24569d95bb53f24ae6f7a72e835a122449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ee93baab157a080f4b319bb27dc24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dccd15c7039a53008930623d879cf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eb0770097bcade149b77f43338f08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f6c3447e5c9fc622f350b2b86a91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1583933a58368fcd92352effaee80b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbd20078ee39c038c4730cad1c1d80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31b2462f0d02ea73d845c1f75287c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad79d910ffdd9ab9ef2f94d6e90a63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a3bf96d3131a389e2a72dc09410d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03228eac762063c837b24dc949e9871459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc420a9a0434931dc71a94b8a55605460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45e5c9b3aec6f35f7a8fee8874e7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40418091837525503208cf8e57d77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829c5ecabca70c49c5a1b99f484ae23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15461e9b169130a382fde2e717e922e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba90449b24bfc2724864a718547e031465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d31591ad733b60ed161a2f87287d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5375886e61558acf7a12b1f679e53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b99b9f6bd262b74790120a1c62e0e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceb7403523cb1fad335188e8800dec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550a44e8316024cda325afcf4fd522470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ec3f6b455b26dcc6d58a5248c8a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11957c56fa96ad0fbc49a6f9301713472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c67d5cc03ec87529c8ad9fe28fa9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a051e894f03c99c69e0328206a5437474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9d8beeadd515890209e9f8ee91464475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd848eabac31a615c0d7f60ae885e5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02368941b91fe2fcbf46ac15fc9f14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9503de5790e402b8fe9ae0b7ac6d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c34c2b4b273b9ec7c8963c05da22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba3f9deb72537da90ea4b290d35177480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a611153c98525e14faf15de668b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef7c742dfa8014313dd5f0af7ef3d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bc89dbe6408cc4c17d0b29838e50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d00070a43a4f940ca42ce24b34ea12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1871e334b02015db530fda146b32e9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a46b5af22cac76e1b0fe95d39b3ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad986e9111cb0ba341075060b2f23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aefe7bc761f9b6e90601aea3ae3415488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabfdca8f5b847faad885f9d982c9ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced01646a8c9e9e1c10eedc185c304490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e34cf81a3af56340b6de9abebf300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f5599df9154d1278a3539ef171c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aea8e1d0a95993aeb1abf9a58bcc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf6dfd9f3d61a35c2f73788b520440494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2ae92936832de0e70c1c701abba2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8219082297cfe1ed891ffe4dab3f019496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b70239cf3603630059fbdfc8461e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd371cd7f65d14d0e4a303d7ce20215498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ff678930474edd396c51ed04c3771499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8aacd1ae0bd957cc351abc833b2cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4069f3214e71616d79e836537656c8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106611fd436adff8efeb18096564994502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e49bbd834f947f896628e8aed44bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8596d39cf6be9e4356e8e9600afadb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb77bc217a4aa24785950b8d2aab1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c5e99784f492b16fd073158def95d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b62c94905daeca8789937b3b9eebb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984dcce03cf814c4f97bac25df9d2ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4a083d47306ffcc09914c1ae2b44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc760916a00789346b8b5fd7a4228510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8856189949d62d2ecbb4ea08f7cae7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4708aac89a61e6a1ff97a847c80ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e4cfd67572ee09f5957766125daca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d014f6e71fcd212f5cb274af0c913514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7b243489e0d1292aeab3c2a627092515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a3eae2d80e912bdecbafb2748a4f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e895140d38a906142f3da4260f611517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ba2960bf49e687dea2eacd6be340518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073df441621e1ed47584bb1dfd17d27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf101a747d883558b628b374949a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5152632476f21af8b579ebf48b7dbea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00e43a3c7f0144a2ea06d92a7cf88d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a0898ae01fb0d83dad7897e422ada523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef21b44a9eae7b7bf3d47aec135ed6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f076db06f6923d932c98eb537fa8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e90986377338446be87fa53afe37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42d1db7a4047bbe52b7d1d3e2660c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ec3db29a78da9df91aaf7c384e77c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae7134a15c519cff4d61729112007529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e10c1deefd817b14aaff440c4bd70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071190f3e7662c48fc5b868089af8541531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6e88fa4d82eef19f58f54f7fc10b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe048ec9aadaf992b4c888f335b545533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a2bff9b81b52d4903fed6da1156c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d203177df76b1b6c3ae673afab81b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143e24e9647bb13f548ca1187c97a24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151887b59aa75b5a7c8dc862db92c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5d912f84ca9a01320a3839eef886538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c427c10ef292c3dc2d1ae16a308b149539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203977563f7e4906ca1908bd604c26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4bae43a9be1fbf916881480286a62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463db46a26ba773a2d6fa22f9f40248542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e8b3ee2d3864316ae6a03e87dfce5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca5de5c3d661f29954e7f3fdb448e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586ca7fa687a649fb12423bb1c78ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b285c8429fcc8ac911865013e592fb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7204d90a16ffc59da1734169e42badf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df516a552e41aa1f4a0e5cd247bad75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88120add68d14bf47868e48fdf60d088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fa5726a91b57fdf743338c0045ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1081366e41340460bb6f810246b4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b6868322c3890fd9f87e28011c4bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9ad7aa1d5db2b76ef8a5a5ab1d011553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83174e2041a1e6af0c2b2158501038554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d57bd8caec4d52a641499059bdd1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c05b0d7b74d3e13e47aa5441be9f70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da7ba957aad2907b9e02d7bb3d2814557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b1cc6aed2732163b28d2d4c3d551558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b297d5a31f28ed23b7ac4cd622fc7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f5428e7a89d05ae2e69f2f9dd95a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16c272bac33f55b8a2cd5277347d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14700de270d8224de24e0a7eaa7f8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968aac0299bc67508b157df9f8520e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61139ea7401d00c7abc865a36decae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebac9a31cde93241c0444f1f5bfdfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f7aaab3b8791e7ad13c57bad73868566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d671288a68aeb404ba3cab6e974191567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a05200757a063727b4d51011c81520568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46c454d44b226c9a9000c1c83340a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1617f5b7cb22924d4915cb1e8c09ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1ccf8e4d5cd6bfa0de00c156d67f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16e50e0152f4afdb82c12b3c322462572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36454b74a34755c1e2b6cddad70434d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69f0da492356e63eabf0e5e8e1bea02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b8d0209cd02d50d68f81f47166cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a26490bfe048c200cc64fd037a7474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf52d1059dca36b57deef566ad7d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea203e980cada29f2a61f4bac6a94b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993acb3bc0fc7b8ae7d11611ee326367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c6987cca595365c35c32a6494e998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78529434d875be759ad04c5cd4a0f7cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0fee5343096f59f84e805928dbf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a994aee6dd06fee27234435393310111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f469ec087eee99e0ca6cd8bd6b6fe2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fc13e1212ca40821e8e63668d0ec013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2dc9ee830aecf117a5611f34897e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587baeed7eb53b18efb76901c9ed784115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0d0b9993448af383a951b7298ba616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c315124c32ab92c73dce0070d098317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22501ff68f5f9d008f9f1a53d360497f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378163d579eec79597c1d0d0a55696b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d803d6647f19a52244098f8c5d022f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4147c40cdaa850d18eb2a6ab91861f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f5201151e86e94f43bbc1cc215bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2872390530fe07a3902b5cb4cddcdaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e91233b647568bbef92a611957042924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d0978cc2bbc61ad659fc0d451b72525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c9dcfcb3d84520042027249e2ca126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af95e8364abc0ff7d1524161f32e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f817fad37092e5e86df4f2426fb00728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a60c61e926bbf277fea215366a07a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d844b43f4ea3d0f1da67591b8bd70d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1019866d654d3372bfae18a946e94631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fdb164decab785f83344ac57f731432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e64904b38f8f1f803c5da4b1ce1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c809d15322f765f558fa7fa86b04be134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd53d690364cd8d4c18b6c62b81fb5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825879e7c0030097a3d0f8a70f240c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee3103ccc2ed17501f79a9470c1b6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527bb15a6aec47afb763c4101b3bdc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fa709dfdec640e56d99202f0f17339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15abca43bfa1a3168bee5dab651e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fac717cc9ec7f7a942e58f8eb8d8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd859c7f26b5e3b4f1257316b0c8251a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeafb3b1f0c4e55dbc0441b5aeae9dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b57f570daf27c87403c142d98e85f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583ad1ca7f5c136054c800ab531b4c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771d9f06460578ad1f4e528d442ab846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58287bab3139f461ee5d6908f0afafbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b018dc9c2061a599532bee3277d319b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315234a18edef479f1f66c16200b974449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba42628f011e1fc09f559c0cd3630750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66be13c0d61a6dbdb1cc4fc1d7f6e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112090182e2b1bd9ca8aea4f8633b55452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d496bb543890a3cb66908b48435253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d874896b9f8b485aef34e6e11f3b9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cc7f1a10338be4e4b8d4dcd88e1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842742771b672669300a29f198b4d9f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f9ccba57702075df35d9f2811f2ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cea466172cf8daac8bab056e133d3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66f67c799f731a812738b627a3d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb8e908a17921d1ccf2ca63251dcbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395e17e2e73814939f76f852c8a63d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ccae0bd464d1608fd747ff4ea8d6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da3db3f669e1fd87261bb18212136a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8505043709a7ca25c4a1fedc7427d3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1016d175f442cd961811ff24ce5cbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410b90fba033ac10730aa52b2aaca0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6d3f56246e4f4851cb9ff1e8122867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090bf812a9172a8730484c5606857e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25161489dc793f0e7808dd5249cecc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbea6cae475a928ccef60c89bd2eda770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f3ee2ca669d286422ea79b49dfea571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f24ee3dc05b024890a0cb6654f160472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed894c8d5bbe83bae0b1ddd5de233273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20480d6c0b514eb738ffb8209c26eba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c484ff10bf511b73c1a540c8707f3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea5fe31d39680b77daa128427cddd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadadd1916602fa8da46ac59f21e6b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa97ef114662e61ce7e206fb154ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53952f471d2bf4afb837a0eaac29d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c1f5283c0e427c40d5a8065a187a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c101ac1d9d256c848d787bbf3c3d3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735566fc6ffc2f4905b1fe884754cbf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ae1ae8cee99245f3692ad62f1f8c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec5a5285d8a7ee9e356d671e3459d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c549c3eb44338b4f3cb7ec14d460d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f37402e7681094ee80b5553405f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d68e78bfb644eb52a3ea4ad9de0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a3c26579cbbc5681e697de7da3abd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba6162b03bb6c5e7b82152caa2bcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a7a30e6afff35b58ab6cfe1601a9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05537ae73168716f1fcbfdaae1c5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df1d5cc6bfb4423782240d37d1f6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e682d330d877e879ffab935d4dc4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ca71a5caa3903dcd51c2beb8eba5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74655d1818a4770232a54809a7ddc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8b80e22d3620b03298d074c76c5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe058435844c8d058ee14517f299ee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0179c2fca73374e7385c681fc691a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cde2235cadff6cf6aa9c759bef622999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4c568e21227396530d1aaae5d2b48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda80509144c9d7b4fa833b122f9e37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5063b40698c02fa7cd7db87fd0c3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae966f5385afd6f0a61923e3be4dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92645b6a158060fe5b864a6a920a122104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e677523508bb64f2305891c45a17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d226cec21e3b87219d40ef1e4ed01d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b2c0bc086a748ccc9f5b7a09d6bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298264a6b559b300063cb4a07dfc3e41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6149e410023058861ecf1072b682d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3674482ea26b9305ff33cdb646e2050110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3382c83e01b1ebaa4680aa773257869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7902e5d1a205043d5811eef07944ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2d14ebf010684f9f7c9da9e135380113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d00b5823a842ec06b0a43efc6e29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8c5a39453a89d427e1cb525c9427f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f529f33db55d9e14ed5a573298835f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259a46782be6d908aa75aecae7ac4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662285fd56202be9e38284c2e23cb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8eec50ae5c5cb3e873c83a09c39c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f974ca2951c2115487be3cfd7954e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b42fb817b7781c1e483bb9f8f68b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8045c0e160131b4e1c860c5acbd11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82846c2939e91958e113de73d202375123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde1dfaf164465f1fbbd6a2dc5c4bb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe38cafa5eef7e6db711572a3149566125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aa5199ecb844add408a891c264500126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ebf403a18ab924aed526ef8af287127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa2036ccbd851e788ca6bf2e240b71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b48cb5af0796cf6a1c6d8c2b7fde72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c50c300e81b61b201e55d2a67e62d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a169c3178c9820f801330389d7bef8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa7dd252630e73f240d1a504e8436f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e93196937f8588d0afb4c621f6ea3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262963947ad97c7d696d05a8e4896588134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9089278d4359d3989170fc23fed62f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c029ef4c91a4226bdf536b10d8da92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66bac3457d0130d547767a2c176b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c41b165746fb20ddea9d1e82185a8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e5813a9467c7efd4165316c24436a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f8fffd8f18efa8104d84bfab96545140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8768694dd94adb9c80625685a3397f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a546a9d3f6ecc053a35e80ef4f404142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046bdaa3610d198cfeadd3b195d16a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626527e68896194216e7e7da00f8540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5f3670a46a0e80fae3b19f505bfec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ff629bd56d83e4b302131f1b3a0b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545fd347a0d1614a85c3259bebeeab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da79abd4b133847827ae21c66ddfd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9426e49e193bb2d950d2b74c72feb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aac7a1d722200ec0e9e643d9499a15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b4b5177c24834b2343b4f98c6e98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5131f5542f9aab5af353cd5499674ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e299dc50a60caac2c4a6f99908fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e2a81b4b02570d53a22a609e0c86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1d7eb46b194b5c546662f30fe0276155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625a3f5a42078f1dba9fe02747136d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d80e4e9c73f4c87ebbc74fecb640157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af42f61bf0389d371e1021fdec905a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e247682153e711354c0d1f529512c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cceeb564e88fb3f99ebb33459a5d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1787ef1156c3ec6f9eb5246033d3c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c837b350ebb0549185edc4b5a70391d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207b6da1fbca6be0a6c4bbef5a45f22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69b580f1910b3b5a466d6b4ac8497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934407fd25d1552b68ece1e4b4809d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b68b91947a6a7f4b1e5df68a7f32c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc1a3b4b72c0bfeb1bf7c33911678167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475732b8d844ca4f9287bd70b4d568168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cbcdd036355b2fef05dd63fa09f8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418939adf60c2a6a93daa0898721795170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef73a4c85aec1b22400932b3df3af04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0677d1d5108f59d333cad8bae2469c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef419ccfae632de9e3affd912e7ac0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bbb1c0abb8989024698b0caac535c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4c7ac83cd8ac6a956c7611073ac9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2a5c6d389f59fc4584cfa67b18941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452389b3e83c29c04cdd1953ec501c68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73957b552a52a5f23276bcaf42c117178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b964f42cd9bcf6ca548acdddc0c79c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd94254cf6f16ace3d7ff63d085f4e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3c53038c321d1594e7dd071884ea1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e781a960ad91e1dc03aadfe521d3720182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce281c7d49ca29b4bf50a9f52387e02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c755eaa3ab68ea926ab44ce6927a00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064aa3d75675b90804ac542f1abc4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c524daa0241f3e0aa361440dfb7971186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b554c3a964c5797dab4e1d558add30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc064c73ad2fe1b9cd6f21b6dad4fa3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae7ca0a9d39b18fddf89b939eb9a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d9b132eb890ef9cfb587a87a87f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ba7941b420a669388c56f39da395191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f026fd2fd69b4b0e99cff41362a2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720049b130990adf1eaf900310dcdae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef50ce74b34b87434eb7d43810188194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ba5f7e6084ec4f77c15f4cf7572b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dbc0c6460d12732af2801e039af2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e2c3e147de06f4a61ebc93600281197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2460809c92264652ff3cb3f4dadba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d47dc4d6c0a485ae812897a7caed56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e58a2f6d9963e3e15a3a8e7c48d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87692ad4540f38b4de5a9327c162785c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e63518ee8e2e58f68291f5e326c905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da589b89bca83439de8a3d9d816a75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7afbf08fc82c9d52f2c5995220044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea134263a28fac5e7c864ceae2472f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777eefbc8d18c42a0cb691466a3a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c6f0bb0e031edb579e148cc927b3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae5b3d3023b9156b87730914050d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b944d26e48949c1434c728378ca7cf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a57cbc0d619dff429f9b72d49e63ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f790af95515216a2c9800a8fb9a8a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b85bd2a7275e674d1208a426dd431212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a08296c22215188a2029a1b2d3ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe6163844da0fd6461d7afc2be1886214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6f7831d70482b8fa596192c988fa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1267984d71f73797e0fe9f65a01b0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e145c665f9bd05df73cf6bb80bc70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4a5fa25ff7aa2cf997e6886cd8011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec9166895051628de928a9a5c1c3d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a0b29260f1a965ae319018762c72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675341ec636963422c34368797e121221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb161ed53c44f63375e2bcfbd7bb981222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d7a3652124b635dbcfeb945efde8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f170d9906718f0039f9a3bc19eb7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b075fcb7902b45be7ad78bbcb98c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a5a6587ba02a298a02ba4301978c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c83cff5523f138225e7f0154c9e35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfff308af96586aa3c24f1c7d631aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3641e64fc99d90eb41dfc05185af8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7019943dec1367255d0d058810e07b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871218eb47117d6b3e474643bee7778231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9044e714a203f20d612d57547575f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b24d4f5b805f4804f5a0af52a156233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c021947d7a5d2b29def686b167dcc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353781ec749efe57d68b591308c79be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd7efde32ccac191cdf347b3a984e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddec111c88af96c6563e7f5d31e131237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8b43b695931efed227f11c2ad174d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaea73500d8ceacc9b28606e48bdf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a4dafe863911a7ee227efd12a4f7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960aeb3f2214191767cf9373f473ff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4df8e3062d61aef8c0786cc84066242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029134654140404bf53c09dfaa3035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5f6146d876fb1cdf7fc93583720ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f2bcab7d29b9570ca745da0ab6ea0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcd48d2966ff9c6f101ddc2ebe2fe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e9db5f74691e4221f0cdb65dbbef6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41500d73429fd1b0d8afb385d137b400248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60eb1cda9732d112599f55fc7caabf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6d84bbdc84df93b8c79d098199b2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e8620d529a2b4e2b4d8181e43f0bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab9f71921259e45497e4981532cd95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25645160256f001bff44b74f6d25ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bf1cccd32da437008d9282855c3c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5108f720381fd3c0dd26feef37ac88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276877ae703faa0c26750982b4e7f059256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4624c7794fe685248790dcc06ae8cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6186333527f0165560a8d928e2a43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad55943ad1abed9ae8a9614bc43997d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ecc45bb01bab2c6c331bbcb102bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae904fbe96e6fff4bf9de90f5cc5b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e7c01e909062fb5cbe537dc138be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb72515712e7847dd57a033fb731a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a71480d4be76970b1a0ea129bd4faf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a50df0a38969b5eeb065c846ba011265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ada32291d68d3655f4c793a95f16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab374e12c0a8e614b38f36447fec864267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beb9c72a6e69d8c88df537f26ba0f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e148c5e1d585f4e30e87766eea9c87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb28d1d255159fe01ed9268101f98e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04460fc8bf00002d144493b309d40523271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3495ed79008f705ab24b4f0959eaeb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e446cc8bc9de7517a6c52c801273a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db497451b627fca2cd9f6fab9ea72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a9acd5896a88db1909ec93d4000b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b716327a6cfd2c6619c5e4c47c7d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc593e6658cf9a76cb8059d3bdaec2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c18671690bf80ba1562bfe034e92a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081886b9337bc37b0a3e6c3e44cb247279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd1bd45c2b99092264e19b95c2192280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2c87f64c379a1c7609685bfc119a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e69f0f70e14aba6b11658724435c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e921c625693d1a1cee5e09a0673a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02982fbe7aafbc44ece5787baaaddfc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dfa245e87d9fe6b382d49a4fc363f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc5fa15f301a3169e07087b263bab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248dc97f098b91b982d983fbdcc88a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edf26dc2a48e9480e9a82e4dc81feb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187621ac5430554510255e3f25edb18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96131ef6fc487e41a26358397ece7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9e26abc1fbf0aced4dbb6bec8a58f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c17c234436dcfcef44f24b09b8172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb260e84fbea5af1fb86fdad5f044ac6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a5a7399a3a67a3252124e2a6cfb7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76057541bf38bc5a1d57ddf066bdf422295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b97145e2b8a735fbbcb451902b540296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278d84b58dbad14e3d7b9bc2358ca7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def8b2a0bbf61a529944c5736710b8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94227619527127e93188b5912d1f58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad8a277f110309890e5c243979aa7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27552ecdc8b782d3a4ed2ff645900802301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b41dbbda58800903e0806303e33484302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07470c0ae6c33f93366a893e9ca06711303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0c84080486f98a7fe8fa962f01d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3884a48a2b95175279194ccf993ac87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052846cdb42623e1db9fcedae14a6335306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f30d1281d12e74c29b1df5aa84da90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4133d51f548ddbf916f6da193cc318308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d425e75ea7b092e0b771bf24f3cfe5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba503e550051f20d723e0d6d362ac9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899248f4ed2b2d6b516652d8b5909e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1daf035c33e81af0a08748d48b2732312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876831391e85d77084634f631ada994313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0943bd6f0da03d4ae291463372a31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e52c314ec286edcda391cdb3eceaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba4a0ba8d379fb5e1abd0745ffb8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82251be8884248f5237c4f1e3531397317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeeb554e0a1031d9df181540f111d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7b2378124f22b6ca68a615ce31c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449ae4cc27fc0f4b7723534f480137320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c57672eaf2e7a18239b1969b0e2ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc233d5af7672ea704191261beb2a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1e36f0005350329960c34dc45b686323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f000ab9917d4a5bf0b20d508320fa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec14e08bfcb3afd8fe155a6cece700325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08cc1ac8d80098eda39d9a20c1f2fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906db6d6768108980c4a2375bb3f04d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb91ad8541101a1d4479f21ad4ce84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804062f54df5fdf9e865989609f967a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d59ddb9f3036b7a9ae5ff7694fd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25cc3f15d3a4a1b0c940c838194e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6599313828c5a31a53a74c857622332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0928f83aaeb5f6efb99284fb04f9b15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643d67e6892ac14318cc0738622fcda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02decafeb5575da907e5cb4ab1805f80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb1316695c4a8774cb2f61e7aaf065336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae62227e11ca271fe7395624862534337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730061e1643dfc875887b4cf607771e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894e34380a54252b703854937dab7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c425dae5042e558812c091205681095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10c906d6eb9c3593db8afe703dae10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4603de51eaafe65f3296d69366dfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aea6dc6d9751609d9b1e5f2b0d362343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b77e8244177c075384c858bf815a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e745475b12adaa35fee6f17e81da2e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa41369f6f37f1defa89745237395346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7aacd1fef43b38c6f3fa35aae497347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f651a1eee110e67f5a77cad9190ea8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135233cae44c2c729a4c6cc5d543a56c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a2f7dcc64dfd890ffd3a792e00e39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606158d6d8e983d25dfc4938bf668b2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cf0500bd2576e41a073e8419e7ba3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccde6fff2d6e936fe914474b38e9b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bbe2f7f793837442ec33c351b0dec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b6446fc8dc24e2f32df94675b8b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab6b1e922ed3df4fc047d81e87435356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f9e7608d1765cbe0a36755b4cdf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a68631ee34ba9f071ac8d5fc0be79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f41e4f7358972ef8f2a7be672cc3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862622741917759996dba612ab46e47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf42751adaeab2cb8a46d2d959310c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d340161704c45bafe1c294c9f5ca0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36809219e42817a17ae7100b9d8cac35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f188334bafb33e0902f4781b95a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743eec239e3c4a5fb446857b6b0dd33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539ce689fdf27651d81f80cbca2f45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f42b82973d7a5bde8b04a158b84c34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8051dd03868b875152a0f60e2dbc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb14b098fac01d2dc21f97c8ae63aa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636240c67702a26e8baac7c114821f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552757feb036da8d20f34711c466552371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc355c3b434ba9ad65864895bad8b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae9be4eda60402bb76ed8fd083ae74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f935a1390e7d3cf6c04ed18b6cb3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebf935f92a13c458d2b48404038bd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4a2c5057c672d12b91c35b193a290376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5187b2d1502739e609e8888596b4f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6e59c336d54e0ab629df187024503378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa92e03c3284ba46f706e753476ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57000d293074212dba26ec458654efbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554f84965af2566c469a1614221e46b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a54e1e08ab590566d9f72122fe319382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053912a0eca3bef79d2b12e06c57ec4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051a98830fc10e693731032c3b6c0ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1994f2b44fc1db0720f78d306d12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991ec10ab67be33a2ba714c183349aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e94c9498a68a15034b75b282e71d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02bbca883576c239f194d2deeb7cdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067dccdac056ddf15fa4599cde5e9e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ee10bb5834bbeb7a4f3e0f2e5c989390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ed6e459cd1aa1d8ea0037e434d68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c107612c64f415f0a9d4d61b957db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c954ac71835ea63f026b7de6b18c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b6d06ebaf0023b96adde25bbf55b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc33be75544c4b70afd5d2d41878b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13592d0ded0ecb976719390c166042f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b365cb9c380fdba6e40b6c60ddb870397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7718ea2e8c20fc238ebf98052357398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051940322ab33f86f1a04027053765399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4136c3d4bf52c67b877e0ee512920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5c593b262e4aae6f165c24b20f7d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d55a7eddb4578ab8cba60a3a78b9f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c467f3247f64ecf2595947fb17ff21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55abb07218b8bc0f1defbac56bd07d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24e3f069a4dc2353474554ea9a9d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861a8b6eac17ce79d7848b439fdd600406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6568afb061d180ed343cdb975add3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afedbc661ac0c97f1dcfa1f84a3b91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86afffb0627082f40571d1d2fc87c20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d15616aa6bfc983ca4e7a26647a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a318ef658f1781be596bf25a5210411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4bfc8f6282673eefd71cb35236214412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a41ee135f86de9bbf3f05cde3c6fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56ee24ab4930a751bdca6cabe34f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb45f5f7e3ec57238055e4b8df904415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de15a1d98361a8f8b06ad83d006f3a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d115d90f279bcefa9928d21ccbf33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3890f74bc8e91e23d39cbac4db5ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda148bf1cd71c45d99ca53871c05e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc3c2b34ec244cd3a0337a2e4fe0a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d50bc189b657aa60d62d2460e91a68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fa5540a9acd5344744519c279ab58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d968a362500c5ac22f0d15611c34b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18909b2261bbfba8fc0ac2ee058e041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db1f86c99b4193e893d454af858d7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf6eb80b5e0604c7e162551688464426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1981acb736611be9b4b77c61b77b429427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cdc1fbc433fc878d2a9cdfa2b778428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11737b36b5c7a50cba4091550af1496a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909e82b81cac80cfbe068bea87ea92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780b25a095e49cc42151ce10c5d30e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a61fdc57b926e9ce60fa79e239717d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b53d2232ceb2249e7bd549b9cda8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c01004c3368756fb4719c3519428434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1dc60790b741ecb7acf02759a55b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8372313f4a19bf647d9b444340ad28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb73a12586ee04486f256b9a0d366a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd2d5dcefd1617a177a8040bd7104438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9b683ac0cbb20f5383dd2071c5e5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1b92c973c9ddc2f6ca5a6de26740e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665b56c9bdf6edaae9215f05b0c64d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4437dcfa3e10358c540876fe9ad5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7588f91b8c8bd3f78cffe86e3ba11c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5816365e66f74aeb1ad83decececf76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108d28e5edd0abab3d0058c3eaa0353445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ebe3abdfcf2717273238078534443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1bc9013bfdb2336cf3ff2bcf216d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c16d3800d351bb02f2126a28903f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a4bd25ef09ea91631cb24e7a54a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374cc18ef3b4e4e03c9ca6f8798647450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f857325c738ee169951337623ea9e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf452e72ed6d32d56112a0f0a70dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545fbc973f9531e062e23ac18737946453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588dbad2606c59899f94bc0f3f8c752454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103832c3a20f1f4a9c2c5189158053bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a773ddf477c4058b1e380d216b087456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13278bf17687ebe691159cecabeb7193457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3868c446587ef92f1dfa84ce5d72e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c9aaf64baee0b4251f63fc899f45c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeffaa221c3f8f037f827943511fe6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050439cbf58de32c54778b2db0b7be5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a7cee36d6d8c36a2b6a714c1e3573462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8bb54b2cd21494578971985206d44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe975e83d6316d9b2e5838fe830488464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92bfccdd57ab68776cc2e09e17bb06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ad71b665624977fbe96275d6b208466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d861cf9a03a08ed07b16072aa77bf95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00087827c293e6507ccc9c258d631d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8c77323913ef74c1f78018fc787a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd403df43b5986929476c53499de37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74251d5e9cbf454c857bab8fcdc0370471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ede9f65b00b0fc96c63e15e565b2de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8e904045f9773aa5614163df3374f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd18c876a38385e7dd6c4ce8018872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9153596b63ecbd59ce632caf39359475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836465ebb277b9bd9f789b26ab8434b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b7e1d5467e4c8b49b4a353a0b152f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591d025902a8ee74df792134dd145ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cf6df3a5dcf096f753a35833a0b4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37f20cdc96c86627a523b3574dc58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed44ff5137c617a3c644e60a6a6bfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4414c6b2540ebcb34f0d80fcdf2662482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13595d16db491a1805deaf5da0b9f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5eff44598aeeb21d46568939ef6e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1e00b8a1e6656c4df5814c4599881485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724e4041a21395af8f41324c4320a36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a084b4b061832ce882ff7872b9493f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb937a49084f4a86416d9c220c68774e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f3c7aa58cb8cff8d88d6119968c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be4951589855278a8fdc67970bb129490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a625882a805016912793378e16a59af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ba85fe500fe2d9c4d41f7e8bd41e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f1a6c7e976a0527d8a78c520d89c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb7ac0d3209b310ab4f551021df00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699f700f10f5e65cd08cdd4e744acc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076e5b9665bf154f3fbceda469a9c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f7187f32f8da3200645f16255fd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2afe00af38c7886b2357bc5ce3db2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb773b5387fe35b4137af079a63c7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daec3da6be13f16647b680adcc525e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176cf738b2ab33a3ebd6360a4ce7be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1682996b97a416c4c283719f7290b20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fec078478607ae1381433ac1889d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca84e7cc7d4717d76a1c8d54abdbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3de9bb94636d669751b36d5ae1436505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28071f11b8cdd889312c290948c310f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d44297cd5bd1e28cb05fcb69d0d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb89d8b6bb971991bfdb32993d98b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b8eeb848c48a30fb5200b6cf7f5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac8ea72d61323c9f6b466f71d19a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8580f2cbe68a29c0a315481aa4f17b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212ce90a3d6c62a9bbab76f606d8d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b875465d96df462fa6324264b494af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78cc9483f8826096c7bcd7d3dcb510514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c8fbacc97e0ff300ed914394f4d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c0c1558da5407e694513f7792509516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02479134a2206abe6135fe1a3c0c943a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad711ab6ba32a657d6acfd55fa75b11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb875bd2621e686423acb216c80461519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd35582ff5da72266ddff85a5812ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96118c736d1046ed311aba870ab2362d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722ad36f1d282008f90c3ffe3e9697d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39123faa93189fb92391e88b8933ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b2326250df097bf18118348632483524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4fd5bbe4282429f91139066da3a5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de5516ec98dd5602c9989026b6ecf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ece0a6275fa4133a6103ea6e9f80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f516ded9edc2c53bec1a0bb4209d731528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88c34d5f5d622288b3c5184200589529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62af636f0ac07530866e434b83bf25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67fcc443a0853a98e776a136d1862c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd95448e2e6c3fbfc47ba61d97e96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f9e9633cd21e35457bd955293536533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab7297edc073e86c7ea981c8baf715534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c0873a8b94b3ae3309bef623c95bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83010e54d16246bbd47ffe53fe48db37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b8b10885bc96b60d7d731b55008b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7512e00747f2d9e1885df46a243384538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4925c07ef1add45c576b3f7ea1daec1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b1a3f43b8aeae567a4a851fd5b9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f36a4c53c5e050dec7a5cb6291373f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b67ee81e43c17087b441a300ca2881542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec065e348b793c5f67c6426b9550bac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc979ee590cbdc55312a0c361415d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914433c5382e902c4c767b80dab0d66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada37b7b7f79e08d40d53a8333227ce0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b4da87b9ea131812273a6f12c2f30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b04113bb5e8f998651dfed7df2f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cec8de04bf5dee01fb7c0daead41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538c0a0ff6493833d68b326e0ca3f55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d21d3503f4a1e0480182eec8728bf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264255a80a1ebf4855957187f513414552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a12d1ff446e45d6d0dd1c39deafdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4299c791f4873d928b5386c99398b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aedd8ab6bc30c08843f1c341dddf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0ad1bf3a3e90ed1c5a31118e3bb09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393ebc3bbcea3775c050bfb094d4fad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a122f58cb8d85c6f2a56cefe4795b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce1bc64bfb3508f641cfdc50bbcf3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6ab29347f7c6bccc2d1832d27320f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af91b402b39e102b7f4833349fe70d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154aa7687579a4c72d5b479c6ec4620562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf40df48d9d909a185171e7a51ddf8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d3968b2adc97e18db955dd5f5bd9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda971b8c0e397bc6f1c7ee444943a8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880f089278e1e7d71b056f423ef373566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974faeb9f8b186c9a7cdbb05fb3c6459567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b022ea85793c1e3b4f1076a9e16fd1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f05a0e325617d108d0b028439555a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a5f3a0d19e033a029ffac7b9f1374570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a39fc2aa949f54a1693a23bd2878b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69941a55b35c6f8cd4dc03b4dd55704572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>