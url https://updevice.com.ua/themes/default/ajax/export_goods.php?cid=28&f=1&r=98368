--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1752b12d077cd788bc1da457aa543df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3eb3e10c570f4e8b7cc8043fb8e872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520f379b7ffa0ab463ac2a34e704ad73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906bdc7be6609a698e391c79cfe34714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b6cefcb3c86465c26fb70f118bebf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b51ea239a182f1e054ceef35875116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461d229b4a7d0940edbc1d064c105d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd78f823ae55f722b35cad977294478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656e72dc26e8811fb5f280fe0a2c949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba546faa0eaac8dd2dda4e2241faa610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362898353a699fbd4da5b9d892305611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24b948d0ea2f482e71e148142f96912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192746d06117b3d31c075f00443a9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22513dc03b4dd0c1bd2e25db4dda806214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af572c79ea43410add8f8869b43179015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf2175243e721ed85faadbb381db0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e468830946e3788f5fc592ab380417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d91ed3eb6e87459abffd053907981718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154a06471b7eb8c227ba9f21dbcf10519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00705f010fa2a77d73a490ada8e30920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31530a6876224a2c73f290dad739194621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f806fd72547d3bfdc3b32ede3edd5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754fc3b2f74734b5ed98f1242441e1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c15fb357767feee4906bcd87e3d71924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f90c012ce0d912e65873c9c2b144025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a303606b01629e835f99bd515b6aeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45608ddce6ac364f13a74658f967ea5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65a05634d5d1fdb63d65368721dc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5820c761c9e050ea8b0f959df07a06b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf20caf4e7986be467c5897c53ce3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c50e3c648a44284625109ce55b84931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5a84b5aa4fb368e032b4085bea4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f3296c4487b3609761f9dd90a7b8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6351df28e22b8facdd1a65df85c4a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15936c1575579722994aa7093631abe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454860f695e832d0e34e2ccbff6bb32436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a05694fc8878d891ac94f38cfd5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c01712878f8b331e8a2f9e1e77dd4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad0ba2cf682f80139d774756123ba039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87ca473c6de9f2d59a80070cedb5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c685fa6cb3c0dc745395e0c0c081b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338cc06db816b4227388faaed63375942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9264bf9e1ce5e579c041e901f52943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7929d5a5a4ea895e65b1b839c7a9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e6ff2aba3f42220d30cd67650f1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f713c965a5e7fe0aab7fbf28563885246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6544c4d0df9307f94127b34b7e427c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a4365687f2d77153bea3882b549548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f51696ea37c381cef179c4603dc3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7013b06fe21c3ddd4286fa0915dc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a0be9594c69dfbb9578277c1efa3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2628e4f953709aae8c34a3a9e5cc57552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769443dc54585d2615b44b6b000b3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601499b457d3bd3d5f83d2699fc8a7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc4f43ed6635540cbf0890a3b5e9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2af815e382ec61ba34d0b32e1297d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2520f89cad8c35e25adb6fbe115e2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568f80355d013112c085ee0060da83a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b40e91ac28cc798794d4d91ab739e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906449ba2deaaff6b60f939955eead2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6516213242ce9bdc6f9be6f28b82161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de817a8a5e208cd4bd64df2e68fb1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0ff1ba623dbace1b25d10c6d3bac463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906dad8601802aa763b461ab54512464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd6e144712427fc68dfdaca9830b3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76573e50d51a8a319f13c050aa029e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ae5087a133c2e63b80bbf6a22d1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa682fd2fe88b551a890c5258927368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444875dd820b85e3a75bfe10804cd4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce35c88c66e658c691ba7cd71ce34170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a959645ae1c5844cfb7a9d2afca061171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ebefb9a4740c321b101284e29c44172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df50eac0e12ef17ce19a7773a882c3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec290fc17468c3772babe6310ea540874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d3bea4533212ef8a59099dd8105975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac9cd553f25d6b4936083e8232574576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13987662810d2319ff376af38d84a2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441b10f161ce1406c217ab36e5d584478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682bcedb1e2874a4f5949b413227f7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a3d78ad9c0f1855397993697ba7ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ba2fd2a9adff3fefd3ef8d918afd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837ade16533e8e476f888d176f4b6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be05ce8204532bbd2c5021a99c1c34e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b311fdd77fd1323b0619a3edfa0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062b310af78f03da399338378e611685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05037fe685ec0637ed8a9424c430512c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c30f9989dfcbd9bad1b4b364ac80687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5b73562c2e50a21af9cf14ed4dad088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a88262eac19fcea453ec70d7ff999989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c62a92358ae17f7bd8476e5408ec490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df9125190169daed3761baa3a839991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94856be049c0d5c38206f6c9fe58c58792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a28bcec8ab4e2f98f2255aba007e6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d257702444445c0a9be81c27abf81594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b263d203ae86d50b0a9117176497895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3f66a2ec4a17111e75f292850be0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93dd972216fdecfb0b4b208203072d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc80d513595bbf46f25ce97f1fc71598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553960f0641b2563c9590d62411711bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770897fed3fa70c1fddabb5abbe8c1cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6f11160605b9f4e005f0288287c49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f87f909cb30dfb8fc15567422424102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138486356d576463fd8aa0bae7d6062103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d773684938520aeea22722862462104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f1b1d04f337c760778e586c29fd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b915f3b45dbbf1f743a66461df37c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c793a632f4c69f786cf1ebbe46e7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95338f4170eadcb9e5821df55f31dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10016002a90712f4f617962ec542a48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b2e5642ab1a6d2c307ce3609e365a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3dff27bc3a04b1f3a9e1912baec00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576af970a46ae5e5abb1dfbf28c7c1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad67a10bdcaab3062c5ecbe49e5992d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afea74928847b6dcf1cb0a6a81f099114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e64a4e22a7cc8433b218bc35df17af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ddf0e053b5a873bbe5d57fc113672116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f915cc9d823279d77d6071a74d291117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbbee4abff786ac3efa722eabecf10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774220003900d4f925923c84ff72788119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b876a17654c5c6d46addff59e9e53ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba118537843912b29cf1ee00039f54c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713d237e6f0991f50b45feca37fcfae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d58ca42aa7e7bd865ae4c0d75874123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb386e4b60d6429ea2d57363ed796124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6962481484911b62d1480a294f809eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424342734ff043073ed028134c0c8617126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ab9b973136529cc18f1ed8a812ab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555d3d3294daeb5a8a589995dc83c8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e5a5a82d2dc749bc3b75ba238f2ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6e781c622895268ae3cfeb64e6e50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463adb669a9cba29fdae2b5403fae68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a72ea2adf5c8fac7c4cd7c7d0371132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bed4db36c0f566e2e7c3ce3eed5e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6dbc82bc414a69c5379dd6d4a785134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1a3ce195ab5fd72382c35848358f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bb0a8b72c87300dcf4cd1f9b3295136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17191d953a6a83bfc36bc0fdf2673c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04878a72dedc5ca0e9db8ab6e8716ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b467dada0b2a9c95f0b0e8b395900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03bb4804d2b51e2dbd6b55094ee6b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a6edc92f8b82a4f70de8beb424224141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16491e2faec64295b99862dc50156d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da750ba6b8eab6cb0642051cd2ff12ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a84059de4fa6ab7d1286e654f188144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525960def520d400ac7e307eb67d06c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a9ee6a5103cebc821872e8b4b9597146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42030d8115719729937671d22e87ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f13ec745c785bc444fab5c59a41a7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69b13633520dac0428d59267cfc675149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0e9fc233905714bd27b2faca6d59a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff25cb13677d1711118649558a4b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e317fdbf18e88031a49af839d90149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb8dc0c555ec107f86f8fb263f22e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67287913577b4681e7a9c61a71c155e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d44d5dd4ee645e92d6f6abba0c5a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0e83e37dd2a5fe7e2946dfc7e1546156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417d45eb1e8f8dab59835572c77b7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19324e466f299b516d042ace7509312a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0697a7192b3637f10996aca3804c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdd736f60a09afeaf706e07479ee84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf1e4f7df34e9a69de2b121664265161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231750afb76de69d1141294b56ec434162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86fd7704dcf85b5d5c42853fc894c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f94b3346e109c2ed7185bba96f1cc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7bc6fafa796ab514e93b53dc8b5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0c5effb9d273063a80fdac87d849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858ee86686ad955083163c13208b517167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb5b3c1c4b444b4a9aac574ad4bd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbae72c81902ab827bc2cc93038a87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897861a723e4ae07c0e419eee7c3b16c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd709c8ff7ec2d26b31a40eb22cb41fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5025095947926342ccde8101e5a601172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f135cf8b82260f9f30828e631c0464173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de404fb8dba9a50c771a7eb111c48dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db33e6d11bf03c6a4a0881270f30e3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ecce0a6aad95e6701a7023d319cdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3a58fd8bd90c7ba19bfc8a71c96f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92afbffd090abe2dcee3b976a05f5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13117721d20861525c23aa4869dcca9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f394b31b563cd232837d609e3901e0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c5c67e083efb793135e28225b7e5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb784e0cbefe455a56af12bfcb4e0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cf89140e475bef06cab50bf5c0e59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd52e7ec4a82dd520bd8686b05f8d70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7bcd5ad70ec5dee4dd3107eedc813185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea29605765ffe22444d8b8387c9c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20528721eb9567fadd8cedbb4a03689c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41341afe1fa84c8ae4360911fbe020d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594baec615b9f328c23c13934e02dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ab8dfa317bc0d9f559bfc740295bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a082ef1557f4948be2e977e1ef061191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d3db3107f7b1dc7ebd2b1304a16f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cefdf08c513aac7233b71a2ebc7dca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a59bcb8f2912660dccf218eafbc1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95204aff472616b6825aea958313cef0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3dc66e8a74db6054b745c90068603196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3963cd7a1f80c12c12e5b725ac974197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157b3e9edae7eec3fd60f11c48dbeea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6e837ac5be9e78024af7737c8c1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24761dce1eb7efafb1962e55c76f8696200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c3a1f5a4a3a103d195e60cac5e59d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5d7b6f2ead3dc72dde0050237c6c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096ecfe0f1ef0e1302d3a1f3c60a79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2926b91a06252edd9035fd1eb41fec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d4635e62319b16417bd1b198e041205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a2a98088564a0ed1d2d93111d8121206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5080ae66a12f9998f5ab108afd7cfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb2689a72ec1eee924b060ec6e302208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62d71e4551ea5160a57a901557cad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa9b4fe78273b479eb15f70509d4d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e45b285c0f3f9572ae2af2cb8ad5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e672aef33fd06e01be44f404bb06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5fb6c835759b9c3df585e35eef6ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29c261714a4cdfca9ad65953b70f1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93f2382de5bdf2445eb2eb1fef56ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfe1314c4cefeea10707ef9a7a0dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74874054f528d69c272cfd919e3859217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ff7f67216b42f7d506d0d3113484f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32a82a9c68229edb1db2e8de119d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d5b91d3fb1fe81cdc02d68bf1ff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08994dae9c69936af5617b284e9ed220221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365a99ae876ccdbe0ade2e319c1e75c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce018e045c81a5a373eaa8797e6e4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bfd34908c0ae0e1ee801da27ec668224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aab87d2d9337d998e89f046c8d864225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588549cf43351b925e94b30910aba1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02118ebb0bb087bbcfe8c80c013e5fca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd73f455ca23b9edf387bb7e94630228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee14529d85a675ff3287a59917a31f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dbcfe57f64cd637877aa5bbed874b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596cb65a7bf8bdec5a8208e6514a13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b033a7799c266e1cb0994d5485e0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eee3d970db7ce2db9d2ef15ada21a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496c58fef3461f5858805b446e49218234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1388fa9feb9383feac18ee2fc5c59c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01583abeed0a0622bf68ccd2b3e347fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea4e8560f22dfe05612792fce574a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c22a5f6e868f9ba87945e4225cef46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff6023d91e95f5ff8cdcf1dbb73c8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a91fb5989703b3784db98a017aff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c1ca04b59c9d7af8a0247d7e0400241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466870a9145fdf95caae269a54cbb733242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c017b10bc2b39fa7c25523218abb52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88a183b50aa2dfe1c00fcf3b75eea2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a526e0fc243aac9229448cad114e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883794108664ac4b69abb1b149ae2bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86997ce1bb2ada45c39c15f08e6ac50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d085267322de0ebc72e96240d53a921248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d5f03d12dc0dde90f66046c687bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a0bb82dda91b2d272012a2af2f27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d470fc0c4a0d9313bc60dc79b51b16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb25dab8a24078cf48b289e613472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8789d0096d20943402e8d732e53736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8319207b1e9ca7633c6db04d2e1b5c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485dc568aa7ce4ec282ba1af2df020255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fff9e58db9c930e185719bdbce08b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bda0b23f491ee053e2fd34e1c7c86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9cbe8e3d0625fa3259436bcc2016e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db0b3a497406ec9f057b2d407c635259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14594a1e623c08fa943dd2949e528260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09446b90bebbca5c7dc38d5c508eab2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd5c2509d00266b113448c647c127262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7823c191f8eb1b6a5ba276477c4b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003651f6715c716ebcd938315f94992b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3540bbce24a0616691fcf792b0f6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2177652e77d73c0df1d7a1bf9ac50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933829fdd776c3c227da94288325f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a74d09ef43438021666c24e39deb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb0dd251d545b8dacee5a1ec3505df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d24ca2db60a0da1be5c13544227b7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb638a98889bb81a427f949eb56fa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9693b8b9f41a27b2d290fc06b74072272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c355f79e0bf860b4c0357eef6abb63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d1956d0cf66e7fdd4e76d07c4c9d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fbf933aa0a43e054544ab52090ad2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd32ac1297543001f059965b732d0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6466a018a86713d69c1263b7cfcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4956ee388fab9ab503b57ca638d45d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea8630175b51e3995d37352f35b74a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ca52455106f2a427f39fc534565c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb3096603b4c7e8d906ac617b7fb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf8c55f20b4b6dc19f3b7287677a9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bee8faa04000408f0f3585598f338283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60449d4cf75190a26af2c3fbd80a258284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c819f4985c5c7fd5d39ce79ec85535285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72667cf2b24d3575bf5526b70fe4db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed0f143f63f83c9d66291a538bdd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9840e456b38d9b6c40c172483c82a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edb504999873f9f8b864f001f4a217289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97835b9f3188f0c4e7b7daec1e2ec621290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b059443555049c184ee4ae3419e2ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270968b0029aa91bbdb35b778aba7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3f60b403c4a8375599498e1a3fafa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08bfae0ab94a6d2275c35704d95c1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb4308f3f0e5540bcdfd05ecc290cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85be85d0989d779b6d5e604e4af6ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95174d618f7473a6da5c80f4cbf1f09e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d278a954edd2b2775bb449229a8609298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a041d2ca898ed6d9579f847b55b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d0e270fb756e133014fed5ac025fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e4ee6b2e9ed291b29e26d55c474e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116f3aa1d4caa4d7baaf9ea6dc2c35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67745cf35b702c3289497334a6f36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736824fec94e2a8a34a08a6a02c9947304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e6e568ef4515457cf68c81627d4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396154fd2e0538055188bf07c5843e72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bee8ba8e1da0dc9358b3f2abe075c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3fc9ff6f74f9c454c4dfd8d5db545308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d59fd6d3d56039445a3fdbbf69b374309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab8983527c81173e590c8dd8aa4df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b453b70180017699e2e2c3725f2f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28350f53a7915fa726dde93106db0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef46e80658ee96830a37254c388dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7dd8abb65fca5fb8877f1087b89c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13685be2f70d216af5e0625bdeace384315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00be8a5627b61078bc7a1083015b675316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a52956d5155540e6eafdb2c8a9e92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cca5a1e7e21274aca2a7c0308c1be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99053d18002ef19df466691d59af2ee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a1066fa1f58d351f08895ef601d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8a70e238a71a2576156b95aa7e8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff92ea32c4e8875df2380cd91587be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867df3f167f26f6343042a7a4ea85b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9d1f3d1e37f02cfdd80a7fd69799324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ae89803ca82771ec3b7986ff724de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f224b208fa650ebcbcc71ed15ec181326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06d4857f7739915fffbdd891b4606327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a174910ec5600414583518dbce836328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34efc746bea525f231d3cf34675b4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb830ad8bcec3ec04469102120977330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2f77aaec8e7ea4035f5d3141b7e15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55039df8ffac271ec6f128130b82789332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924fee1daaeac4d92f358753014ed8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb0697a97f5737b0ad15cdcf0014d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1739da19a7632ed8d792c16d29ea0e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a01e4df65b0a5597e929983388c08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9cd7239f81b3d336f6cc28bc6549337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f4fb2e21cb99603cbfa590d707e9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604ec5f7951276303e407ff5035b0eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe962fc2f68a45d90b4300af9a1456f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f4b7248bddfe8d0df5a98d1ae4e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395238d728cd71557b3b1db80d6a26bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b65b5084f1edd1b9b40f0ceda5a2a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1b91d703d9bddda77aa6550af607d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7e00de4c2e86891a0ffc1aea20a6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003728594bcbb4a0431102376b089edf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a88369939906128a686ea6d1c74b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a10ee4664a98372e65d8ab679a2e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52881fb312f5c50e11688d2c6396e88c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f552619f3c9da30b8309e52df904350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a12c1dd609cbd5dda009a29fc99d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf2799429ae45618104f60afb908ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15128c6a8ded5c53c53c7343a5b89b12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103ce5d9ad5792bfc69c4a00f5faa2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c9906976db84c124921857851a75b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5a380c9e78fe857f0b16c30e80272356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f8d48c3c3443a328978d5b34d2af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622fc134d0c3e7dc8454503db1801d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc11708c2b3154800dbc32d65b993f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7607f19a77a5aed51634256092d322360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e89f3081e43e0c167d27ef3488092361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43983f0a9dfc1fb403ffd4114c62cb15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4554474a6ea30f4cae62a5d5d2c7cf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b664df5025d394db8a1cf9b33c9dec8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b390392fb5e8c86d6861badfcec7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acfd526a6933133fa0280fb50de25e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f78307fdd2904f5fc7927e83ff49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef4e06835a01e5760ada87d4425be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3fe741b3331d034bc776c588f4a8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf40dd11144bbb2c41a4d3f28ab91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea7ea8dd538e69c970a0ddfc307144371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cab8d8ee3e0cf197641d248fe7f1eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c2a8d065c4d1b76ecc45edd2e126f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cddb46486f4727fc82a0e47a26cf85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440814472164dd40a95cc0c1dbaed18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ab78438d6ecde8d1c6dfa4db8445376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8fd5603a860b658b1e6b11faf5801377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171b0ec189335a1a3f68788b76bf65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed885c92ca290a51ba2623334ce4457379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a8cb1e7fd5d18a0d3b1718b655e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2422264ea8e7e5dd642b2153f7010381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535238ea4527e0394b778969c71a911382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c18d8646a0cbc3c548406c92106c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f077358cd610e65d7f3675ec6cbdb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe00618b5d88eb9c972f09187874a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f2795302ce78e94df5c7c7d6b051a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148fbbcbc4de9ccc7b9b014583e021f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d779e9aa8b0a56e9d99481d441e23a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67a6bbdb53e89fc7c5b606f974871c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15246f8badbc2d0627b3c171b441ca7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ef640c72148aef8ea9f2bbab31a37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc92bdec604519a88cccf1bc3f5ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e1182ed2202c7411a3af764959ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2c346e0d5c67c2443bd9e28c9d4c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524c9bd3f994a8c0b8b5f0963c5e9ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9f203c6193b7b5155594cf74e56e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e69d50ac693e043f5cf853dcc3279397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4886edf18cb58948d626c867c9ef9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf037f70ad44faf1c37d038fa207e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b6c491102c45b8ffdd77e3db1fef0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73010dbde225b26844fd4511ff4962c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0112c3bc1488c9e2633af66cc51af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9448a6c42af9d62142a2973eafc2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef484bc998b1cdb87995615cbe0794404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958af7121b2e84692ca2618da51b82e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59378ac7603baf5d441a631f747a21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455ac096d6f3252711fd21502f4af9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b842f025ba9c6ea7a3b24be3c218408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c3fec0ba9039c75024f55f496d3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c8dac1376d241e4a2607bdbed064410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b609e8ba3e188ba4ec37a4b7584aea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76273fde16ca2f8582997d8e9586ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5f2f1977b110c593020d9033427fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f7b85c1cd531113464c09dae9a656414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc373dff5a00e3fcaf8b383f0a0bd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797ea20f46e88929cb1f38758c39fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fcad6249eb8da8d11839a0b2d378b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84eebd6590b33edc264fe3844ca86d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ef7a386b69fd29528c169805d022f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed64d9fa1f3df7fb7312762091dec37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94971b3542bd2e45a71221b6eb569ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe9021e2ba3d68915d734884bcc12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f43e2efe308c4c4880f640f56b593423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff001d212c1ed08933fb41b28a2beb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41f6b2f3d73684d8795a2aa218d0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9453fa42749fcd06e5361bc88647e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba85a139aa7728a67fb908b359e0368427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d37f89f4b1db8d517a06cab702c04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3455a5c43450a70b3b62ce208770ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fee8c842d7a342b945fc885ae1b41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07338883d54448441bea3768bdde2245431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6285549c19e535a5d2c478033592c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192029210eccd4ee6bf5bb547fa32802433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf908bd6348b775414c6dcbb75b1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a64d13458f19b8acb930dba0fbb6af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64d640dd0af90dd3f7a9b991ca58b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78fe7e5a3815a8979a8d801d73e961437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa540de57f719710fb216e9565173438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f285e218afb07c318faf8b44249851439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1bb82a052307fd9f27c33c3a13fb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1623abd24e13fed1b228c1851345441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd1afd2a90df62240104e364f7cfbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313f16f449149c535716ebc5881864443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13f5f8774b99ee47fbce684be9a1c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120e59a05c0628cc6ed1d5e61103d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3292fdad27e48d51a8308211063ff2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60c60ccacbd9f5cb1c6e0f50e725a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b34b86c8412b01b8cb5738496df40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee9eb1c90dce0594f59460e772adc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890bac0d179c922e870a227daba5b30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e42ab8c7a4a5de84c6e3689c790094451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac43e72b9f0a3c48831f5253d52ac0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e69185a0cfe63f0f428d51d559f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c511fc49e5c00cfd6fe589b270139b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a887043cf39ced2cf112be965112c99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf298817709e7d4952a1214486f1571a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e496848a281ba033a1624fe39a77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb085d37ca55bcdc72aca65f6057160458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77340c9f80cd0aaf54b375f0769e45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106179d163b9c12afdfd786c50474aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6125e66e41f290de178c2a1631a59b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f068eb8075c6734c311aaaa166c7ea9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258298941001901c9abe36b187a052c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07285880c9429768e0b86c11fa457dbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94c0f7d00390e2a8ba2ecfa0a1cea6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec3b37a7b585edb27ab0bad6fb89b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f96eae74c82a48ce91031f371e61b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e694cc98af5ee9ac68432a8b9519812468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f32d901127b1b03e25d8f596be7c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e7e3f88934fd013dbaab87e2efbc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e447d1d55aaed7b91a8168f1a2ea7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c9fd09b613d91e0bc6ad74a578696472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576b56e705168d50ecde0a17e226c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132bce6bb5f70fa6b71d22f2d91faba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19d4000ad4890a4709a309bee513e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047acb43512a543ce15f2fba6d612f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6c620d96abdd220866fa061705cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fbf95f164869b84d94bd73989ce70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fce93272aa55575f7195fc072205b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e211b9cfe69b4ee2231ddf65921734480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25202c14a2ed7b0c2ac2783124d592fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e224bda0a5b7a587202dddfa058524482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a392f8ceed1e9f171d7e7129d6e3ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53841259bc8a667b1fbb6751058cff0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f61553f2ade9c92f93c391a677e43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f85e3507f12ba9a1379d9e7cd73a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102363cd027da4c53da74e4a500e841d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa679f4b9aace9ab3aa8a41de5d15ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d98c64eef2b89c191c13b9c77d5d40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030b46e9068b72abd093d5ca2b01757490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e266ec0eab0838971f70c4d7f5b619a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e49cb6c462ab04d28eecdd73a1ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfa2c8a40ac01802998342ba2823fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b81129a374a8953aff30e5455ee697494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a496f3ebcd9336db9a19baa86e62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e745d0d9effe2715d077c2910602b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676f5467d4db7dbf69f985325127b86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0569fcb0ce6b1b96d75dc83aa1fc8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a67a4bf6ac2ed6203bd4f6646c63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f854f86c0984affd3643eb31d34b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb74137f95c4c159aab518759de603501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90afdefcac46e9449a724bc5271476502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb210cd55ef65edf2a0cc55a76e1683503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100791dae68ede1aeb8dd70c2e065b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faa7ac3aeb3484c13e0e306b6b1f13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd88432aa28c4160df7aadb12b53d32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9f43e1e982cbd281c33c625cd17a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e6c923784c5c00ca9255aaefe8e24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7920af745e255239fcc0b2ff25fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e8e8665ad2027d14c0f7edd4f55a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198f61a5f9e23302d1940ddb0a4366511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdabfbcaad9ec3539762865b1efb0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0269894926ff03df75edde3f41404cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d528b36aecb9c4b32d59574ef2c9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79c38fd0fdaf0e423dbde9eea96bb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3274e43c0c1c1f9a3905c27efcdeba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c482e2dae2d012523c8e0866ad71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2af0295aa35770d29ec08e3967dcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa578bf9d6e0f65b3e5d53e77e9673d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b5361cf1734b23b06b69798af768520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd7df749c04bba714886b422eb851521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8209eb4c4bac45372df0a686055253522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a5b033c386868f08fe38a60c59bd5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d82ec604dc3d8196d9769253c9db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65b9639d83074c1b025105527b25f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1aba4619e5b5411c33a4be345a04e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5864b0c34166ecf653c8bd35cc0d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35746ebaa91770019d23cc33a9d18fb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37ae6fb46e4019cd34585645326a0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c16254acfdc75de9e24015b4430df6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f08b3f81efb4aa76d246fa0345f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0376c512755ee8b163b380cbfc946f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff72d94be4a704683e3bcf2f615b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f40302c8163ffa1eb5c35c09cc99e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c3ea07f3e8adb663d419e179e7fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aeb44fb33d63ccf96536816cf193a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa75c23654bb9729af8009ce93ecaad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699434fff136faf3db093b185431668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79f4044bb885ca9b953290a4a81834539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cc58d6170925368ab050d1288194d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa41d4c05907acf863ab0551c3ca949541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571dc3a6ec829f204f92a5db23dbb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a839baaf875ff78247ba22616ef3ca5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3c4df86fa80154dc33bda6f0772e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a141985099fc5eb988271abe56e55b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907d521e23fe3d4febb28242c43a99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f71b7c5a48b27c14db8d266033276b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b011b7466e4260c6f72e1a2b6537548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f308e35960095b690ab620f7864e2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c2adc46c5c44fb453bb47aa8e046550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8c0ac1ebe4d73ac3a36cd2e91ec29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5993f3cd897d8e291af9b51b27fd75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e4368ab94d6f781bfe6b7b14eb90a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5bd8eddfeba3a3e1c9db9b9e3014d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae23209e9f8701358de30d9f968f78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa719afc4c24c675a778fb798f9d96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd29f9473e672cc7cfc5604e4a542d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f3dde6d78d350b9f827457be43e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0f30c89d91780ef3a58d8b2d48f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63107af786579ea4d58f2163234b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b2ba47ee3ab8aa27bc27c5ef2fef8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11905f00fc90a617ed1cf7a2c65c753e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0e88c3c53ef5053eac56c979757b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878880d4a187b1e400e4234e2c9d88d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c195688318d12f559a844adcde54da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7f6d2ab7c8bbd5502d880134ddc35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce06f6e8be51a3680faf4774f33dcfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43850db673df43abde1715ce86defc70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da20cf6b60e7228cddcefc4c39683da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4317063acd31de190c152bc9578912c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523e6b72cdf30e165dd46e8a1bfc39c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e9d229b4d9206dd630e354b77e50a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867a78782cfa0300a000e87ea9dc7591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7af092353c5990ce1bfaec88e0c4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4a1111e0b16d013aba529cd5e7e2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc3bdb9be7a3833b9526323f973334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea81ca281789d8d2577f552e2b3da8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4c703d3f1d8adc295c17628120ab26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f0c6971e3040e00530d4ba03f5847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605be38aa1a3011eb2b3ced47fdde9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f6d67b3b804b7753b266fa10cf879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cbd2398e4c82093b51db3421db12010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109e499b86d8e8cea1b5d6d180fbd2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc42d22c2f914e4632661f4c0499ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f9e97306a017f7a7a36a5a8d390ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6f06cf08c99613bac3f6aab74b06c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddcfa8d5801b1b4247b7b5149d29af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45255eab8507ddc72c8451f6ed3dedd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8de145f38b04c2dfbc488dbd7485717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0331ce9671b1d1784bad0b65042768218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79778eb855e1e41aa81bae4b4fdc7a6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdef31f15b292bf5bc2e703bf33b4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af94df3d93ec020d4c6e494fb8b0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c54ff1ceb7bb7b8e91525458f04e7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56cc41e6a0e5805ec9d283b7e81b6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82987e5da9c8225f34520cd69307b7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ead87251af2076620547b8a437bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b842bd69a912eaa16d2b9022da17026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43923f9c84a368abc3ca935e8cf1fb7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476a3e6dff6944033ea1b10582415f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4444d6da043b232d4519de8d1ec1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fc284fdf48f38119b54edd66bbf1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac6ba59844ee2f7d730de7378a94031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc5c92f586666e1e8411b3d1c831732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14a4267095a0f47ba23e9e04e2290f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad89bcf3bbaa6973661fd3f92f0e2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317094b7a930c532490f8f085bf5bf0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028da97b6e2dac4f2ec5212e8df698936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bbd1ba6442ec20e79a5b24888fd7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30046bafc234e7f3e4a5383d2225f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365458eff04a64bd4885d36770748f6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda3ab4f9574ef666cbfada05d9a92340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1de2e26d03266cb2ab070ffbe16f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b0094ef62c98f82ac95ab07ca3ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf68fe9bebcb1d5f807708b0cfc023a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4d15e7fb426dd0aa4b5a14d32ed944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed83998eb2dff8b7df6f623aa72da145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55903df736cc30810cebb5583c35f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51775ab6db5781289c2dbc47ef76b6cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583f3551bce45cd0d77e73fac6a8fde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebb418b05a89e0a6f5b013f0d72e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2dce7f2cbd3766f767b371d0548a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f19e91b48ecd75f5b77a26392026b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd32f99f992f7bc4926e23982d10552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45733393b04c135a630af81a9804a77753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693cba0faa6a31f1b03d9ff14fadc5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08fd8f28faea63c4429b875c33de055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e784ce3908f108fe69e667554e10a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53b006b7d0e32f480ef70546a529857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b574d1b593d0cbd6dd1e604f3b70158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0348ab8380ac850af6c1a9e87ecc36c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d39a2a3d7bd59e607bc26bfe4431e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7fb8704e7556ca04961238714bf6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1de94ca54d540eaba19f844611546b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36e62a2e3904939088e2efb465c4d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65306bd72ef9f379d38a2941e3eb5c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02686d5f543b8f9107b8d042d1bb4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b32a40f59eb3ecb5b6cec96ed934c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01345411042192b6d21f24ed25c11a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06d71a7f2ecf2e51d8e51d6a6622f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7ebc635a2de4787e60f7c828423469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdf417bbeb4d5ed44581442308ae8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ce4764cd71f3e893ec7f6b83d67e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668e3b7b36c73dc6e5180a86a5af83972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673755afab6649e5d8b9162119a551a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d87eafee7286b1107189ca1b3bd2fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b03290d8f68bffcf5c31d511d64475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ec1ac8f24834f4cb7b599d6e2cef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744417c3d1a42fea525272efea106877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5094fd59e4b12956895765299290f7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0d2a1c43dfa6cc21fb59cf39725979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e599412f8ad0c0ba48003818c771080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c742bfff0693e9488c3c0f6cba5ea981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e144fc5792fdbfd6c5a4a773bd01d6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb40b272c6fcfebbb3eec54bec601e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e19c77e45f76de18e09da4ff3df5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b30ca69d55e758b6339f428ba848a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39d03916d705a2ae1d8a09ccb1442b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9557c7c325f59420546cc6f53699bf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f71d8b4c1c94a0d6a833bb44cd8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1329eb8c7b5f7c953d7c4ac17c052a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ba1845593646c50f91d998419ca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e95ed4f856fca96431e3426a9c6b5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5cbd65ea53f2a338ddb002f10cb9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fceeca6387a0f78909db22e48e765593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0822f324aec0df4b9fe924ad1b677aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b034cf35a5b7c4c3f67526589097d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1bc96adb8f2256cea3693ce9af10596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165b0f59bb68ce1571a57e23ee349597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8df20f3e9c915828dad684c1c660e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ffd3735f31d91a8e2ca213f54da4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f876a9788344d60b6a88c287d619b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0384c3c6b097dd61aefe4e5fb5c7851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822951165c5308c467f3a549bd247125102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89baa24cb088b28969a9c4127e155e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce23b9d493d28b8db58f15a2424d2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4b8a44fdb2127e9de251f35f95889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55066594c9560649d4d88c86ffe4e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de556001af11b749de0299cfae4cfa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ecbba711eb17e2d6bb2b56375ebee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae14f1267f427c3dd79343f0f5809f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baee72647bc10f60a0cd6d05ab2d56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0446e2393683db5942d9b69d539300a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3606dc41f8344eac342506b568ef21d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5fd03cae802c58a56a2756dda706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75f2ccd9c4838dc233180b1505a051114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c24bf1d9d9b858ff8adea4ef103e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17b56573c58f48f431a688d65449c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a90a7a64d5a2c4979973d9edc2c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660982af984cb0da71d1535663db667e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99038ee91e1e8b1c5a43aaa2922669119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164d6b18d5ef22719f3c221fa6cd9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e68b5caf302645f16b442b74f3e77f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811172895debd2eded2ef518a7f5c053122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96fb921899cd70224636f46c9ed37e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764052a1e366c2307dfbee7a7fa27a3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262677401e011b161f5a3c7646696a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f157445bec7cdb5df13bf7bfceceada126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412dbd67b04115f84bcc741445a2797127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17879296fc05c2f62c2cfafd89e08f04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d09f22c236e78eba2e49064a183c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a731eb1ea41c88c952d5f6fc9ef7320130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec26358d3862230ce5731e84611b29c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42aaee65ab4da425a9b9dca3694bd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5b15039d789b763c759a28e964878133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09457090285afb6a26f9f3e1f937d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16378d0744b22c7ecebc4f6c76a9fba8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bbe56754b4c4e35ef65e57ee13922136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16dd1234335c64a7ba5bec14374d6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b38a21f6e8bcd651af0503f796b8e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842270dc3bcabc90a77e2bc232238e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce84234a90228fa01df9151ce3e73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83c22123388089e19e501db554b21e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b9f317cf5c628c756faaadafa8113142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607bf74148bbd65a26f8102b3237d0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7464e2acdbf229070e57d0b275c8d30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c463cfb371ea175e97c5de4902850145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a732654be176fcc98895dd048b72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf55f6c196975161ba1bf05e8aaac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bfc5985bae028b9bbb8b197681f84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aff706f2f2e82e91a7cf60beaef784149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4144f23e0a487a9c342d61d6f3f4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899db0533079c55ea936ec96268a993151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5dfeda36ede6a1309af457ca4791a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf7f04526a2e553df0cab69cd4d00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754bf6ae58ca7545614099c3e1a5f44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf008f6f452bb48b61f2ebfcb7d02333155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f67be7dea3bb6e275a1d061014ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a2a01e45d9e469be333229a4f43ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bbe94f22f3fb6b4efde84139a94be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bffd5a71928d236c9409d0716154b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0124243e63796c7827b14b2a0dfe837160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50706016ab8539fc8cff2e8cdbe66da9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e7706995075fbe8cc37bd01decad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb821165aea71cbe696670a96ee9b5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824661f3a2dd2dab79037d8c767754ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eee4387e3d65886cf995c41331d173165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff470d6b1556bb4f5ca8a0bf52c3020166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1810592c4b63547f790a725a80e37e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b674a644f4fa49eecd8d54b44154168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89741ec71a5b81ce717d72c565bf8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65c596cdb15de47d6e1329b6d2fd40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9800cf24b8c3ef090656a1cf13d7d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c817f25985fd2ba6df3ac78a11e4ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eacbabd7c9983f001cf8d3724a521173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b442b16e059f3d28cd5a3d77400349174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3854af0ce18a44f01ccd63f695c17cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b1a76c7f44c6724c90b1fdcf0d8f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608e6799afa1990a6b1436520aadd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4141a3cb66335ea0db15cd026965c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2deb76b532f7d3d0970957def55917179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4066fe57efb0e296161f5d8e5fd5456180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88527da4581536e93f6c00b4c58d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e3f69263ae8092c0665afd53208af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48c6c55334f856a16813c47176eb64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea373df486c53d9eff55f08502b5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fba175dd2153b2cca5cb1a827898d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7f5949136c8cca329de1a360e476d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d711524e26c3e12a29abb44fa80ed3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4788300899d05fb17981508a138dd09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20523feb89137ea13b9415f5e48581a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83abcaaac037ec5152d2c508346fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e90744120cd94e9c3f2ecb486a97f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed05502a50245856fd1fc31a4e49f9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5905f5de088bf3c8b4d95603d616e84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbe38097068abb9afab7d512e2b371194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b98122a6a09b9af8282f2c2aaaa943195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c3977429e53222fee540732397742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63743fed0d145eb38f21ff52a48650c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdfaa5ad7ea5ef38fdbaf78c2f87ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e414e4b2ef9d0026764d47026c79d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16739b4d789e963f8196e02d161ac4c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46575cb9a5b28dbe403ab8de5eace5ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6c3e67cfd95443be50754cade3ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ad8f678b1d351a12816a1ffdf727a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8926a4c672223687b48a568796da8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891214a6d22eb19676b87c6d387c661205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a12d892d8be3d7d8272f5b65018e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd60aba4e4d0e00478780ace4ccd70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8c9445ac9ed2ff2982cbff6a47e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f5c0483a169fdbd8f4f5376debb13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d865e7bfa1412cdfafcdd84732d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e3fb93a8f92f68f72a99223765b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff630af59addb303029c2d80d240cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab78fcd0c1e48e1800753f2b25e7722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3fc67195e59b515cb84f007eeea2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52398e726c2ca9c1e71f562e66978cc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba33460c9f1db050c2f79ad1dcaba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdcb257755daf25e31793b7d71bab0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1edf2ad51667d679148f9bcc931e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93006fbdbc36a3a17810e822c85cf7a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01baa0ace83c324d07b9937fec2b85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313493edc5e7eae650ce2b7fa227a2f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe577f0975bea6c2be26c751cd2e16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce02295e972c9af248e606098a9bef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59bef94bfd5b6c3e3ce68dd5d0e6d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c525230507e430aa8255bd1a383e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a192e94bea3fceff115197252524226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c848479cd75805e44eb2b4974cae69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30414ae635f4a737f52de8a23b92cfad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e39b44de88944a4533338afeaeae8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663df3c5e22419bcfe8b1ef863b54d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb1728d5ef159473e56811465e34d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3ca1e370532ae485e742c7a3012d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c490b47de7a7ac1a73477f9b34f73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4f16e4b48fb7a3d8b8a7961bbc0f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110703d3aa0b704873afac7438842a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd03eb86dfd8bda4b5594fa6292c4aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83128458b845f7259d4fddf90c749c47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90f07abe6922bba9500aaf1fceb55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c498507db8eea171969cc1223622cc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf4fe621cebeaa740f6c39abd63cb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116ecf790ead4509595e76e66a4f5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e02e445847b3d6f10533acf6309507242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b02b7b727ba3d18eab679dab1efc78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088ba65c8f6cb28d84dfc9eb8c216a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00722f6d2a53c29d6a377d32f00c1adc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc6cb2d58f17641141e8ac566ad890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bec32c67d2e50ee862b943bdf1c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91262da939748a57299a7c9a368459b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce59a301175f5ba58a6192c0abc4a9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ba8c4da0c86527b095f6f4a361a9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6874ba46a053e4b9e169a7cb4ab1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a616764bad862b12ec5bc381c9aac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf968fd42bd2d4a76ace7b84806551253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fed5b3a646de42105e26dab93dbc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc62041e18a520af7d7d0f96a22413255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e6697283b7fb1955dd4f205ca7f36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db6ad06a99b381d35412b109be8e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c71201e03ba32e7a8d7ea5768d99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f28f26ec501a22c4fac99de5ee810259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a225b7f8224ca69e5176bc3b1ff07fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568cc273169975f0fce7a07524b0195261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0137da1008fbd7d96e292f06b1dcf4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707903b1583ef3b6846eb57a4b0377d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afd0bd3bb0930ba91f7bc69b24ca1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8231255a41e924865c724efc6d6bd7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef1fa3b8363efae5c498a3bc5419e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829db60b0a2aae51adc3ca170a5e70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec39d76113e2ffd2516cdb01ee55808268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8395828a2cd1209b702c4a577d1a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6724c56a969a9d8d2fa9c9bc62cdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f774283583b8d85f56987803fa71b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e9f02af419b635851ad75dfae7fc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce6981cd365d21d995f43c32d77c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cb52b130d5f4fbc524eea851a335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d3c6e2de35ba6fd75405934c3c01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68fd42d699c1d02a1b25d15bed59e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca268e13b1521b907061154ed4a7f18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0b6e89fdbfe9794f6b6954302362278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08253e793cf71eabc751ac436fb6b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122e2ad6bc775b22134ceec4a380fda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ccd25310a38e95da8b0d982e35355281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f710351cc272656c23b05c2d998c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334245173d932114c21d202fb3dd03a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304172b97a3c4a009f460a53e637c23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e96c4de91f1a433d90752cad467ebf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634eb39aad30f8adf1f7b2bd55b166286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175df819e14f07ccc23b33f78be8ee5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621778050ab7c1b8cafcec2bf4f51824288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c359f95fccedb40b4f9220697a475289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e8a56ae42e18418c5ef43eeca7ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7424880aaa6242b8c2ea667c06e34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd76788e98d49e10d6d037acd475f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cabe551347c0218d72662adb9539bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf274705a2070ae4b4e9f21893987d4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4eb5d24122225e586573e40549762295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e6f8ead44d9475b93ba9c16739667296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d68e403f9e318ab3cb7e1384c5d8d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74317ca4e087cbdddd926de85827bba9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefa03545a4eabc6721b42d60d95570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725279c16304f21b45a8b29a644643c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0d4a6c8a64b83a8d16be4d98c4ac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0f8671bd3c94ffaad8119b6d3cf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15917ef31a6fbf13440adc4fdf07c6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62650e38d2112cd29c7eb1603858737f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e8f045503202d1d52e68f683aff8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5451e2f2348318964901befb9c0ab25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133306585945d4be0eec864f45728d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae31e182dbbfe8a2d99c9a8a81fed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b355fa7b4f15fa84f4b2f85528f5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964996707c4dc1280c7f3499dde09de6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e66ccf27a836c1f48eb3a8d81bfedd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ad51908f23e68da7697fad245fa85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4a4b487c6df20ba365096a1c197e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571ecc85ae7db8c111dd5494c60cd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d78d2fdff4d07fd05e55ae2468480315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0085b4547a4affb3949850c0cf932b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a4461868b24004891cdd224548a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52293bb16a1cfd9d51bd7616c3227b37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0192e4c46b8e5e385ce1768e0caa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21481788ffa665d60ca44d25c9bb7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12f853012ce07c5d2b2f4d6b6b7100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be6321c796d31b6439bbdce10d775322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1cd034fe994b4892fe7d71b7e0269323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64088f86180a03c4f329bcadd515cd24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9bd8acf97b592992585cab3cca10e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3133794ff6ea25a25045e651f9a626326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da004d0a8d296fcc5bff879a6f76c39d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96dbebefc99d17d3fb3a755208ea12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c460061145a1c9071d04f568f9bc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6b4a0830c5011d1fe9f55453a85d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d69418c3a5d763206c60aa87fd5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bc76771f79ed1a629588df441098332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab20fbf78d41f66edc4baeb3bc8f5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b622bfb772dd0ab6d0f3f79a89ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155cf0b6f1d6f1ee58987d818ab9db0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbbfa1c36b076b593c6de4da427ba8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd77e5261160eff6254dc70e288662337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8735bca774128410fa1c32c02e494338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6bc85016ec71337bf36628e36f668339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3758466696f07725a616c9cd975b289340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a5d44194f4176393fa1d929dc6b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc538f5624d63e25ce9429c4613c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f55334208d28ccff328017ba2380a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a20b3e3494ba28092a0ccea265f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d828177adbcf2712db21e2dffb4e5fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919ada9a5b932d0de5596184b853315346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c89e7aa8bf36f5cb1a1b8e93fcf91d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214159d9c8db20d6a1cb05174e9376b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d512753e3d7c3eaed8671318bfdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281645f23d572bff94c65b5cbe3fbd99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613eb8f2d9f36c5a0d5406107607a23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74776e76d8d7dd60960b3f5ae49f351d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e15a512afb656bf36498a9ed24115353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15474e31739e21794e55b73f51aa65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc763ba515e1f18b575cdcaef4923355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de435cdf04f0c613e8c5c24e63cc73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60639ccc2725ff2780b3c3d62fedccbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29a3eb7bf8a3e2f96f398ae0c3b51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8288cc03f6c503a1b9ec19cc0bd7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6d5d9dc55b6f21efa15874e998b26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799c90ad909470e42018c3e80783b72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe9de57c7cf59d4538733a1cdb6523362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9864edc13257e318f9a46ef024c3977363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dba7fdd7b083dd2199c705f07fed0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf5d87419b0ca1495277f036b652d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eefaed16968ad1dad7e68da17bd8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4652f03ef55de5b39966119ca07ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec054a6ccef315b6f120921f146915368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80fa5a1ea0117ae51f8f3d148a8db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61b766d963c9ef8bb55f51d8e77d90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819db9f5d5caa3c56188e89acb8f066a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bb011f3b4e6e3044cf4997c54b39e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e4ec6db6afdb577abc1142694c668373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139864e8ccf752d0a0756c67f0db8b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290e508b8ecbddb4fc098605b5c33f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d9bc575ea941799b775e7cec4c41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee46569251f8f27be73622cc20f53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368e8f86b92cc454b236eba304785cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fcf6fe599d135017ea5537405e734379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ad051dcacc0f27c7913deb40c52e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf80d3607a082d8075d547313b56f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51818d373bb274a8f53119856c3288382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee082e90fbad31e5c2c9cf78b2747ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb89921f32670ead17cbf59e6a6c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850271514d64a323f2b7e06dac0a6ae6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05523e94328ea762bdf4089a3243857b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7dd970697da659c15f890fe382098387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f0fd72a9459c04ed44ad62b8228c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca2b313631269f17eb30a2eb0a993389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf5d4154d124c9eefb26e5dcab9d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a10307396aec34a7d044a1faa079b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0428f5c0617067fc363c73325d2bf0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdced2ed5c9363a41d00e6015cde1c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f939b45f35cdc248dbcd97e544c9fc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2103849b78be63928e8dd09e54d8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ee46b8971f454e7f338bd0951079396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ae910739190b07f614fb18d38d7ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f17daff374880e997cc068c74ea6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53619e0e48f03ea704b4579278c2a8fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622204b67630e5e2dc6f275ee28050c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee7d81efb8c45273d5655d028ce8b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6d7789905718cb8f6f2d1aafdbb65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7c740fb00ebaa9886a011e6f39031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d744549c596a5400ddc15df6b2edb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc966948adbf0956f947ef952b89fbbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cbb171ba80486b87c3deb14796854406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da7c1cd11796e86d06c79c989e9c71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eec68b826b2323edfbea46111d4b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92890dbf574164ce51e69e7cf3472c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e491c9d80d0e35bc1ca42bcfd18cd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c053a5afc49b0944fab9eff0c1095411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ffc5bf452f9be9f612f0284e7023412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33396aed7e212a81a2171c2f8ad9ffad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8b871d09c7ecb68c6393caf2c27e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d073334f1ce8b19f1a66346141aeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e0f0ecf06c21435c1256fdf6b5d01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec5bb47a90d2f3779d7f8b74d015a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6e8c7508b3176a6a62cd2e0721e6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f2235dcc5fded20f97993dc6511da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f75c48c6c3975278cf09bb3a5e3bef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f400665814d8f45fe33f2c2a5f8f26d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a615f6ad2d2f89df60da6e76e82a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c4a1e06660fa3e9ae6e22b964ab2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950fa81194840f555b8588c7cf91cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32c966fae2e117bd2680ecc3571212425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ccc50e3539f34e6ff3398380048e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe626ba6b247034c6f7300d55720bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebeecf7581fff9a248497b0d4005ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabd200b845a7150038f1bef9fbdae2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950394fb1582c9d467cbeb74001af9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145cfb96b51edcb5ff948dc5ef26277431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3942e9749e0633f66dffff7018c2b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443b90eefe2ad608d486a89e18b0a9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325e3960b929ca05a61c5397dfe4014434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048052c32a57a9245486727aa80381e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655de805636ddd986491b8f5a88d65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb79b42d7850752e0bb3a2d68e1985437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777bad3791b1c00e1dd62fb43d3350c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa24c6a35f083e4fabdd24de6610dce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e9486709165310d29f2389532af9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee421bb9bb083fa51e595eacc9218417441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f40a5f93a9833605f72d588cea72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106879465a2117a2705446ad8ccd556443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f005893d53d17c0c4193ebf59a8b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3b898848a6a42d428655934041fd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e9968ece58c49e97e1a0325173f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7cdbb6c2c0d65b50db0c38b5dc291447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c80f865e78a2f57c872612e7783352448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535646b4badea236ebca8d96b8d6dec4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79318284cc175833bb6f9eabdcdb1c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bae5f8415d121f9628c49c689f74c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21667a6e4dcb15e327b91e431a53ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc9697ed86908ef911ff976a365d1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb572d16bd83dab30ef7d0531e63e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807405ac9ccb4df0cfbcaf1ff6d64638455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb736fb7d6f3d21c09211c663f1ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559f3e91136688ed8139d0a824f35c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0236aa6d1539e086b36f522c5c13b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98f2e4125a7b60b796c22ce406c0c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a39b381e331423659e0c9440d3b35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c684bdd9eb11e33d863f29b51685909461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f581672247ac4b8a2eaded41fa134462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7a454f0e2bac76db7ebcb56f3b46f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b7bdb4c1aa0ec33279645c0af70ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043f4ebb249b5e9582175b1466a2202465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfc77074227af8c091a88d16acb4c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf500fe3e64fb66aefacbc214609c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dc7b71d8fc598f4e5e943098270e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872742dd15f7668279aeb1864983aa0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d45bf4dc528a7904a390f496c64956470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd68c72ec230aba40494e3fe95b4bea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281ac0751944e745f5747e82a2d520472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d08de9f5e60fdc6c8398660d93c00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1665308d3fce303b34547155b105462474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691d24814153e95ad5f49583dcc539a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6d7bb0f59dd075c68c17050ba487b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2cf3d066675b70baef61b1605a6d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d55339745cb530a33363395370b519478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474fc59f8e02c70920e453cff601450479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b19a045cdd9d93f3bbeb16c06747480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70acc25084730851393a2d8ca8871f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de79ddd2960d8b22b96eddb56217a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f953137982d449ac4e0cf81af64280483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e544fcfe315bb83ca67f81a84744a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfb3f3ef685a3813c1dcf48edb7bed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba7da6e4aff1edd3d796227b78971d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f561b20a5d5497a23a2b1127d4e2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7363ea29d5e7b81a3062511bee29168488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a662a2a9c2cc9dd6dd0ec9866a980489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3215ec96f44393717e19404ff2c1ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493f51521c949732b348c5fa0f69d1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d5495eade67567899b1140a95b9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827dc01e87ab3e0eb6d3ce795c713e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0cc0c5344510b5d4e1bf0dc9a56f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62a29b08aba0184c164d76a2763cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0e8ba16b1b56880ccd5c2431ab35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6a489734af6b19148cad1def9bc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9956192deb0feb36e1255e23514e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced8ff768ac2e0943b845c2d395493e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c9f27ac70f74997760ecc7b2a908500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad3171f95e0f563022e626944d719f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259948aa352e877eb6d32d3b78a7c395502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7b41c931c6170c7bfdb8017a69a9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48601e09f2fe9adc5dcf8fbdbb7691ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab81864bc9109e50030d31da74822505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18ef54c33ea4e2227c520791ff361a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53532d910d1d9593645730a1869eed04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e244d578f2109478aff13ff56afe1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94558fdce9ecabe279105cb962bb03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc6c15ebe60f4b9f81033b231d5f88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216b690b7436acc171f8c0e7fc6f09f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07242d676b1930e4f5f3bc394e2c8d2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa488be5244372c274eb4cb8883e74c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a951b210b8ed76b691aeaf090ab02b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821a8c8f0303c6f1853a81ee88f8920515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff197b2b67d2c87b9ebdfd79d3522db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c167f47e6dddb320d3dc9c66bcf1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c5662dae5cd9891cedf69e48734d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b8cf20b3382a4bfd7ad007bca051519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47c30817a6f34ef12dc6bd311045e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b09deb7dab5a47a3e36ad78ed11f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e45b337ce0fc64825492fdbbcec00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c2366fc505fa770226012a102b6d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f596e7eea874421ee102d23f52fc28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a01a812ff1918d95e314e2fbc9bcb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225c2c8c89d8d20b99d585403e4a856526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8f8803d5a84d4b840b0864239f07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bda5102ef24813625fa809c1775c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ee15ff5456fbfec211bc7c7158072529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34095d2671df9fffa84e2f8e9679e53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf5b98af562c2e8a8be0828eb8f7d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2c34abc7620e2a88a28197d09d641532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b169ec89ddc5571f5c049d04e0bb72a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa10ccf9f1f18799367efea3eea72ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149067078dadd75af40e8fa905ac2000535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb425c60268e880d996a93e141d4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace0415f9d9e1066a93bc6b4aff9e2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b7da1229b10044e5d154b9d660804538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c5471b1db49d955b663085bf504f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138af84ced999f48a0bb40111bd308540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8cd74d497bfc12913185f36d8f714541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e062d2ef0aed314bf25177b2b7f400542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9a806ed5452d8879552600bda822543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdcffca5998eb7ebb59bdc11c053f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9ebbb5af6a6728d7072aae9166f31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceee3de6af498a40bb507983227c04d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951b638d6387367691f346b1b802f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec86a4e3a43313d12ca01fc95be37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdd1be668dad0a3ce928d8ce0e44ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c77c946c818ec398f2c00221dd4b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510fcd39de7d7b7f23ee12cee7d0e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737352966c3470d15368b0e605bc1d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f021ef143d7327b1bd78c269b41e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19783e55e85b8684f0d2cdfd96b091fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2a306f7954e4a4398ca5f69ec789555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97355a7432ab4cd7a12de59827914317556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a2146ec73e172eb8422f76c846c0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a30da9efb02c11236cac5401c3550558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a246159ab1bebf1d51ea2fc82aad7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06ab6fd03f9a57951e2bbe4171fee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d34b1d830be68b048515ecccb12e56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d395003bfca1cd6404e1a56773825562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a261324d2a91e4abf15e317977fea7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9987c7ca667b810c1ad0585ab2ead564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a98ac550b4d622bb34d6cd0586c93a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2fa1dc89e65e5a4bbef2a86c0098b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e05d6435fef116749b2e7b88a6531567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fd90047f4aaac390149c3ae28eacd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df46ef96e17eb5123189635d31dbd15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da42910af8b834367a9d509cda1b3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add76e2bac46417e23851ca4aa59c6ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faf03ad0d7c0b95847a1f90e6ab328572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>