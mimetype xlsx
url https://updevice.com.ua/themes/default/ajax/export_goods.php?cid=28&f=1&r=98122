--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c37006d3d048e1ab184a48a94d7a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cd24d79901e4e2253b1bc1bac051b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a18e72c76a3db936ed94f03087d733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe441e72d8f90ee75b01a218a61ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954abd45e2675a5ad700ac338647d475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4837410f1d8981531e9c2382ab971e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6e2696803c35d0ddcc75eb45f14a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f88421b9f1b9a074a3d5842723ea9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f029cdc88224e51bbf8edd4051749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27695a454acc0a9c58188784db909f4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dc9fa41ee794c539d297e5bbdf57811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d372f5eb739b2f21c6f2446150326c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7935c4aab1f3e36e520088076ab4fe513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b879b822cd6216d5503b286d7138414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789b1968ceb63abce329bcada4a606a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777074cf1b474e9332f15d033ede026416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8944b84edf74dcb354ebd1a05e2c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeea6b367dd39d3d01c46db69e4dbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b28b6f2f349b6e8ae315bac922ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cdb2cad13d61f8899a9099454f68c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3338947a1bb9b0f2213690ce0303c0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aacccea9afa8b8c44fd34335ef1e1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec8bf5535af206b736516af117161b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9ae8b93e62d90d55ac4fc0455ddc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b2667ad2eba927152dc251a07423425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef42fecfb05af466e910961c5e02926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf0bad0331065179f875baf1e9da2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c021528f6d8cf4febdb69ac9dfbc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2491fabd5e2221ce88ef81921af1eb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8690df62d431a1e4edd2389a0d05f3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6d6ff55c4f9e776b145e21342759a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0395da06c8dfdb37b90c3ff0d0fe432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48658f3b6e44ca07edeafca148a773433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e5b13e4ec8e05e0162cbc6d5dd7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b461f4879cfa134bdf341c0d0243f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20ee14545a75e6dccf5e50a6ed58936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d448d392a92f6ad916ce4b1bbfedf7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c6515f8b85b952759405854cfd0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f8df047ae2a469158403f7bf804b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b6615614a3af292c1632d5173cbe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5732c3160f3531f39b64fabbb716f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbf7171517bc6c46a8ade6ed896df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c779a7c11f110a22c3eb73a221e2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdfa71fe94d086d2b25c8beffa36f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470b090d57003807efab62ecb0dc64b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de30b4a630c71fa0e4947f5673953b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dcf8575a2e434d96fad8ddd2e6ea847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0865cfdf7a4993e4b7658b112ff7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511eee4524863ebce9af3610bf935f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65bda193a919d09c831e9c83b3b36650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5c240cfd17bb8cb60f17b3182f9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb173fa912b239566ab2cceb7fb7f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983864f21404b73fb48900953cf3ad3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e013265d56c21216b28184c1f111bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a1d25b94cb6c564f50cbf176be9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9fd86db9269eed4a176c38bcf157756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123207ef6177bc40b0c43937c68dee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a0c7bbbcf010534b6474a31e298558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2905645b618912193193ff3bdf2935259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f472f39250bb3aa1fea700910978a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512986776cbaff84efb5aa44a6fa5d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f28388a428527e057ad3388503ab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991c89e9083a4877983e22dd861a1c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbafeb450879253e5ff39c351c93ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8cd2cb78482ba9448d4befe791a7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d8c7a13d7fea9bdf70033915c50c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed67f9eac9fb75a05c9fc49c80e20a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40b67fc67425419e3881dc1f3903568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd11ba460c316645011c5abe04ae4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec723e742a20e110ef1392b0c5f3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ae179cc333873e053bc940ffa339a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876da99905d0548ab2abca257ac0f02972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3006223bfcb7c6434e166a5bb5fec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a94470b2f6c5b1060acf2ad7e1b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13043724466214211838c0c94d90daaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40cc1042ecd6f0b7c6a2245957dec776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc9a53eae408786b5c5ac03cd82edd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc433015a5347ff6c1d07ff452ff678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7441949c944ec869e97553514ea5f1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5651e7605744093f72917468e7e43a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb030985e2b418b03c772f1fbbeac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591bc3d3953a380a79ed413e396b3aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3f6f05814edc4b327e8639970754383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653b66287fd7a14adf87cf99eb9e57584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50d9c6417ac52ac8fc6318d0d812b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc4271ec4501229b4e00340ba4263b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db593ebc0ace9cff332070420617887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650513ca5942efc00e9f228232e24b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4726b5976936dce69a39a80ac532889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70b43f46b566a1c79fb18727fa73c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262e67ea2b832df5a593581e62965f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71ee729b34c5fda155d3414ed121392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec410de0bde767fbc461035e69595493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8bea19f317abb10f2149b7e059af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cfa3445ccb09f781fb04013f632d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f9e7d0b3625b9b0a6d49aa5d72db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe73fbf67a59e2c3ba176a1f3b3d0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d552a8aeaceb8a1c71dc7a0ae2a1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef9050aa9b977a9e68f4fb45a57b7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea0060205be7a1b844bfa3b65fbe2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5145de11412fcaa67db9d57b042d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f35c9202ceb3828815c4a5f9ec7a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1303f069182c5eecce2f7708769518103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1fcb189133739cdedb2f459d383b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387a2cfd263b69467a2e6404ebd1384105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf48728f11b054ca6d26b76ec21ef3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479503633b38ffe430344f9745566953107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a143568ec89b5aebcc52bb266764eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4419397aeeb4b4fdbf2d793a40631c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f7dd18aefc52fb8fb3a95b7ed899110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c700048b0e0b7914245d79e7973f5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118ae71f2f7a8a03e806d35f14b11aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7cdb795cc564066c78c66d659891c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d914242612d20630590d92a9f6be98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934fcf54f97e3a93e469520dabef2e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add277771faee54483512482039a6e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1117dc3f6142c0d6952760190db969117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72e271f4babbe025bafee5e2c2ab7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd092946dec1bdbbf1a2c28616cc17e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad953015cfe964c3632e7dcd2ec6133b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e93747bd42af8fb56e8740022954121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726724e189cc5d12679965d4fb6dbae4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3275343dabba8e6d962e6f6c6ffd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b4dc148ed25dab4d35bb85159116124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e5c20d6c1b01a6e40ae7afa1d5a6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7977a859d13bcb07a2eda5438188b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f40d3fb63f5c120e54f45a4ad3008d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e9dd9506b04aa904aa790a6ea873d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7549ce9af9a88f041b2d8276b88e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a82224396fd69879dea5907396befd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ff7b179a91f0899876f7caf97531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3d7016afb27c6ee37e7c304e86f7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6d13e6ac968a335a561d40b36442133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8f03b3ab106f6b1b27bdd7036cbcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8c70dd828811cbb5a1c575d09ae85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99711407c956b44469b4f56213b9e7e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29703bcb53ec41fc6ce2f3d75cc6808137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4b2bf03dd38f34f3e5aa547231453138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127128ee68dfce23ffb3fb40d8757709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553308832ef108df166c3984f998f08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e520dbf98d91d2e6cc803a62a1401da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb92df77dc2583e342c9fc4dedcd57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8eea5870d1156bdaa3a36559f1a77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd5ed74e7d8865f8539273b6b2cbe9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67760016e7d27e59c784031d74698f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b21e25a78aa1dee392d6705af250c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c305300dbe2fa1cdb858c3eb60ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882ba124af35dbde2942c341fa0b646148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a490af96716b3204390b5896a248f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123814bafb5ae62e8b7cdd9d6eae66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd33d10cd66ae99235461088d8fafe5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b940c6385e62bef4464f332198b26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69522495bd73441b27f0d2064a4c8756153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7605f44bf4f70edd0ecd31fa8e78d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76dd1579c829127eff70cd2ff3c95d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869e537886ec1f899fa975bb1e7bfb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89111dc92aaea55942abdba56d9bf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3178843568a0b8071557302ab663158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004973cabc207a2ff2b53b629d2737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f9772c34072481c2454fb624c893160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe2d6057fa94b58e4f8a9126e5cb81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085747b5878474551d480aec9e20a97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d862b12ef8772b0f28f8cc454052163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c6304a12b6ce84bf7b099f4e54cec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04dadedb751a769aa421eb322a804165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792ca4638c7b062987a910861b84801166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0eb8d57748b8de5c381b39c9a50ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd2049c4c43b313febbb14c6a453f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b33e7c670ea3220c734f61658e82ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc86e3c0e7945e327fbd27587a6c7cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed9ee1a0aef339e4f87db35811d79b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd8571a7866763eb7af4787a76ce1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0776194a7db8ce9371702a5b21d4bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8f154c123c588b2beae07c021b2ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857777bbde43a06dd53a2ea8ae8bda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092695430f0273fe63e83439d33d4b72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30198ce1d6212349ee149ce38a08d1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd02c89dc958894861b94173515118178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d7741744350ff339c159ab8c3e31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c684e6c048923815516614a75978ff4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d06f0d71bc72232b2eddf58141ead181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9f8f41e0f403543c63ce63f52d28a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ec99effad0146cbe14228b430dfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e4ca1895733223a9b7f8fd109c88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddeb2bb20a67941cddc7e52cb32d2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27d8555e0cc760ea7d9f086fee2b9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061840fa1025548041c807d36e5606b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928fc08168bf87853978d8bd8f781e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa23c20d2382e596e77ca1cc29e01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b694de37869efade80d3d47c3946f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4784d0d14d9eeecfb98583bcf6db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343fd1b49af981d243911d28ac16e43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dc6426c3c2d4369e9d24cbe1da3e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b04f87901a75e5969ffa5be4fc8c5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78326b61ff16a9b0acec6c9821750c5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263080f9576927edcf0db2853cb916a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b0823bddffaee9995f4a7c7007e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c808bf95c6fe05bce8375e12fa2272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07286a116b0284f50f686df46c8838be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d940c01300b7c3b5685fb6c870c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f0063b4ea0a848952684672ce745b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea96ccdf680ee6eb4ffd68ae0a132bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ca2f9a72772fa7a1a371edcc2645203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba1a4c9a7be28fcb62771ea6f67f16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7e17237fa88ca1312799e868398a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067a5f7e992a07e1eb46d48a8d5ffc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e0425c444d431bb0eb1d1737d6c44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882901ca0a818c4b711929733f1ef8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22a8d9efd91a396b32400e2a38aa97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbbaacf27d571452793ed225bfee6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e5cf6e3a1614d4c6065892db2084211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be8e4e5d3cd0c31cca08fc8fc6f85b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9073df163b17185f45f9966381c4d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf668c56e089be54413a35a834b4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e070ac1f508a2caaed66435ea8f42c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4724dcecd121cf67187339ba24820216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ad59336cc807381d886c960f0a6a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e61059e354730aa876b4fa0b4b337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b814e811bf45d40a0fe9688809079219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92fa705e010a0ffb96049cfa426cac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac1b56def1010fc5ede21b21c68210221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6fd6d4101fc54c6947221062c4da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c3fd24ea24a85cbe9d63bba56b60c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81710dd9e1ee525cb90cc752760700bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381541a933f452d03818a1d041ddf5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed31777680b7a16fd7f3cadaaa17cd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c405cec6b21d7b7a9ecf620a7db4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea6b836d330f5f67c32d8ae23dcba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8466f76a59731385fa7305aa253f53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104d0d06150b4493f046aac8664dea0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596c31490239f7a76044bb0b97a9ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70887c441aadb15282ddc1eb9ae0a608232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dddba85ad946098f01e8ee35fa76cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbd9cd7ce38e3a1b881f7895a8fb04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035b242fd5d278e0138a3bc48cd384235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab979b80932890639503b4e0c75838236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3ce6d4d6b47e297ab5790a796b27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bcdc5fe276efbfb426a0e7f048c7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d9f8a8647172ea4e6d614bb53a983239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860c6fb0c7cb02aac5b132b3ceb733b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380585201d219f5603ce26d2505fc37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df79b3634909671c15e1bf5f36002b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f081521037e845e0fa7fff444bf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698433cd44a8f3e6080c2429571e6cca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054762d4a45d333e435b412593a57cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a21429fb0e64160d4aac917fdbc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfcdc4ca60f70c08c70f51ec2e591e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d590bb8a16ec1e84f546ff82419f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183c5ff6a171e94d38f67a6aa41250249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee608e22cca6a0fa445de6847e56ed6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1579574f9f0f09d117736b415c8a79b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57609f87eeffa224cc787bf23b4359d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06fcd288f0b8c99b21b4853ee7d269253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8225f98a31130266ba9c3c6587eda21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe6d27cae7d54fae260cf6f7538ff7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda7ccedd925325a9fa0f83de868ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cfb2f1cbf05cc29ab463e4b93bc3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937450a1e1717a17a9eb9b8059cdc297258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fba1093c3924e8b56b61d19d242729259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dfea5504acc37c75e6ed4fea56210260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532beec718a2563f9340536d67903f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fcee03e2227ed550317efbb985029262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ae9682c47a8585a80e9656347cef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63888133aa974cfb64f2111f75c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716a2acf994be08a3c3c7070eeb5f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075bd054aff042a4c86b174c7bc6c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b8bc88c47f99692f6fed388f71184267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba73d192fd4097c72962c8a32559d0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f2d90956a5d53f0341c918c3a932269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f705c01a9dfeadf1758438f40e0a08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae1b2e9ae986652a26a23c822222c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f415a227feb4a2af991efc06081ac4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288bf41a9da664b6f6bdb6d7318c770273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c5ab9df6d04d9cc55943781057acc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf979e8b8d4757ca100061de23ae1a45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799bb6655c2b13c738922459676a51f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73abdabe2d679ea0a32b9b932f152fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7419c102e0f641eee5c1a899192040278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8df5b529da1a01c6580054a2c0d28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d69ff1b2650e1dc93f2fd93b39cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d3b0086d7248cba4aad8714f75ae3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c159dc589d40be19238805034e0834282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c515b00770a035145da746a58affa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e40e6efafc07723d3d566a087fee8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19d630a8aedef5418180468bfd27c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adc58b52a35d5d2d8801ef83dc19b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227f8c51d8e6663ab62fd60ec62901287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab590f4eca0715ec8437f3b5f7d2885288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9374ca66ff7b76e93306f2e26bf74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b76e90cdfec5d133c37708d96e70d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b072260b5aabadddda8207fb44db9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae382b9822930bb68ac1336d0ec9ed5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c436c997c801ba3634fffba1f37c545293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6911d833cc3a096245bd8e3806c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89481cd44b36d6bdb462dddfd038903f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978598db953f74a529c940c99ddd9fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd0800391a126af3c77ee79f4e7ab1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fe285816a9028dea3415f7b419237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784c9a4b41d70a33c13728048b4b22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea069276b6868c85e542fcfaea3933f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c761b2daa28990c4f2233c4c0a01c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e4826c49b8d231bee10604b64a61f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f1ef7179956a655ed5968927bc6e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1a5a4a38e5a4401e5128af5590eb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b193e59d618709bb32aafadd3ac7d8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f522d9fd8538da97e27d6c339aaf47e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67641ebfc639da56738231f1ff0f1bb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af0805a68934eefe590035153d6167308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4025e56aeb5d4a3b00ed070c863b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec0ab979ef79d8aa3321ed1cbb197b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d30029b53d67fe389e0636df932ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418e2032c90827d527e4983eb39596312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b72d97832e4fb8a190fee5e18aa05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134cba69ca6dd529bad5ae490d5ffcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76495e7aaefecdb3ef51d5313e72e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc917ae9ea25b79fd6dc9c2ed523592316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71939c8d4ace0080546067383c1edd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a78dffc75e8b9a330f115afadc2b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302828c0ff344c93153136edca5e177319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea969d67cd4a0fd5ffbfebe079fa4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602061509d68a16f1e5b50df9186d83a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddeaaba72ea8528e3c6a3ec8146535322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a981a4a1e2e3fbcad773541b6e9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c18cb954c170fba1ea5f22e345fa98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378a8ffed978d88be172b77d7d8c99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081b1cc1fe68c674089cadfd2fcf3a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669f8dfdd10f8b3f661e689449e3f7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66feb62f63b1a2002586ecf44542e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ac08ed07a6963719a3a2a2d396b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff76c9b29491e9719780cb94d0437f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69254be9e45db5973717d383ecab4a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c2ad1b84ef374ca1ea57b50f475a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efcabadfeb7bab2200dd411bb73917333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b38be87e98dca53ad3d687fac2fc28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadcdb16edad5fe3ac1b15d8fecb6ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f263c12e7fff71daa1aed76454b9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e18706268d47b35fa01f7082f2747337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541846edf102bf43fc7d83debfaea490338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0bc96ba423763289fe895a926f11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d615b4f6ead51f9228138860f249340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6987e807bf05956f197fa5c745b38d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15730f619e4489bb6ed154a4dfe0b5ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722d0e62028d8010b8e6cedd2d7f10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45087c209d9e932354492d62b225bfac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbad3d8e27342ea4e20e40dc4d945345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c63ea62f42bf5f36bf1cf1e3783d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6bbd5c24be22efc9791d0f455dc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491a6c10ac17b01e4c58a502babaf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed8fb5b25ec7e888d15226424342e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90843176d32cb7b7022a0d4f4f08d57e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b9b9157ddbbd53da70fda5984a958351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f3cf64cd3485951800274747fa8bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b71e2f2d724d4346afe2a3f73f4e68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc44fdd553eeba11d25835f0277eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b06eef7c4c4e30e0feb950de7e6364355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098993346d0e91a7edd9b1b826664fd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743894f9604d5d8d460fdb5e4540166357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23de6e99956b3566d0df8c0177b3124358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7689d8d743fed17cc5d5f64f458a84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6e26b0a150d5c79f24a85b9607d2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9be36e975594ecc0b23b95b2bbead361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8cde316591b6bed9d6d62917f62ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a3359225ae923b394a39aa52166a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc82de5e979b979c0a9afc2422fd92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae5c2d94744c15cd8892e11352cda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7087158925416b1dbb07f8403e21e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb044d43c4e44dd5e3c51d6d1044b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e727b1226c4760aa70baf42468c3f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521339560ec604ba5ea8309ac734f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1677f0713c97bad8e782847e1f7d0ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abbd345a61b041b422705c06193efc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9289e1adf11c5ac4ee8d9eccaf8081372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98fa746e4396e440cbaba6d09e8067373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14a1a661ab01fc18b3fb46127e158374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df5aa0d962a0c7d90b3d5a9f9bac0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de502a230ecdcc07c5ba225809f5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef854e60f2b74ebece778df23192c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640882264a8e65aca7f63eec45adb939378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e151cc0caa9911dea0ee70d7e69e3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a0547376dca68c39f94c41dc4bc2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c5c57e54bd036a90965a85c4ed43a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d7db9e8efbb5e26b5ae98770d1681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1e0a8491f8f9cc0e5f18eb92f1767383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1bbac7fbea099cfe1d08a704dba87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c085d694b1096b7257e12a140dea6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a994064bff0eb63df5aa4f1fb6136bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ab6c677666c719df2c0c6bbaa5d38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087c8f9b751c7dd76f80a60dfa9c566388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962c3d9b86d183c2ae678640484cad7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3d852d8e6fc2c66ea29898547ada390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b46bb01bf353805096fc357eb50ed7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c859c46f89f05ff7b2ad262bcec892392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f6b71048f9bad79dacc5c0588b4f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3572ee6db79f30385e3995c3ebc5d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fbdadb60d34460f7ae6e8fa3c7ed6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae430423c245fcc42a72d9938a64300396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a29949a7474d2ff8497eaf8f6ab2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef5ee9d39f053cd770042060475cc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f931fc160390ce9b08e81b0c2bfa94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0792bafd9ee7347495dba4331b66fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7532ae85d70b52c9a618ef3522cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d625413c52860db11c9ec66ef95f2a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ee25b7d9efb773efb63fd47acad4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73941a53d608ada122ea7c61aa02ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812182e6ddcd996f798c9652f7305677405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc23d67b6b468b20ac5e92fd8378be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a58fc35348e2ebe7cf120a71cff0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a830d723102709b6a373413c3c464d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1f299be858630e166f56e4b025499409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8814cacb241158e7f77d9a78cb3dd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177752881ce30b17ca16a07cacca1ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e50abe24c9716b740fec2b407c2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3d26fd36216a23cdfb0c77b455987413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97278e5a7b72e6158a2b4e11fc7401fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dadca6e703959f293792e4e92832a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c02cecee61a66d02fa29df6ab1fc3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5010ae236850a0e92d67c30e1109e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa9e7374888008f91026977804e3b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0021c24025cf2e4859546327e8c8481419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6922083b4d406f085e77db4600ce32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e49cd21ee72de6f00ca9fbd7bf3d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce926ad432f2e4d08fd21abb56a529422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89743979a8a63193f894291bab49151423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1060f94094c2e0a5a8284019543c12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00727345272fd1b92f95b3386d89ebbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4835b4078748f5ec17ebd738be2b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf727533111d7d1722106f3071631ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8a6a33f16f301b4d4061e0ed83751428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ca80241224f2f10028ac574c9a0d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a9d493b9eb15402d728ffe758b816430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa0db79555fca511ebe5397eaa787a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5ed7e0f39ff7987d23b5849202399432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cddaa451d411029dc26377f0daac1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5617ada6cfe957d4b94d1c24864b91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c47a86262f90eedac6cf8aeef26ed4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eab9ff3088144bd4ec9f0da2bc0fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59e3c935ee556304cb0356c032a2a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70664785f5c38a9f0203f71c14f6366438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98581ecf7005c43b453ac70ae3d33c1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a70263eb4eb6abc4a9ef4131766eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821855d99e48a647040cb06f1d5fff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7193416aca77b498e59ad5ab2769c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6724c97fd266f34e0ac43a5b79014443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c700c1b7e5da3783e4bcee87ed4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4fdb758299f0acb08fb432fc520d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce427db7227490d0bbd2de30a50ec60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad00104fc564e1d608e16af2dcd48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777839ac963b46043b3e1d869a7ad12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da526cf6ca9f8fa37d3d8e74b9ee682449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804bff64c9bc9eb28bc65a83369d5d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e349f0b600faa8298f9a1c5a480de1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69748babbff0793716c14f39996fb370452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d48def0506e741b55419212c0e056453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773c55dbe3506352d42780f43bbdbbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecd3612b0e0a2eb9dfc652f5db3f5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3e956b605364182c21851cff1eb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72a57e137ed273b91e36d0bc71daa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaf0760f5d0c1afccd9efe469443d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167b3428932b29a51177b67c2b96f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63fbf643adffc6f9c8415c626a92e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f46f017f1fbed257685d96a0d85cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57849a550642a8a5fa03d62b542f47e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f093109517db3aa1b13fd7b3671a0ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215278453b1190100346af754f100c6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe10a31ea9ff6d09a9022e5a173fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a6c7d9eb4ae87d73225db69912ff9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cd7bddc3b4844361e2cd7be83671f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51bf2db2189c4ee05012e3f0e6c378468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20889b5f459a5fca3dd4efe5fa91dc60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5c1d22a7feaf09a790619a4634b13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49654fbef00f5bd8b89e1ef9009748471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a075bfb5e355ba75f3214739bb202472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238169ade666dce9fce353805e2832473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b15dc8bcdc9debbb7bffdf8859d27d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209ab2e78feaf8d624eb329a3b310ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ab96b6cac0405abcbfb7d4aa770d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649fce7b1ff0bfa768559dd3856aca3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740992a328a4e8256868954910630244478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d8aba79808846bba8f501cdb2a781479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f092ce3b9c7cf2167a27d2299bed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131acbd953395d1d84b9abb4140d413481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e2b9ea17ec975639898eb080c854482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711352d90bfa14762f84851c378edda9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82974d93130bdfa312d5bc777700daab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e34647498cdd574a215550f9dadcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638849b29f96fe9e7621e68b809d543486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332afea3871c073a9437d7f8b5cb231d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cce33882121a1a977c45e373f8c2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50221dc86563036f3a4a9cf48b929888489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7d24c7c6f3709f67427f9e6ed9155490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01729923b2fc25a43a15c0efae4ad1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ffe832e82a1ee3b744287c820ca7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631ffe75a895f5730044b06682cf234493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda8b2823fbfcbdd4bad89f4306097494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef730ff9fac086b63251f5c2ce718e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aadbe32344fb8dca8616d5bc779576496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffe991768a4cb397ad00367cdc36f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0b09a7337cdc005b9f0c4a8f0bddf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca57576f8a16ab6654d0cf89fe1b81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb87bf4534dce389b7458d711f0aa2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d461b615ad63b9eaa5306c15a6cfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d8efcf6acd4041e65b6c425e9c32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017127cd803e0c6e7ca190fc73c7fb8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993cae7b8714eb78aafb31a79cd67d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f9941daa9b3182da357d3307cf98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08799aa0a834e9886da56c9d9ac71f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6b31c07965961c7ca110001933be3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27395cd393f0121034f5d1b76ff30d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79611f48065fe32361208d76eb428b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380da198745b35108f2d1b411e164f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bae31e6117c7a3133cea059c4f6a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519632c62ccfd3589e8372a6512211512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df17e2462fc756de769b7b60fc7b6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce85a540ff1757ec0f6dc9cfb7af5d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b29ce69075968579af6fd20572813515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da32add5f169d832f6a9887f528bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296aedee338323630b073fd0b373911517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e15e30dd4734ceaa7d9690959ffb7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880311e6d4dbf8bd4e1da701750919519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6db1ace7bee8f4f20275bfa996ecfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d9d6bc74c3abcdb59daa8c6807f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9afa03cb5785c9e244320e29fa4a47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f1d94c8dd0c62ec65ee28624d6f75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88cbb8b92ffb7d5aac3fb949535cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6a7fb2877867d1f9f3b6958778a35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ce65e4ca6feb82072703dab3332e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21adb7fbd481e6335616bee98a9562527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57e2c9aa88d56cc63b9c0b0c9b8a61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7593196a6dd7eeb3febd9a9c4a3e7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86c1b9eee6cdbc51d31a6664e27dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196dab177a858330f2f5164d27d5269531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd04471a8e527abf84970fa6d491b41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae042a2d72724e9ce72c7d6ae5acd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273d755b1b733e01fcb998b5e650ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12470bdf9d7a0045f1307f9b90f5e96c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404877a68a4e279eefd582b379f2799536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b316aad670ea653d510b15d3fd24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d51c29a04c5b5d508eb60f0078556538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bf1dcab60c58a03320bca7bb9cd01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b30b340f23c967233c6097df463ec4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f44ad291d6252cce7d1c6231b61e45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976844e47f3d68968433bd7428c7eca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b024602acf0f0ba5bcf2dabab513127543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde089b77f981d103e825ad7434221e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f35ac014adec3a57a57414b6f4e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfa50792fbcb7424ac7a8b7f555569546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bed7b9e40ae872de8eb7486a464db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae727df3775c8787900df3c73ba10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb065fa08320b1b0d4cf4e5bf13d7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875353e03ed1c2617cfda5083a094d05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c08f82c1cca2b1987e5669ad521f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc960b6d4bca02bbcf97433f9e6bd44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b65caa65ac8d38446f8dd7ab754b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568fc5e1856835850fc55c735165b3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c11116aab6ba3bc43459cc5b3f1e09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4587b976663366a9d167dbf9b9e330556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc009bcfe2f112578380695eecc38cde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90838db7ba6920d69665f2454ed3ce75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb216a6fd3fbf4c244992dbebeb7a101559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f5485947f15bec0c30126b1ea6b75560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19406bc99ce028236ea35da83b0e7a3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3b0979694894cfaaf6b7350e4241562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77fc7cba16c722fe6a6d211405ea5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e8d6226d667712216698dcc95148d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde2670eeae1eb3169534bbce81aaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ee7c19c106653eeb1d8b8960ca40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229e1e4bba1e29fc63d90f75ab0f29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577e8207c6281bc8ef216ee58f1dcd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cba3c5a7d75759b9ee07db78c63a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1b743f4323f74d191a0bda61e90a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3785dbdc046f401d3bf1edbbac74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52486d7e2b5c24f21d06c6c7e1b25f6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f492ccf38864a6dd48ab6673178311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4148b1ec3c5f6382ef31f2b8ecf72922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c1da0dad10c388e98a4734547181d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d900219e2810176867bedc47d6de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0ee1935f3c61fa6088e38905fd6735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776552bf7002fb654de87052cded62f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32820626137e9763311c07736acb25f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516087f4dab8fdefbf01c89559dcef18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5809ef5c87c15b428c6648f38d885dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564388ebb2a900efcd3d28e425fcd0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713454cec64afa3553ddb3e5c569c8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3193157e96c37ca510493c1fc1a71a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a18647008ef9289eeae672683933b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036fb582c4482d7bef10a61fd73240214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d2465edee2485cbd825ed89d280315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded2cfcbc983445f4c68dc05d75accd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bbb93ecd6229fa6c1b567317fe69c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ebe1fa8274893af195e6cb1d85e6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd776395dc83698b1636172fe013583319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33180769666f2ec94aa8d6f8ba4cd73020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c959951879762346f2956b251cd5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705a19fc428a1bc8acd4b4f9eb8a08022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ed37692f0570cd6cb74878dfb08f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e23a1964fc5fe384b35613f50e0ecb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4dba264d4a5e6a8d6e03ac89ac1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874f27fcee39ffc2f43e7ea86a6bfdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa67e99f26bd3f0f9036c8cecc04c2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d81315400dd5c3c96f0e2608c54c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcdf0b38562fb03758ef05c72d379e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3335da38fa185952d2cb1becd1a7df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff46759bced6b75b442c44ac9ac2fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcea970d9d835744f12ac17750212232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0c531b84061a9865fd7b5a9961ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fe27c9f30de5b69bdd826350847ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54195de90804ca5657744d18551189f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00d9fed475d1719546513d75ca68b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1812b17aaa3d97aa4382678e71de8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46bbece4793df0058c850b011cf9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b98ce41e2df8c36f6b20e510a167739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b676bad46ffb7c7810f54e24a9769a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ba86705f126d9fcf76fa7119ed8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5c6d750e9212d606c086cc1906c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b47460b38064023c18d142871b1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68903700d6b74fb58cb8baf52b0af7cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1524c3e2832922b958fc18f76a742e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ea2dc72142ca40ed86b171da737c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16a24111a1d30dc1c32e9d053537847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564231852323e88de0003ba71dfff048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c61b69a1afaf100cad4e4d856d1dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4539dfa30af81261b456a13d05d7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72efc4ec751c1eb49973ed102cf4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b63ba063cac3205a488fec70fcfea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d82056356df6e8ca2ee109c2268e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4702dce168101c4f3cc0528a7846a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e88b13449a4ff3c0b796a7b9262755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac3c357fcaa4c5ca023866efb79de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22926e6424c8adbe87e166b6819d1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a4056a1752aa4ccbcb259c6e83b5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf749136efcb50a6967582a3bb3f9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d138cc52c8fb1c40f76c23cd69d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57168826dfc5a2935af3a88b703eeba161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ed89901f22cbdb84f91e6bda7d51f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c92a043ab7a6f50b9d9ff2d5f27e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293216633559867851559ce2b2e069764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf65bc773986376d993f26448581b4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78037762002b555a318abe3c1f4b2bf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d72b54cdec37f359502ee6da2abc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ed0d704b12a58eab5ba2a7985ad768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11dea7b2a7e74ab647865bdf330f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fc086877e85139335fc7ed5f291870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909898fd719de8ee23a08bd3159e0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b333efc867b421416e305f5f9bc3f1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a287a43822b538d4b422c43d6091073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387239a72fe3e57983576e868d9904f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506039792803e72f2b3a1860cc43df9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8907cfa8cec5a50878407009cfd0ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d5513e6efe87ea9147b4bb911e04577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef0330a0ea2ac23ca07c18739dd2b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440382290d1fe841a8cd1125fab702c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc64578bb96b24921f3b62346426e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baf72da4422cc368691486cfab1bde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8169d785ff7429d89cd74f8d8c583b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10a8fed27aa029a5b5bd3ea1b0420883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489b9c58d5cd2fdc0ee229c03a4ed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa0f3077b8f3b788a6d6d012aa576085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbea1836e0dca2bfd2615a749d94ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f130c399169ce2cd575b24c66df10887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bc45b8859ff2fb902a90ffcf86fdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fa82f1298836a29b2a721639a77d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56456a93ab6353e10b0c2f30ae85ffe990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5456ca4c9e288c6a894606f2c21a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c277ca10d971ab903c08677e40b44d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44607d8d9c2affaf7848e50e92adb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735859e54ce49e41b03b8706007537ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8107d2a405e6ff445033b906405fc8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc1577465ef569a416f84406a5d68c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26c540ff232f1e44d4dd9ae30d7c9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb8e27a548e77f09ea84eb6f7d1ef698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dc8e78bd150608620549d77c1c60999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb7befab8c56f40243c01b81ad498d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aef38c825da3d2d4b722efff17c25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3973ab5139d133c8572f9c220ed19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5a212f0e9bdfca63c75e3c3ba495103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0bc1002149348f4b806c6e7aa0291104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce58890d8a98f9f159fe3dcb2a563a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e518f0172d3d40f0457d6b4cdb84b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831e99c1e3a6621d0025e6a3862592107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a75890a95451e13c14e3e3f6c8255108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e2492037f6615201a7116b5444554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cde8ddaa9de0bb0470e29694a8459d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc15eccc926b6d4a1ebebc7f4e60983111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a5482cab784446258bf05a7048190112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb9a960de85fbc3c0767ed00e68109113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee476d11e8eb8dd941893020c4147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1157bffa668dea102a461268fb17a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a461ecaf43b32bd0b361757fd23fe7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9845f94b203da1203553a28862ed1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86228277ef18ba192efdbeb54db6d456118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588406eacfdea00951bda07d489a3c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691344e07d4401b385486e47e5db524f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac23b0c4e3a443f9f4ff37c977e6b4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42c6635a8bdeeda06979af012dde55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe3638aa914ecc7566e9da904b55b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b715d39d590b691d7155ea2b30325124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe352ef57afe727341496deaac369125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac69ac99440e926b709e8cac3a70aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51f739638852b9a1d63265bcb11e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf71df2b6f669e4982b52cf25c7bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd7a578632626c58cb0051e65481f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013cfd6eebc49b9b9405d31402a1c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eda2ae25462d3e77b9d041ca9feba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595722d2a8e8ea439a7cf70d44164f0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47014f08f3c020e95695e2e57bc6985c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcaae9e4b865b0b0f0e4ee85ed3edd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad87fd8261c5b726e89f0878f7f108135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd23a6f515ed3c57ee0162e09c036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bef0a4e16cb34563718823cb3ddb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a3e78c5275ede6da64368d261d818138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5791f31671cbda0b9edbfcd5f68419139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef541a7ad54378779ccd0ae4c1cdea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b8d825f5a0fc9929e237c63040b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec166210e2d6560f6c7c1de7a49d5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387c9bf884111b08f6c3e3ccd53f812143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322a89a6b5c01bf6540c3fc6c10bc76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339c15252d2a769f5fc91b2abd31289145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba4354cda874c2a32f9c8e26e4a45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfa211911982e0dd37886c01913d4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d2cdf9138579e54c09d94cf982e89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10510a8267888994789a358bd07ebb2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab1ee2e15520cf79169d6bb35f90bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb255b8bf8fd7814bc6d5dc9aa696ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1321ebf5a0462a765b6ab63919067152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83068b74532fef491177a5ca81b632af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009acb4129f99ad56b3e8a75f6c6a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245ef2a3176f5bb0212baf3e96e06b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58b2d3cd9ae9dbae7d5a32133dd77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e6c29b06bc2db42ae90d887f38267157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e72c2db6d50a71618bac6ae57a401158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c1eb80e27b2d45534f05665ce93b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe09c973d48cbe8850125499d6b3d12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce1ccda1fe80c394aa581a25d87146161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511090ace8a04e45023b96aadf02e98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18fe9439efa0fd707e8c254c096492163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab79c9eb57e35a8af74dcea21b401e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c83e8aad08ffb61acea2d9123ffd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659bab5908c68f00b334f37bdb83afb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89934dce91c7ae9ff36942ecdcdd01b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539e8a3cd9a83d9d0b58b26249927a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264cb0337a60913c8e6091d7750012b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200db06d2b384ac7ed8287a3365861170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e00ec7e284441f25c40417e9367e7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca637ecc1f0b83fe13cc27d133cc7a37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6373f77fff41d6849dfe67b76853a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7254d202abee9aeb5143f55744f6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad37c733e131b6f2b80c8ff2171baf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a697f344add98ba1035a28385a3d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08e56ffdb7634fe27f632ff42de1e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e604150052aa7078a9bb39be130af5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0033e9bf6af301bef8bb26a93fec89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2955dd8ee7df876e1de152751567b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a0ebc588602234d355d52141cbe59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a92e532bd354c421a8658bfd760ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245e9c965167ff83bbf17c521c11126183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f90a92769b2d6f91fb721c5aaa8adb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e093e7235023ac25991274ecb326d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da7daeb04e5d544b924a088acb9b8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda2327c3a54887d4733561c873209187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670bef3f056140040818042ab8a305e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca9d1aa6023704ef3e463dc0b7176189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428289b1e03cff0d4112ff823944d63d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b51124ca1e24891292667d02474a1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cb6e8b1281db2f6431685f1023138192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf121e8c4abfa4c40fdec55d0e2a0b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1378b0e6aad6d8e97f88d9ebb91c45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf25f146131e7efb64e12e33573dc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bc46fc77c9069c0215abaccaa00e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a28f2377d6154b033ea20087616f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5694dc4122421f6e1d292d6fd4a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aac2420f5c1b138dbd10c5d92ffb0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53afa495b733f4e7c55d9413c4a6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0abbde62b8b6c9ced8b19b496efa0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a281dcb29f81b5bd728279cf2d288202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a200449b3b61dc1e631ba85f49fbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfc04241ddd949747f6b10f41596e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b53da490043677d0959d2952217ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa350bd44d777e54955b6195b5d458e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c86f2aa2a92923ab028eaafb6f4c4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860ee4cb765d11c080edbf949f37d5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c005e23263541ce2dfd3df560e5bc1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635476ad94b7d9d010e7d8a8a7a2902210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d8974d490c25cbb82ef586c37458d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f6a7355ee6bdc25090964df640cb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926552c15d5d08ab836ac6f2eb5d6a60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a759a50b477c05c07cfc1ac07b7d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cca42d10ed08bec5ccbd3106f24a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91400d0ec4771c1c484d800e34bf4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e03a2b09d55d15967bf8044ff9e577217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59cab96066ebe771f063851c62ac80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121cbe263f231dad97608188436dda1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928086b9d15d79b8f9b92ba5c5de10b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a450253f6225438742e97c5259ba85a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775adfefc287b5a5e89f0ca2816bba61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fddcb0da85616fbc0c274b2a020bff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d3a0cfed34ce6a8b0278fd449fabf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709b704f05fe3160612d6e09f3245a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fe7261e2f9f0ac13e5a0437ed483c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d260d7efe358a7279de8d5a5491e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277f6334eca6e74d237d5b8b99f7ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf878b8722047e7e17952edbb9347cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a5d0fcfb0500379e6f02d8296674230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc508b316ce16d1febba3e15254b7bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c7bdb0adacc70d57eaeb53195162232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a3e878e4e60408a8b6f68f92623a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b07a0d319d6e4d0d98740f23bd64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fa596a44b4786d3f4fc5eaddec41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207354e0b94fa1e8c40789dc9adeeb9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55204ca4fb2a8aae4e5c7c062dcfa1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9674fd3a721abb7d5a2b8708e310ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2679071528dda27d30b70f132c042239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385f4869acac68aa8b51c300f436e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a21a3bf07f303b24aa508c44a9f831241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245c97421d4ad589afbdbd189ddbb6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9fe7eda3754d422b6d3e550ccf9d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f388bf92a6e1053ab89e85001316e03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474e1c706e949462be03d03a2701c41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fe0562ad190362f0be99d7090afa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9ecc528bce928a9cd18f18ab856a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe59c982671c9ab092e7526961386ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1937fa11065ebec71c79ec3bd0aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4b6fe469934e991bc46b11546eb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9e95e642804df0680288cc288619251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c889ee26a8a59b7ac71c81191b44128252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eda4b81817e1cfaf64ff4a40050bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef43ec73c43aa0b972fc1d9e55f271b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9696231ca62c0301d25de61f01dd9a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93356d9a3947daecb35fcc33d2f6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56e91ae7d31ed048609394a546b3b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbcc70ef3fa6a7ed742769d0ba4b32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482361bf10ae4a4f5d1b44160b45f66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c08bd70dc15f8884f3cce504e13f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad84ee50b5eaaf44b703f457bff05e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa3baac721ef99bfd99953ea62c2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761a7b187ca6614a6c73ce755350d86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288cb82672a19057100b83d4f35c01a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1d40a97a240cafd3b101b2866160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d3fda634e0d1522d2207b598ec23c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcde989aa231ab047376daf1f3464e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1c325a4f44ff447679ae73d09e1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee182aa59132f3aa72e7501bd23e48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ed1679824b5fdbd31e2b466dc0543270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f89b16fca1edc84970ff48fe23ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f0dbc0cab07232cf77db3c2dd2a7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797f6c3c96e51cb309a066ac9312a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce6e0c6f8f8b0b785df90b1d10ec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142083b772699fa1da1f33b4f058268275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906907af4d7845b3ded8fbda78f0d13b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a9e53fc986d67b71ab006f72bd111277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425d13d52bcb9ebf197d063dfb9e240278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb94efb0dcbabcd9b67e168d3aa20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4bb42da4ad3c34d6a63ca3fc19554280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bdd4fc8fd1cd035bcae16cacd653a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb70a99357167bc74cfddbedb1839b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22386a4823e76d331b578ff71a726288283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cda7dcf5b84d6da16873145c3a588284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c94e6039d4517199797d865f1657b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfd703bf2ecf0d2c252b528345e7db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76690e79a0a66e3fc54dc9061f9fbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1755601c2948440d3ccd641e6d52ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d708166edcdc4a63641e90c6a2a3227289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033adeccf4b1026940a9ebe3cb8eea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed8b63b2fbe5c3ea96bc38b2472578291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b4434ec6690ddbbba317f511f53ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b215c00501e83b9adbaaff36fb3b4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf4ccf9957d6229ae1bebbcb5235e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1c721b4552f2c73a7a16bc56bd0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45719b772ceb5b58df5e56c8eb7253a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d49d8175b535161777dbe7e06e0fb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cfa6c520e900e2898d6e015ab614a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c58ba1f2575839189658defed20ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102d6a296f05ba8296c61a8b68cfe25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008ca2a7ffb333337ae79eb1992c4fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4c008a6e4111aaf8b0d8c7239b65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493d3772158fae8cb9d66b7833b3e54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af39252d3deea6724c20ae003afca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70194fcde9a9a80da4795340f8a49f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f9f4702ffdb1436afc9886facb4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac1e9845ed1d79bbc1696220d27997307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dee02a642ee4e263bfc2e17d52430308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfcc811d6e9ac6b4362905a2c54ab6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bc50da28dd2a24d3071fb41b15fad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c79bb658c56cc3ea414696f8b514311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a4d33cbc6d227f3c2605141a9f770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5321ef22f178f4b93984b0bb6128a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e35b9e806c6659582c67ea7b5c7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacec209bf0663db64be41b8baf54f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7615bd217c9feb49cf9bf4ee2eaaf66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af70e8f3595452d7b500ba078ee008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f27bca952236bffaa1ecffc89e559318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40b7700e10cb1a4ffd05e1270023c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c5f6cbac0ef476a9819232da76b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac226e22b1f12325de14aca01e03ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917189c277cc96c835e9a8a8660c02c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb87d06cab198f8ef1661a095034a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cbce75bd42cf109c884abedb7ba22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240c151fe875fc918c79288414f6526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8920dfb8552e0daa03ed971783a6de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc472caa4456d35e4da2954d891de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed241b505a9a2671a7f2a20dbd3e89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d827d7bcf8ae98680df777415072af3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811e7f94febaf53b4f0df0b89dd48e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a0a21849612b23f51bcbb20ff046331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056df7c9e8519525fd981d0e4c4f7e76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b964abcac5bbfda223b1987a31aa5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0fd7b118528a01fdbd29936a2461a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53085590d975b55b149449cd21af2671335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375bb034ab556b1215024a6b31ccf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745936195bb6e34ffe3c7145f6511765337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6dc180a54f665f40db9ca2e18908c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e130ac9b3ba7a1e8c2b2f0a9330ccc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21eeda0a36344e859ed07118d273b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09061864823a37751493b612469210341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcb219f1ea4d35d4a2e2937b08ed99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515122100bb844b6a2476e32fa85d723343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb36da4ae09c8cbed35edfc23fd899e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafdf9708369fbd53c6f5816471569a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4020a9489aa8552c99235230f99e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20df1864fbc62fde982b2ad618989a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ded98b9b5eda46863f92638a4bbb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776454685d4ff68a7b971758cf64020349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad307f7e292efde947210a7f9608e07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ddfe95f782c89f91230da0e8d2efb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e1fb25cc76594d4ee5298104be7d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb313b705824e78060cb13e946f09d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f69353ccfcda52d043cc3c51362f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ea7fe909478567271d6ba9843954355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24126259809917f861d2f9796867d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3772e731d4e3d1f2bd926664c179a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f12308a116c090464001d076771ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b03ab00df4aefce999611a06fd15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f05efc687f46df5ab987519d5cc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ab41cbdf772c7b30b4268e3719a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635eaa645602da06cf878983fa77ad9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c1f17e8cb4c93d960b1d57d6cbda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d427957175316d392b73f2e807a4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172eb4353b313fd4ddd164d3416742365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1a0bfab7bde58907484644cfa434d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e23774dc7bded38a12e12c27174a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805391c46a6a7922a1f596bbfb649182368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b4672065cc7a63cedea4fe47dad59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050a6e3739ea0e02be5d1303d5911d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011458dc03b26dd57a15ac7dbe80d831371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e732f2634eff776af40182f87b638372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ea57894b1863d76467ee499c1ef9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa1380d233401c537dcca3328f52b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d407ac4d6f1b731bbb09dbad4e2306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68251e4ded07daffcfa663ca939e052376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ee367a2719e7d4515abdfe2d787b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a27bf1fd2b70da2135c82302f94207378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ed5ec5cd4a061fd2fb5def33775a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd5f32d218a8b78360feb5162e77ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cb20bd52d667cbd07a22200c37997381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c9e1ccbbda454287eac41cd4618c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0eec50dbb454885ace497613e21ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08feaed9bd34d5dc84dac0fe4ffd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0ed7b0c03e2c5b27ed84b17440d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1a8f93da5dd5e7c3a4acda169f02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819492134abf6a28914ca3ba3ce04064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487ff9a440e46fb97f94650fcf5970388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a85dee351ed7c47509084bd2db70e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d5d6c8ef51c2552b7e5be0dced1f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f53aed90af7995c5840a37f3e7c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7128bb2ef6c929af6947122fe1f8f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dbeb67c28b10722be13c38415c8c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42226ef483a3fbe1f431c4e145bc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a095ebead891ee0293de9d4a55580395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb4625583a4e87391ff640cf3a3a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876217cc82ac98ecaaa56f5872e0f81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6de4e861b5edb4df5d819efb6d73b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db56c6ea6fa4d1866bcbc80e6c18b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c79fdd097ba43f16afca51b8018fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501c3e55b4846941b4f30c00dad195a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a45e33ccc94f26436892add525d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50debbc27d57d085746a4e4e8215e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7899bb51903b5c559875eeb5ce691f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c826a64bf138734f52ee54bbf95a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a675cc95fa0be8cc3619668bd38c029406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a358901163d3c2e4c24796dd9b0537407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaed9a43e8db88afa97d9ce2af2673408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452de71589bd24c4b18f07a64406ee0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d88a44834098ceb49371676912e6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf42786e7f57fe7f877c4aab1a5dc61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6278dc9f79edcbec48bdacc2f9061a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e858318dbf0655e1cde6d7c4c48b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f91a123bfa2b1aa91ed050559ac9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148856ebed06c5a6c9f54354953271415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d4ec97ed00c82d16db40583a6969a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221673b2a138cc1d7d98c037984439a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4872a27d6afe5bc12b457992c48f1f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b107177f663c917e8877eaf399cea84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f9d3eab2826bbc8301a5b06dbe33f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650081461138d48454b634caff5a09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befaae2bcf4271587560bca1690bd2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948771a6547f84d43b4a06bde99666d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b43172290ab718235e877e7b9c621424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ca95b1769c11293507800f0c2309425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720a8c4fdc4df4b670c8be2d3ffed7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003e73a924fb2630a82cca031c9230d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875472315aaff25946ed150ad5a9ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe67e95dce9c17d4eac37d5910c4e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18fcb985a74ffc6a746bcc7d18d581430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02776bb1eb42522d884aab04810402d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efaee7e47d21264e124c788395584c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88eba6f3148c9b07038ab879d6c327433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8957574ef58af78ef5e59d2c29ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5158d4c4dd0daa24142af8338755d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a95c39f53dde7036df064017818bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d9079b83ea9c1a79d779516ba4291437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc960fa68b0ddb3b13406352dc62fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460eb6010a8b40c77b2b7eaaf6b9f41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c973023b6a586985487bed86377dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9b001ae129d87037bd8ca4ddf219441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95414a489a19c71dad95aed193411e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc3faf9cae2a6a792bcd0ea9eb93d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8163c7e2119cda5c0d87efe0a8cdf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bad9f1d500b98e1f8b17b4d7d0de1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3dbaf1030eea6f39054be1b88924c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ddd4efbd60284a3e418d36bf2b7cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2795d0834187c11ae52cef569193f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce543000ead80f9697ae3e6eed2a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f8be9b014d194036a3294142d01f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e49d3a2177c99435773b9b5b22bab9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec5fc11de4e9c504d6607178930c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda619f4388ddf69c064279f3f9181dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4fd1e78e638c874df1160fc3ce5bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0d3b297c481f1da261a8b53b5e3df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbde3a740790625c0772926c6a45df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2db6bb459aa8b3340f2500182a620457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b14dabd0533ad03d377983351fe8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b916998e52c75ee5afd72c88ae65a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c55ef268c1dce3bccf60512390a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f879a7fd613e0e8b87e88a14175f068461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64374126e93e27e9a02d43f0fa74fb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7047ccc6bc0c613d76b294dbd480f83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107d70af621b4af3e2f76aa0acee4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405711d2d406f8d5a448df971c4386b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240da02e8f27e3183a1291ea96685a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e83aafa7ea99c8435f42c0294a97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f530dff8dde90b464365365dfff28ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dc0a8c9cbf9d34fc1542ea9b47950469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a2fd644a6154ea63129974dd0ea3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f837c30f3bb0549b115baba777b254471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e85073b6562480eff84531d5956b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d09dd6b9df0a38d0ad65ff7682e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d9a6cca8a8f6150954df9ac8647d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d778f06cb2572b54f8473f98058484e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbdf0f8c9f31a85f61037b487cb652476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c210d873f77e121371aebc88037dc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef6d0287c29fe864ea71817dcbb56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fe51936ee13fe5f99f93c307e23e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3f239d6523dc8c0a9256e2cbc327480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1a100b2446b8dd358535ed47e88a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5afe50752f684211744a3c7cd79616482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08753a560c3b54cc0fa61d45b8ae030d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2522ec7ff7648bb8d3a70dbe1d1fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa449769446d1be70ec7701977c13a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e020b240b858a41193579c7862e39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108419cfab31af64fb33669f534f2bdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcccaca806a2f2ef9e0fcd17a814fb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ed1c5d3dbb5b50eb6e23c9eeb29c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d122680f38de82b385b456d0f8d2c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ad5c2d940b9a46ae97e6db4f7c01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6f9522aa40e679732fe61f268b709492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d07768efa9a7035f49f981f119d87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e68280c87bda9b65b18f1f6ee6778494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f45bef155465b736b7e998aa47b8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a130c06c0bb939bbba1fe85e437e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d7277b9eab2ec6e8d602fefeb39c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d840d87d753db0ec24dce9aed27c07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4df3e734d8a6dc8be8ca9f46cb12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6796b33ce213535ebe2601cf8273500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e6225b20f4ef14a0a977cfd37f6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79ca1392ec45b569c0e46f9fdb1fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d638883384413f1ef76f8ce4e9024b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acef80b7e0ab219d8ed4b691108167504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4eb14acb019acb307e4d303cc62a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc738877bc5d148d061f99049dde5d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe775ae81e4d74b2d971c8ee0a9d297507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f9343e953a18bd2300ce7d3ac9dc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79801b0830947d3239da1dc904909509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4485f5fd52137f73244db4e28f262510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d50acad842a3c6de90a8d3e66b14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986bad33e8a8c46db873dc637f5de1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ebac8cf44390480c5e7520c3a9875513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507076b798830e2496eb4c4b5ad713514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d86cb6f0046f0e679bef26ac7678db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d9117e18fe6c203085345160eacbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffe1b0ee77ccb5a54acd1d44a92da3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2665fe1bcf441a83a6b27307c85f63b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e868fd67365ab2cef9e66809d654519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55724f7195e889011fef81c7fdaca93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77697cac42b37fc872f437a210e47a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540849f16fd4e4930861ef18ebc6a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59969317f636033297df99536c40c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b07bd630c07a9d7afa63581ed289524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86cd9fc40fd9e3fffb10fe921ffdaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db138e6229892707aca591d1ebff077f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d48ec369468269d24be98e29a35d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1760ddad22ec57b64f5e0ca2abb439528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a42f1f9e9c5d5ed0200d772624a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dcb078edc709d80530ee1599827a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048846183a7854d721f7bd6c45d7234531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c994fe588d8341f8e1a9033c8dc8bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a67417302d79e377640fa443b514533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42add6f580398ca035bef9554eea63f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3bd9a05e9db9d9008cc1ee762eff2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db470e14476e496bdb82e1d61100209d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da36f9ba19752c788dbb98dedc7387537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b442abfb9fceeb389373954ffdde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7fb496fb632609fa8f8e9f26d72e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271fa66c5b5013ead16587c640e68d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a03309e78434824b96efcc3829dab6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16ab4c70a6e7c6e82176542ce7c330542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc0ae5a117b0add80e17c8d268788a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd8c7833c1973b3bc81a9c2753b35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace10c12cd1a4b3cc9941079061765d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820985bab498a4bde3166f04111d5735546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff3e3545b60ec02af9f0ba68644898547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c5413a7b645e6ae1c87f7c7b23d26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee6602bc2ad42c7ac5f079e915ac0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e9494f5f8d4188f67687432f3adbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a8c057efaef3822736ccb88d5f14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d8b7e8e56bfa77a3c4f7c2b1e581552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73684e82dfeeda39403ac83702a4f4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875285ddaaf309a72deee3ab3562279a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b6b875606021a53e9705e1f510335555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f5e323bdb227e0e7dee0581becf74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e8db786a50b16b3c4a20e8d65a5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a6230f659eff106182db4dadd2bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c526384e5d5a95eb701c64b1b41d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ede12ba23e4f136005e11a24a10ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976f41266401ca80249a877b6a74e8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb42948d6270ca0a0a0a10fbf0b1c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d583611021ecc711d5dc6233e4485b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b8333397c6c35c10587da71c6e0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7820f0fb52fddb271aca5d796f813b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c5a80c15ba6ec723dcdd5b806a7aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d47f046aca304089f1c900584840d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ecb764ca35a4c3f337592158d606568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601653a4dec07e4605baaf52877d65d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c4fe79a977148c89f0501bb16e453570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce0d7ffcbaeb17d82864a0478aa69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e71c9d3b546184de43944e2a51944572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>