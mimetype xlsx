--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2212317fbefbea415ef9458653c061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac973b62005aaeb26e0bdff4dcf9fd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b26a4d2fd45d674ab2ac5a702566c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78516836319b5ed188e61f603b6b8944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c92847a86f89f138514dabf5683c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a829b3b5af6b05c36600e322e3078e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5bd431cafc4d89637429f6426dabf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d0cd3176ddd65ea96feaa37a41d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4732b4fe76069795e8323b37049a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778975af218abf0da79425c42ecdb77d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1942205d1ee8332ee558a01eaef711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77af927ecb83d949667ff0559147c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae038e3dbeeb51200ed7debfc6979213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca1168246c889a57f0e1aaa5b39e5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331ce5f7deaeb96a8ea6b4a0009b5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43742ad86ba423ccea4697667bde8ea516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5ddc2b1a394ae5d9b67a17f8559fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18bf6035e37f18f3ec16d30e6d5a4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c650ef71a6850acfb05a8510bb88db219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e5f8ee4e5be3a9cc94988041f29b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4084d3b4421e9a9590526807426721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee1e105bd12799bf5bc2899c43c90322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18320052b4f7f1e8ddce6a31a7331823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e7e41045c582211d7e690602943f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a2d6a4cc026836966f6cb329d57125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636576bf0d3a9c1e6167924d1fdfa42526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe41415e4cbdead28d59f08aa5c248827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec69a1043a476dfd89c926e27dc97f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481c53c2853c785df4063133e7208829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb05fd5ab0b25282aa0edd14e75d8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704db0051a7ac6164002a377c4db14c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1162a535c2b252dd8fd596185ef5a3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335b80f0dba788ab111126c148269c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b7326c4f3ebda11265f1fa943f7dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da3c6bc1b0730ac734432d2774855c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f991dbf39c1b43d059fbe618eee036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5622b0039a382d6447c8da35d9c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5faee0ac8e471ebd68810c4811203738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d327eeae11511e1f57690286d8f2d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73002248f5933bdb44c645e34c8bef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b68ed0773194b7bca1f11c01b9e3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567596881e94931eadd9f55bfc795ec742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68530da3cf2b2d64480041411372cdc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e75ec2e56956d8269beaec775465244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c52339309564d248fa25ee6bb7e3ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37742888893d82d067c5fbbc43849c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867de42aa7d38383884f6a850223c0e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93a716084089ef1b12d5be3fc2bc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dfed2a5726dd67b9161691ee9012649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf86d55a8310c40123b4e44b394de9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556ce9c41e8364b4277b30aa291158f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb94f0ec117db18ae46cfa2ee4ba652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da723c6ac954aab882a64665a0849653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b443bca4bd8899da12a03e088a0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9978a0561873657c525796d3bef55955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f06722e0a8df7fd8a2b0ded3f6b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c24bec0e20e5f670652950027978c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae374d3f59ecbdb2304d49f957f495858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60bd2a977781c110dfd67499f29cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f9dc35d6059ead1f7116b91d0047e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc1c6af7738c8a79fce451fc78014361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b7cf0b4c1bda3dd386413302a1ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580faa23019627fad2397346b6401963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffef7513d5736ce3897fadfae28bfd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ef9edd8b3dc5c50dcd697da8f6dae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcafd9254f133132364cec9b759307966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3967c74b9cbececaae3c0ce3e0bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15742cc3687ceaab7890eb5a675d94c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1411cb09d328ef754e9c86bf44b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde029d59db54f08cfb54d1d70501970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9d8bfc935f343b7308b35793404b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d8fd6a03a41fc5172c0d8bcdc559872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2915cdbba88864f237e97a2ff9e2e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102b4fc14be5170fadd45b9c488e5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac178dac58029e0b8234bae0b9f7c59f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83302d38aa7bec10f0aecf299310fe8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2391a821d282ac48aa83ddf41777977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec166f50219885f40e8feff3859e3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b8b5cd3e10b07b56b893e8bf185ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57506c4fbad505d8be2353302c07027480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b104a0ce35e8f3ec49081ca299b5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900b209bff355d8c68e31f9ae09496182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac323b6cfbb5f935f7913945b6441383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9149b0dcc3c74cc86818272211adcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff99654d6ce54d962df08c9f57267a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2466fc3d66b248c245e91ec18be7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3850b2b9ec2f10cd3174b52df06b6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a208324cadb05ebe4d85abc006ecd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b4483457ffc457e01a6eec9ffcdcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b710993e80b53fc6b0aff92c3e2aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247512611c353a635fa89d05891438991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad6726132c7f0366f0f5b52c3e9e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da64ff93869f931b8e01e976ed7526893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdedce78d70389f5b570a7ad373493894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee0f0aa8ebfa7c3e59c3d9d6566e5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb2cac2f734d499affb1babf7b65996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec1a2e5b323d97ba9e4eba5fc6c99597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6629fc5d7bd9119cfc347d883dbb9dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679973e59e17fa0cea1b2ba5ce656ea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff549c68e1a886f265d928e86ddd1ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1dc26bd6ef2ac88bf1eb882b158b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac39636715fb11295217a34febfffa4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b19c14ee7a0822af89b688f4c174c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca926a0ac991b2e1f2fa692f3f8071d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7abb933cb40db32d2ea8ba56d7a37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956a02f3ca2b49bc7ef0ef581ddbc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab41f9414b3396c86795b28a774e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d558259fe74cba2e4cd37200f536108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efcace65a688cfc38bff3deac34ccd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189b20c15c9b7952dec9f754f187a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e917e5572ffd2efdac587b65d6c939111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5992f2cc76ff3159f5dae58772d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1b81429dc49050b6f87693d6b527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6687f8b0cde0784f4ddfabaf1d6d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3cf2986444333be66e3a0dc4e009f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6e7f2f9052a56d89047e5831d23c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caec1940d267c0b5ad314347832118117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff08d2e86b0bbac635c1c5895796d02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cad803dbf379b43ea276ddfbf6368119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273c85709cc2c8630bac72bdbea08f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60767fca77d9bcb9dc1ca83e6c7f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd389d99ca540c5dd893e38a1b37635122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851078acc5d8929acc58dfb60720bac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe4647712c20db428ce9ed70497e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1718e0723b1735bbc3359ab08951dc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e238bdace08713ebc50b549df825126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee10f9674f45d00bea9ea5a731bfd3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aa938e46194e533e0a024e9c2c71d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe567bbb5dcf711cfb606332916aec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3177e60f68256b704f683ce1b4e019c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200fb01f73d115f529cb6205043552c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732663d8aca53ca1bbc8b313a51d36d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390cdfe3390396dd5d2439c7746be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f378c7022fba15b95923bb70cdbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ba5346f522c0a09494b8081a45625135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5049de56bb09a48240486df1e727136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09be38c3a609b84959e950188d13ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c3e67fd7061c235e94000d976ade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65554c38583391f0820387a4ddbefd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901947137803e8429e7534e6f91a03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760b1cd19e62bd1ce2b3b34259b23ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044080e664f893db34b4c44d59eb776e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ea9cc10db3d2576bc03d1e3da147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cfff133a8a25154d0be6697f4c136144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f1655709a6e79c93c9da173aa9494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba32c7930e5d5e494e64d3e21fa2e42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770adb8875c856976340f3969ace621147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b7b7df5b3a5e04a08d2c92824089148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e6c96fe9962236fb06304bffa16e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f30c87ab54aee1f5a2a062c07e161150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99082702ef60e73077627402aa72aa89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a0c38381787b23f8f9e52ea83b613152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac309a8524ef0ff774d694e34715c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f71057d758e80005631fd8fea013c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbc2c3a60c430ee1e0cbdcd4a67eba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1afa1486367b6a3b6a2195c6b832156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d134e6317cb236ddb06310b7971036157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2942b7c70dc5fa7ff9dd1b1528559158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8534c974e2eb050826e326a8c6939159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738252be779444e664e6899b00d25631160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c70fdeb568ad85a1b724bfebfed19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aedd74928a5a92bce5de3114c3bd05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ddf0bcce01616633a25fb7583628163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20507dd6cb742422581f393939e3bddf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f023cc73bc4fdbe251e325d8d2546f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131556d1cbcdad6f8cab1d444d2af6ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3b00b1bb04d9a569f14ce7f6e9d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c5fb351c126ed5f2be69bdd06617168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932d2ec733bea285017af990f0d98e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52998ec943bdcb23318b79935f1e2475170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2320d27143d67260c570807d6ed8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba71aeac7b4ada802db5156c95acae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e05d8e7e67d5bcba6a5f3042d383d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad33668517475949caa329b9d109ecf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd8e331bec5d72a0a2526f78dbb78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ffd3ef717fc65a92cdc780f0d2c2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31a76ba915296cd138f386766234ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644932917ccea13f970951b9dcdfa00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb1df57d8cb307268e95a5c48f2e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8f19e69b5612a05179d1e3ba8111180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee856d5d810694e814a44f544d31d22d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250193dfcb9d8de15921342befd02b22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b9db7ccfb45547093fd77c3e93665183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af5edbc261b320070158150b8face9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba4e95955a224257311cf2f8356f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa58d1777ae5e0b52ec4ead280ed1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c36c60172e877c09bfb098cc76a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3149cbce3a081d686fb51eafbe0e00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7dd72d3d3460fdcc5670d8b0ba011189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d9e6768e3f8a7abdc02cbd564947190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a965cb5f0491814e9e217b0777aa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c861d2f22a348aca577bd9143f1095192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc3480f8fbb682788a1830c0504da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f3c02c8c9caac381d1bcf5e6713c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d4176a37ce6815224fe9701fc609195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefa807fefe6a5be5b64914739ba6fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381de2f7bccc07e8b054af86cfb6cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd93297dbff22ae0d241f52bf8d942198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1bbe624dad9cd4cdfb0a80b5581bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a0a4612e4a06017df95ca4553292200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab93a65757ed3e7de33a242d5f9178201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e85910e88e8de8a77f32b19e4fef9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f61a74aeee01ca72c158eb6fe568203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e19d3e24c10c4b261886ece8899f05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa178b0b1fa67cbb9d1456fb8ed785205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba590cfba2b1ecddb6c47030721ce3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b6a52846354c72c4b993caec54ce5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47d2f05cde758ab203e4e5676bdc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe97fd8f3a1c8f284a34bb094d441209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbb1eb6e41b80b7a1e4fec4dc9b4ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2ac22263add7538e8247a29dc672211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac3449f1bf834aa27c5910599aab2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b6ad60f28c0ba03c9293087791d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50830bd71788f83d02473d33c5ddd29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f295afef945942d4eeec8be85d430215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442cf6899137da4cd8b0b3aa8b4b7af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e867487f2bc3c6e537e55be1d22d3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3e01bdc2b648f3100cd82ae26462218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00032382bd77bd9a52743aa08a6a211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee554d91565385b0e4e58f22f6c411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f815d06109d98874820970406dfdf1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830544fbaa24fecf63af6310d74049222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96add4b6319f77857addfceaca2a34f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41c380deb20dc75f07ffd9b12d4ed3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f879ebb6ee3351bb34b283fee202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21347b219f4c4ec4abee807b63a17e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06967c0646e4a24f729021762a7f7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83adb19f10ab6990e49e0c2209cab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005782e78eca4ae9872f8202f7ec651229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1f4959498ca833e297f9212d3c33d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b312cb87bfad987344fb24f68001b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b02a4d08e1ac0d20dcb6c38e47fce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8795e7c084f6e3d8e62b216267eacd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b8394a7b26be4ef5c4de25274b74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc3997cc4920e1fb61fedd66262100235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374d85d570c4870a31210c4d6e275e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b35f3219ad3f3c7b61f395f31509237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccbf69bbb6577d337007af9c4c867a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9f200f9c1a05da0d3f0526d9f8aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6064341ceff1dbd8b94ee35ffa62552240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b9c1e4d30ec47932e08b945a72308241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce470863238647e0dc9604ca6838c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5998663498e83b802e8e5d348eccd22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b6a92925cd622a0310f8ed63a79e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737369ede8e4a9b5d1a09023563f58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a5ce63a4dc9e7dced122f4764417f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a8edd2fd27dc72d6404244594fdc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7fb87261e9c7e574f23bd2dbfcc88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7da58e0c58c7f43596e23504efc7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10266e916b7289fb9c17429261e5ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b81335266fd12cea39aad9083ec14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c27987a1021feadf5930ddedf4ba5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6102c2eda7a07413adcc224ba750b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec4f0095d6bc1674ea645b7546747d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbac37cdd50fdf854d63fcbab25f05b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e1e03615247870f75f01bebbfca90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ee937c14948965e572ef4a00b953257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1b180714c711f3bae2af44629bfb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9297ddba6448bff5b4ceb02c512bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec5a2577ebceb79880ab9489e3a08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443feda8720cd20cf125dd24eb77fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c1f4075fc86d8cd1c28845fb06cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28738a6d99006a4fae96b94d3dabb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbda55b535a4941d390eba53e828405264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9011e97efd07fa2b1aadd578b7719b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f01ae7a5ea0e9881a40b6811977a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43dcf4416bdcd161b3d9dcce17fe27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e5f6c9c41cf50c7fcf97f93bbaef6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1b685229d23c9e268c519817aabcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc822226ee04eceadb3ca46db7fbd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f7bca046b9263e7fe167be589e31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc14dfd20bcf7021921f7f5a76ddd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e80b479960cf340b51daf9a21aa3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a919382f4ba78f55966e5eaef91e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ee215b300a5c8633c6c2e276efb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afaf11b103008fdc32490b4a7f1062276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0896c30e0209b5da3edbee2d6086a82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf506be1b222908a59e3d9e20cc6554278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e8c6d5308ace501df827cf58b7ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c0a7fa837ab92c4eb793881aaf044280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceba4b2a401329c629f8fdc3c2a0bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d80e1841d6a485cdb043d430abc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ee973bc9e7b1484bec920d9349755283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf675d7b3bef5d9251962a708a088284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbb355c75ccd8969dee9c50695311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e250f0cb18e6296cfb1c3c9fd0ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fccadc63af42e7f5dcc2d00e1b76b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72cd0ef508510223bda3cc15e5ab06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8eda242c8469dec1a5a7f49bc6682289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab32f45b3365d9ef307df4100d0f5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e320c12c911adf3918c92c480cab1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7a3b468c04768994e5791a308119b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7522a7e7572dabb745b65dd9341b710293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f7fb1e1a4734a8458bc338901746e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf717c7661a8b6c83cd0001c3c59eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cc2a26ddb675cbabd855d394ec76c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2b989c96805fe61933d97e002376297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d3575904a0925ab84131359c0d01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb99d58e6d2931ea8e19b40d045643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5116869fe52e04a49f837401d0f64cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860cc4d11606890c001d97e3ad1fb68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af46c9cfc8cf4fc06add3864b06cdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f0432877dc4a18885d092155bee5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60682b978b61071317bd54059ce6f164304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf2382e5472940b10e74884686c0b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec9404c23b8060e162f3e641b69b12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c41c60794a71bbd899565ced774f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec2c5bbe90d5d507350f5f42f80d29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c14b6bb5149a4240156d12abbd4909309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de5309624da519fce412128aa1691310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a840edf6511e9602dce6dab622b0e6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b628f3c39fea53408ac583ffdac6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbff0afcd23afe902a71d552ca8918c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f142718e1f91d1bcf9c04274d1b51d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8acdddc1fe90edba463605914ca939315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9173851ebdb0b5063618f77b8026c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae945cd1d73590489e4328999f462b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07346c61700db2d3cd8ac29bedf09b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3320c1c09e0560032dc3236e4f81e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5e64655b7eb9ba96d87a6f2d89be0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a5044dda21a5808a1ce8d9cefe61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f621190e5a2c390ed9eb1e7e19ea6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1327e3b25719965ca8e5820b6553a57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc919998577b4cdf9b8cbcaae130093324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bea4a28cda33c12a5d18c89df49263325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826be65b5d9a420d61bad80118a260c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56834e4f1b7c2e4190d79d5de8a76012327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b8eeb91127df54d894497cadc4ee8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66ff860fd690269236bbbed1e4e7a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197398e888022ac4cf836a9723097a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd267fd5393cc2da590b884349db65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14391c9e2ee1439ad983f0e60a0ac314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3093d0ee77b322e985256205ffb3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7cf68219d083186c5cede8795fc02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061e8f5f1390cd051fe0e6c5c71ba2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562192176d3158cf236b49fd857a9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8aa1f1ad1d49399b4e19098dd2a80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7262eae393609247c598982c6b87e46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086170fb41db4e22aa3b3493ea8b2a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925707608b5fcaeb6ab6ea11274986e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c68073e22235205496a7c83ded62fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f0a4e9955a4036878b8d91a03850342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63342a8fbe74bca1cab2fab236f47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda41b0c1335c7618f42dc6aebbb5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b010ddd324bc262e311706ca62f9401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfbfd41e34d8421102f42dd40f4a32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604658b504ce827beb31e8c8170278b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b6ad84e870dba4275ac2d9ec2421e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b06a2d2ff4939b4022a1aabb6a08cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c1d7ca8e653bd491af9efc3fccce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d4f3b16c77a94b9cc96e2aafb3b40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b3f53356baca2e6713418d1c369eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1eecb8633b6a8fdf5942f60b9c91a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5565407fb611100ba396df82e82cc06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587fcb59c978c4bbd837133f028057d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f872641d08532d1fd8119d15e1d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc3d0eb76f1d688950f09788d054f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5caa645701302bf9f83867339c7e6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05729b6dc7550f6cc0d8702ceabb44d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d8e0900f89df4b53862509f04d86e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525590827825e68f765fc5a0e2dd1fcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048663bbcf7428c12684b112d8cb3cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034c9b67d6175d3c27c8c0325389286363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf56709191cbc7a3ed441d1998cded7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc99a6ef4d1ef505bb9ab5d8ac236b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c852b43eb48bbe2135a22b056ac7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8531b89dbd0ffe97acfee9ff3f81b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca88ebefb63bd055d7a64226a71e861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9cb42b601c98535f0b7ad043f126c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201674dd4a56c2403133b8a563a164f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13d09b0c154f4846f41f090c293cef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7728879f308203fad20de2c52ef1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c253db0b2c8ffe16509d9d5b1f160373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c2a318fa53b65ed6e4484772664e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49db90916e31a3fc00c9257ab03fa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12dfadbf2b9186e5d1e4163341bbd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbf98f1c33dfed8bb997bd94417545377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408df2f01448980a1664519aefc6e7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe300dba21ffed32a8473ff783dedd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12988dbb6b3db3fce1e505e8fe592897380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e0d0bb80d0a0761d87c1dac20df9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c806837c724dd607562ed030ad92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f043d954791d546c4d344ee59bbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ceadcbe24b6fb7cd30330571c8f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cf41d26d726dc4e34b95d83242ad3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eca3633376ed3832e5d6adf7f6e7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88666cf126e120c1aaffc51213864d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2339c7806e93110f7ebbb10c7cc9f11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb5cf016a31033eab61488d894c39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04c32f4feb1cea7884fcf25899c0a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f17a2697fe55dda95a4c57532b9807391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad3416f46e167f79475a1059e58b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1548d5bcdd0ed4a435322393b238393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c88291ed85c59b6905843daefea37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ada54764588eceada04d807bfc64ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a966eef7f146e776590b48ca3aff6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0f94a952a7c3228a50e0bc376b5bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c30417e301c08d7785fa09f930174f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf3ce01e36e2c4bacfc99e46493bbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239196948394d3e449006fcb6ee0d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1206b97376be4e12defa51b70e6a615401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c8a35e5dd6ea97193460be8896af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71100db6372abfbb97cc3f5b35d4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f26c0be9ac295f59cf3b8d078ce67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c43264ae032ac4339cf1302857d2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e5c49ec414f0b60cd9251dc477b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b525e4c1eefef583aad4624f6c318407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe255445b05e5d301ac8ae90e80ef539408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210e997d10f5301922e90b371dd528a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de10c658a279c2b8b65f3f5d4b3472f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d60aa054858f36f5504c516fc277e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575124c318b62a6d05862d75c9e325e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64d487c05e86375e190c5c6d6ceed9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad49bebcf83941a0e750e2db3401aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad28126064094fbd2c7b67025f91fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c3327bf83b69e5ea10b881678567416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40922953f407cd0bac4f7ef38a35707417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d903bc332a3ec3723ff38a4af5a61bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fab3947e11aafeeab19be6328c5b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b4376e8c6d7c35b9a44425bef23a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52705a086e323a300130768a0502bfd8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d8b0aa320b37ec267b292a1a3d711422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f114782297fafd77266de317bc61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712ff6835086e742bc17c4d9ddbba7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4014fd24df5cfcf5b8ba700606ed8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6ddd9a8ec6801360cdf7568ce6e95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78891e3d97a3a45c32fea1005702a3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a685b9fb34f39929672c23aaf96e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4670e5be31fd69d8ecc5aa4c3696d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f754926f656e1977938cfd9dca9d502430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50e1a115504c385a6db37fc9d25cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b417334c2f1a292db53b6566b45c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650619da3b774618f17c833cce32dc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca0f15e35c96a49a0254bde1bc131434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1938d3b4b9487d46143f5273bedd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729bb7518c732c9a1fcd219d0598ff9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92346c7f14bcac51807d8c6196a3c5eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af8e41418755ba4c37bb160184321438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65867a6c9e4bdc6d302cb888c0111439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fdf96177a293e2e3cf35865430925440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b61e8640f175aa62176207ad5bb1b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959fc1e688fc129d2e0aa3612feff6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd89a4cb3d10a931873cb03d45a454443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e417d22ae8e4882ce89e8a8d4e3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9557dc1f2081b6c50b6c900b372fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c878cf66fc5d135ac852b25827567da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fbe694dd48749cd7e19d35291965d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b701afa449ff2bd7a85e17e752cb71f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a920884749bd68db72982088108db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadef72c6528a7868e5780a8c6bd00a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d5331cdcddb90c0ea12b4929cb9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f715b8b9608e6b9d80e145a9369d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cda0d9a37bdba02f15088e8a47e1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa21fc026f3628078693d49012fcba1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e343ce356f57a81ad745e27388b7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca02ae466fe94503f58c0697ecdca7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6178cdd367aa3a823997ae593b149f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e83057a5308a7250cc13255a4b457458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bdec8791dd3fb04e4f2f10793a2a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79f8b6fa80c1eb96e7403df5bcfac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e74befde0c5293c14cb9da094df5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff42c5eb2d3aeab6da8c790f381b0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23333b45b9549fe8859668aa44674c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f81ef3eb9e7e89e7c1694517416b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167efa9a18d701f6ae74bffd890f17ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f572fa4e0b4bf91cb5726e8a8f9ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb9a23faac2687248abebe8db5ec0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43bc61de967f9ea27c26f80991e357468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6f22faab7024edbf5212cef6a5f3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916319a0b8c2f93dd9cf316f6f7bfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472b11dc2658dad4730403e5e1080a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b45aaa4fde3959d9736967e465df54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f99f8519f1e78a87a7f9cdd81be4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405fc50325a9e44d8af27df31d4e1e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2f57827b94e51c7c071a6a177f58d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af023d51c9d63b5213dcd2735b2260476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e7598a43231cfe104af05552776f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b33d249f032cdbb92a5eee1d70dd94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d183aadbd6c1353437c019f5f78732479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983cf7e6f29daa6da48cd510a232708480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef179a85dd6c770fb2052e65abd588c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6812058de1dfeb23631ca5f892302a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5cc6d1b3fcea2428a36a7d86243d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94010db7e308b1afa1275ca7c908a1d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3cce28f4ce1b0d4cfa437cfb1c62b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae668e4ca14bdc1bfcb247e23839d2d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422bc7f42b959336be1b9fa3a9d45bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e7422b388d05688b92417b740081488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eb68b233b5b7fa8c64b965c72109d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f602d702d55f48a3a1eb3cc4662202490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64ca8eeb82527792c06b0751e56b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e836dd25017852c24805e095984043492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4e916dd0b653a0bda70de1262798b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b971357e1282ff1f95d20adee6e67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c2ffe852ed87047ab3ac8cd91d4a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f764bb231079ba958e011dfcfd561496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4477a5ef482c88bcf4b80ea2b7f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900e86303908720b48c1041ffb8c36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c60b0e74c4cba7ff24f9d824e537499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bb2d56af86d969c434983746636f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea368293f8e6c67a32945e7949f39ca1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aed7d9ed0fc211416861f927e4d3a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72d98064e5952d2f64b816d751f7e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120258bd43004b89589105300b84b92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe42678d9a4377cce1dda251e6fa7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c153b20cc414bbb0297e78ab7e3a85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b2ed82c20c4702a0004d147e0cf0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e053ebffe5e16dc2a890087c9c008508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ef9cd11853fa7fb684cbbd83f587509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d1177f48314cdc50f28ec2fe632f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a31ac085d5b21fd7db4633587dc19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c54accf275cc4bc1666af3884f10c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0ba56402319aa29235962d59e313e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce235fb6538c7316ac8631ac96d60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18edb53da41bcba9a91a96822f6b381515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d728469909edaa621fb458a01e76d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888689d2261f711a05c7f3cd5ded5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b016f838778fa00237f24f9837fcb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9eee8ff3283e4527c56e444fdcc0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6880f09f3139cba4d067e7dcbd10f33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f61124947148741a897d335f7f3ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf4b67577b176b84ff31e67c07c951522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746749fd5e84d4d2380805cd8bc2ea82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec0deb121f7c549668c7aaaae890a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74686f87229b332fa3055d9f9d0880525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34f392a13a400fcab4e174beeff923526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937439cf18d2f7828d9f5e8588d75d3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6909994025c7b7523e004b7f9380cb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951ef72b3888ccfe300816fbe19482d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c14bd5492242823789a87e7702868f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa942bd75d3155dd41a218527577ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307cefb3326c4b0ba35d6f866f8e113532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979562734b35fdd6788543bf9e16eff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e1124699ef9d7edbfade24302a81d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584868f96bf3821b38fb3f18dafaf8af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514006c7b2e047d0a56977301b41b50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662399095154c3965ad8059ad783e0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513f128844f092fc42bac57a29117c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063f93f5cca1f308874d105646dfbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a30aaf18d0d6b5bd1410270bfa096540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85111da8c1a66748ca02ca327eea5bbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b8c33e81678399509c02dd2a2d949542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5756315783a4334b1be9371a6fac01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c2c6be692ec30e253d53f4a12c00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae3d5ba3c9e88e8ff2eebaba392122545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05f2040cef1969f4054c737eff7a4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81acd8c3aa0d219f486dd662d1a17b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758b242b3bbd4a100c0ed201c8c97bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a76a8c9bc9613ca9a6fdb245ed33aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c096e2a75e970225fe0987cc3d9b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194d366cdc044489fa52f08294896a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038773d6a6862ae6f8f643b39e53b51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e61c2f90ad4cdaab2c75e637168c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f0703bc1a269b37a28ef109136344554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7a05f2b7fb488aaee20834250ec4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ef6206a93e5344e38dd7065652c7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418e914731f868ca096acbde7e2f488557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c30e02f81766d91a8dcd3af39ddf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be24b67d943b4b9f73af2b09c6108559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f04117ca1aec164dd99feebe1c6299560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6305b565a0aa90ed025ad2b66ca59d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cefa1750d0bd973aff799818008bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c8dc321a5369256761ab2b024f7ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb543ceed86d8dd1177694d99cae4760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f747763dd85c4dfd71bc795e31dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00628f409f3fa9a7abaf83f354eb74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af96a1827d667444d384612f5d109567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186736fa003d9002a12f8c6ca86fec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32b22ab06cda413551b552281f797569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201796d3d92f6624643ab909bab2b731570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46233a2ec809cef95d09e46ae0cd98db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f27b38e97639f640bb8a51ef5bd54d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010192e836ea9d5fda9dc2f61af6841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a4fb4fbbd7661e6a4f88b4c522c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530aa841dbe90f6ca440c6e75ad2a243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402fed1e666c351605ae07114dabb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42328ae904dc2d3148a4d643d6ae4ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd4c6785ff272e63e4282e2d489526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db27fdca2cb89cd7579f4651d70cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a791ea854af6bf6386a4e45c2e62c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef3f4dd297609f3a24b2ad4f690eef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a26be43b2e077af240ff26c36164f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b558a1497d6bc8f349518b45cf0ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575a1e55fafbc67df862d40bf5629012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73827d58276021c927e84a5736f66e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a89903516bad4782dc55bc4883909714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749af66a1697aa4c23f703a16050e8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7bef9762581e9e3e2d516ce5fd5cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa689861716ab378eb329e5e464e60b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31767a007dcf37555c07ad2531e82918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4648565de75852a20da4b8bea5fba7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdaf2316fd66b40ac3edcba84b510620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00bccfdfedf8498e5e46da7145cea021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9d05c9b544a9d412a88982fdb36a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e10c0435028e62414ff8488965b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c114ba117d445f8edffbc0a7e598e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c99a41d814ffd01c1586dba7b38925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a7f29865f8426caa1e6a6904821d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f0adda4294ab05f241ede0fae115727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06073bbbcf718745b0c447ae5c2a5af628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feaf3961eb857bebae19fb1cfbaa1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fdea6a100e899ec9f6b244628a39430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1504e0e15dc223d0131d1fdd46513d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387abe47e7e0efdf9c97db91ad30a17532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202e66fd42656768a105649f4b4befd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6c4bb28677eeb57fd74ee4c2bea334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87497fc6a401fa05c0f298dcd1baf35a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232852f2fe395265861fc8ea7153980f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e042a67933b97dfef57195741bbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e36c43fe2e070f2905396d8644dba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eee040ab1341d63bc557f83e34d80f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ca54e08e956ba9b8aff04ddb6cbc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe8b6ee3e2a14f3f0df9149127ee5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c6407beb2dc2dec5fafa9c0f2f0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d3c37c4b08f981ea77817778342e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa76be1105fd2f3ba1b6545adb7fde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e502d9c024b20943c8ec798a1718145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c75a7dd1a6c39c386bbfbd9fa3bcde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3a81094a13a9a915655a00b926bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e2d4b828ed0da4e53435ac34e382b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b9d9ebff86dcfd9b32e61688093c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a249b1b75b6bd77bc8ce2c06b7c9cff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0076db6669b0a6fdd92168ff31d8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596937582c142d50a9cf793673ed96a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694b5f030cd702ae4bdfb680f6ea1c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9431d94ae2898261b0c5413d69cf6d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92765d025aa48703d5ee25d70677d14755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1e0adba34cf63d857c4841d780c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ca7db8d754d8739549604945bf5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727379c00aa1a99f2dbba039a9391fdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ec23e47a4d4709887925f926c5a7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcd5d5ac1aca8470c8d77004f166d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6982c919cc5cc9d14a592b05ad00461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e237343c371ac6880052b5c302ff5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc028cc006ea71eea224132491d8b7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9c426941ba75b285d8799c5fbea8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e769fe8013160569a3b7f36723517565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab4b285826de70cf00a7dfea3571ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a4a142b726422e78600466a4a1a8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f9aa9018f51f78adf54892a52d1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320cc598464ce18a92fca0ff053a88a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e61a4cec613338bd608a50010a04270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea788eadd4c80d4b72359220c4ea9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa9da82314f0f886b840899bc416772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e40347d4f79094e01f350de845510a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9380d81e28abc6ad8d2032023cb3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78d79fef22960fcb24b2eb009a190d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c31214d0707ca6e99b5b512ae66476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f31f6e28c71448e1a5af009923fe677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a120e160386ff87542375c1bdefdfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39df8a5a4e975cad894e9b42149fd1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46061f91806c8856962a27cf26ac263680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae218768e141fd05f5605d970222981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba1d462ce1efaddf4e83ed70158a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ea49dbffa28b22bda22876be9c1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a890f2cfeb9cedbd9f61cb2f1bbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0737a1c2d9e666cb25b72484349c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828daf737968ce568c98b327c07ef986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6953e1a1a40771d6afcb84d5004f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdeef1a024a7175eaf528cdaaa03d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6801de207e2a33310e7446d76c17a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51da8f40cacf0a0d87711d4fe848ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29cdad79bcff166b8d031ab9494fc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b6a00daaf2600b49dc7b3db5ac6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a6e48208ff8ffe65f8ba2ebd3a1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194925bdf4f3c54201ae757dffe8721894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092afd65b280d462aa1c7c0abd93c1d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293fefc3d9d5952eb8b9846a808b32496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cdb7435bbeecad544107b4b092fc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86418c1602390cd913ce3af9b102d3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b21d8eb529c895e1c94b936774b34f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaf306fcdbb0eb160bf0665f9bcdc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509acd0b79abfccb8bbe57cfd8dd40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa84fce60486fb30c369410b87a4fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c590d1148a2c93ac54b396ccf9f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e139a25d236475147bcf9798c707104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf6c5ebf642e5e8f10db31940b3a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa56eee40d99390db311962fd6fd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583ca3b802acf78b11a685501d65ab3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ab4cbae4271c9f4830bf540a53dee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c95cf5ad26159753623634eea387a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f1ad9d56d103c43afbebc88075cbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f131d909b3e5172d2972b0e38bfd18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ebebe57b184bc010db3ec8711673f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bedbb1c74d21e3d6faaa2206070eeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd4b067ef55c0aaab9de83d842aebb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a592e2dd350ed7c42453d331a9602115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45516a80a03873e3b8028159b1f88253116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab84fdf980d1a65b3004de94ae9cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e7f6e9ba17f450f3731cb9576354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304302de2531e6468d6ca3704ca3cff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4446193452f2005a17c9aa4ae6f23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d179070adeda5e5b37ec849e29b201f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec474c2cb40885ff209e8636c8db3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740c12c6e0b5aebb7d90a4c933fb54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a38d974dee9c0c22b50014acc9d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08db5405677b8f18c9399d032eb736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e9237d5229878c3e42277bbaa067126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a130d44641f9c3cee04dc4ba631529127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51671215e98d300fe0d4ebdc37f5ae3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecdacec8ecd99af4c4e60ffafbb070129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a872005571f10dcdc6f18cae7931e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b673be1c1da439ac29b6d31a8dcf21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911f4b107356810ba30924f3f0dc2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95238eec6212294779e3db8e21bc89f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c475067f236adb1479b3ec6082a93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a61c6c15b4e627330e087ad1f7fcef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04632855b7e1de1d82a44594e60450fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315bc92fde292131a9690f2fb631c79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b932893b5a9816643d80d2d0bfc06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ac50091ee56b3f5b0fbade0c1f9bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fbb5aa7a897074ac1b227836b3b47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952675f2c4646976651303ffe93205141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db93eb80c31568b3e952a977d4167e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c71f385785e3cc8ec590873303c7b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1c019988fdb71bebe47a9dd8ac470144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4573513c16feb6009e49279983000145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c21608ed8070c218241232949a8fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981823d2bce91f8594075460b5f6a610147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144781a91abeb2d268b1a4f0b3580066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338837905aeb974d5a1933855d0e7b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c3c57ce1a52e5e56de8aaf8deec6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4af51a2976bfa59fc40e38f94323151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334da919742eff0d00f55a6b805f02d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75198d2b2ad4286414dfff4f72a409d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c0d9011d4974620d639049e73a5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f743d25137d33f7c235dabe7efca04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed54937abc718f1da63bd6064c0bfa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed497812a3b3e109619063f8932af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e5977cd1eee5c73cecb634053813158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0d7aec03cd62a2048faeada0557d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f27da2e88db82ce59124b10942d6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa33d4a61fa6c492b7e742b588cdbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63308d791e7aa88967cca815db9deb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883d68d2cb035d21c2b3ceadd709e50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bf33431fd686d5f97c82be82038b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c4652dd8c5a3a2ba68b9f7216936b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219fff8071ff51fe13f273f2607ae95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08974d1146fdcd7acf6516d585ff1cf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef364e8a514d37b4d4e8307514fa968168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a26016a6d4fee3883909f03645364169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc256b355d213056b4a538877aec9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3543a92efaa413b6a710d7dc97dac8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab0fe34d45ea26a55ec17958bed49a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55068e0c306e8782451c5deae031df62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4335c1e7fa009c3f6786e52460fcc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b89fbc10070581bc2a7cfced59d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27192efec998774ddef038ddf4328073176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41ea0887924f232ec7f2541691cf2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de314d5c5ad41eb342601be4d6697de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19775149665a70f9eb40e1476bc70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821dfdf2aa8aed2ceb7f19a73453aa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c516d0c01c91b0c67f9dea77d5510181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f84ef1ede651ba8b858426bf05ff09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68d60cc3d24e7a523a215735bdbd60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254725c08b71b441c1874f3a53da7c9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0c7fd3831ea5113e331b4f9134263185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086432ef74d737f657a71190e732c4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763fd9c6cacf1469e7fa995bfd3d05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7e9ff8f4a814f844bc4b3b27ffa12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b303fe0c2f89d645f09e381a60becf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8227b7a1912a9236ca5d2ce315f69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e54c4f552e49e5482b3eec5ce697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544f5c95f372d0be1e381ebd687a8c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2820348dc0bf5aced51f7a6658849193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c66aeed9fb2bb0c8e679ee17c3d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba9541a470669bd0558237ed35b31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4872628525bfe57c3fb71507e8a73b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d837bc1d81654ec0cb1baa388d330197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259a9b6c6fd19c0eb7a7091b8c1fb6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac926b9036c45213ecb940988767d90f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796523e1817a0bd506dcf9fbf35d2a0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e478d55553b3b4f6127cacb639fc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e304a37133b1578b1f1b9c62b332a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429613d55b4f2c7d495b20419e2ba23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272aa806eb0cfab02fdc1ad790b458204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710abd7a93cb60111f2877428700c61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d762b52b9835b50f02958113fb1a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d0371169004be9c86099cbc66ed3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145502d0cb354a4014d80200100cbcf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f63d7917da63c04d7a33ce59a19d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb610a5e9beae7c0c21b4be1038f9fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e496da8f27a1b9a71103160fae2b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e38cb6c8107554db9432342a1458ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b39733e0d19806aeda667fcbcc4e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced32e6bdf5b00ef5ef7af5c01b2e5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5ba3d36aa00872e041f4c4d1f8446215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c052e5c85ca695e991d97e63099929216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2bd60f03fb33cc37ba3ca0e231104217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d8ba9b382fae64c52ff929faf7ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ce1b0e1b807525950210deb9f67f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516519290c169350f6acc8129068bb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b5267ef9a7243d2033ee6c2865e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e249f46ab7a17d67c24822ebd9758e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928173360c77844d3f788dd13cc3a013223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4345bfd8cb275cd3d2190c5500ab2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec8122451c6c1bca0d1c4d2557ca96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e62fa8c8b883352d27717484f498226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d321d9f9f397004d68e938c56469dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76578da40902b3383e497565556204228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2acdbce204237a45c2ac09f53daa14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5765d41cf4b1518267157b4e43de9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab8b4ab1c977503439463545353f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff21803b7c94fe8081b193c30d4dbab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00bd005e0fc3d3e65572c4555042e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e47d18e1ce515ce2bafd0e9df53eb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab7b21a9be158556ec250880c62de9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b75a708885a71e5916b6783702bd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e63fb98915f3713edc4d0d3a62729237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad4367524d9b084aebc779bf3cd17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dd6dfd3a63b6f76305a06a3e5da66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a535ef2398ee713f914aa94dc678240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1557ca96a3b0b2b0eac29a5bf36cba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3812b356e9d20210100ba3716c7e7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f5c8ab30ac09a7bf28349ce28816243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c99bd3a9d5461442324b782803965244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dba18486519148f833bebdf4a16a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe103fe15d7336530caf8d99181d83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19296665a96b4a47d9f2ccdb42eda999247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28cba05df2a81800f0cce62cbac8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e6874cfa0ea6ba99e28a4ade34b3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c4f9d04e077ad723245c3f7c6f87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3979d8a3f826426b8a8c692332803f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a63a96f0ddedf88f524f1dd040c377252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197911c8ff15ee63c19e7e678fb6f11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43748c9036fc00d2801073e3bc9c25f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36577b8575cea63c89d9e6a5fdca4819255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a91d92db0c085d9d247f30a141da02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960606947cd3969031130c48a79d639257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac73a6156b3e54cb5c766bb48b4f3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b285c2298f71f644491f002374a919259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d512fde06c858596c59f8cb2d89580260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fddfe9a2aad0accbf467a9a887117d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccabe18e46445ab30165a56ed1c8c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d24e1760758884cb258572e2f4f16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d0ccdf867c1cc1e940ec89439a9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c5c08d7eb4be007293cd4b0e2381265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa021954de5ccc14f45d0bb200dfd6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a782b8df3f5fcbc64d93506981b1ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142166e7d327dfa5cd6ce2a6ed9eefd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804effc2229e086223d7d649e4048af7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b9c8290487350c32fc62ffda3f0d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e64a298340bf0d747602fb6caf650271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16adcd0e1cd71952f49dec8f1e6d1c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b747f0d396c6549c01772cddc6bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b73eb821c228c1165ff7bb5ac5f50a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d961b992414b3baf39a685587759a3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f523e26be088ac94031a0b679917847276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996845c7037b4a0562f95011e004cfc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de29eca939b45851bf5c70e77cf1e3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dac932f260c816fe1985b0e8c7543279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbdb39eead4121707d4c5878c2db24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f0d965d657c2efcb117def9121895281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea79a1423ce1123a89b08049cbb6c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd229bf198f5b6ee73a24012584379b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816782882c147ef28932d12c18f3cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7efd3a280a55231fc3898ad3ede7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f244ee4cfb05c93f5bd85e7d98c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3435245ba78e91c5070d6386c7c93d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b00b213bae757eb0aa1c26ab271744288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3704ab0fded056d2d425bafc6c71b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e4df5139dde20c77a942c7453150290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3fdc03079d1e045436dad30e4f71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f5eaadc3ab3b1d36a3ae2522b1606292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd964b6d24ca36e7c1e89d8bf2fe6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b1a4799cb5c7a18d4fa6a4777755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdac32a7da6058e8c5530106d02dc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d014769532bcd755651dd3edcc604296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33984ee85e5a869e6aa2fd37d2792788297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897b3feb825c53a8c55c792e14f3a39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857d22bd932f1d77d94f81065fb891299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc1d6b74083431f231f136f1f4d46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1ffda55ff6572a3450cbedffdfb1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba5f4cfa21ed224a1c1ae4e3e78dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13163a91619db8a744bd476111cb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd89ad7a71367e240e42776ebecf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31a0952d9cbda44592f0b8e32503d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a428d4a2478a25fac6b7f689ad4bed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249d66935cf155ed8f2680866f24b36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbac602008ad2c8fcc967e180dbe96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a716183508fd32dd5c1d4a114588fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ccc5d69f3b6cd57ed4122406703a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9154acf864781f4d79e0640d838620311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce8d0fb9409d798a00a629e0968b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea30e17e9e9cfa2edfe628cbc6000313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab51e053a05e6e21f61f49e83adab0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bec9e222e2bda5f8b1357639e06207315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7332c0a0fe64d8ee92f14c20797dd34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b388f85a7b21675560efc168faba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac126d4bcfa00e230a45227eab41ff3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20591b8e31f1af98f2951ad8c144c45e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dee54f15ad6bad2f92c9f7d70ecf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1516b5b333104086925f867b897d6c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b444a4590080b16430c155cd03c32e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cee76e920e513924f479bb1081e2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c65a3bcee122fc7c1bcf4407f1e28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdebe48c90f7170bcdaad3833bd9bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a31a7ba7e7e95e904d25e470b057df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843fc12af9a77332a24f7355ca06283327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713f42dddbd68873b05cae03c5bea74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055858139d6ffce3f858100de9da14c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec9e1ca38466cef2244fb9d018df1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50380db29cbca56ad1665297dc33d7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6415818a7f807819449f7cbc6a866b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4962e0a8b43474d7cf80a9037a1a15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640711b3ad617d288fe526704cf56ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec700fb868ba7a6103cec3e20a56e17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac857f17d8978525a9039031cd31512336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5257fce94a4da95fe62a314dfff73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd9738f1a1e019d8ce2f8fcfc7704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566041cd442fa82692f3a78f8f2e8a7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4568c3a2cbcc032c5bd5e63b4fe9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865c809249ab8d85f19ef9801e9633a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d0b0b71139306e96a0394de0c6ffc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46349a98eb1667a65710cef87033c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1157a4544e15708f50b9b4d0d1e6504344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75625612030f1debf95ef0bf8bf85f5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f57da76988f27ba85c19b9bb4471346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e192ff9cfc57a3c49a087943c8ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b36f321faf27fed6bb7ea9537a201348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7552143f0d87d7d47fc8f485e1cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160988fb7c28d0a32bf5d562dd1018f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f454dcc05046a47d1973a7cc47700351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929768ca079f575ae4daaebc043d400352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c09793c8a86a27f6cc068c4e81632353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae80759850f0c661bdd523cfb0102354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d13366fcffa7686efb72263c2863355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbd6f372e0cc0727b3dbcdefc6c24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b71be2b5da53b6dd5e7fb9a151603357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a6363eed9ce1fb3ca88f7a65af7e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a42ff503a9929580a1e549abc7c4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc213ca074b0e323688940d53703a53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995d3884834b3a5e231a5ee95dfe1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ec7cc97771d3ecf6056f0abd8cae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902085cd13763abcb26fb10720fe73a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0a01e5e2faa9e0c0d3e74afe040b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7291cb3d0fd27f7b4cd0ecb771e8ba3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbae05362a97989ee6a6e42378dd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece808b448f21ffae29f3d954cd41bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e54561a979aa6cb884554863340c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad228fc07b4cf907ab736b3cecd475369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4fa36f3acf47b034a9fc09f98d43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97138887039ba9fe4218f506b0d663a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b8068b0b8acc492982cc81da5a997372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd98fd431410dcf54bddf4411d3ffb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184f65e166573e56c250aa77ad3e441374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0103802756f09a77291173858bcedf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4abf4fc38153c1acdb912dc92bb64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a163c9e91bd9580b49a3d940c53c9df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abcdf7e8c67ee39169227ed9017bf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058477171be96bb6e6985f944c59c636379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441914193a88120602c906f6acdad4cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdfe38448160a5225925217eb93df1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71334602e5cf5d9a3f607a4eac8fb3de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f67dddbc05cbbf42df5a3f9af3b561383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cc697613e9786fe1b7a9d9e1d72fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd9f40c29acfaafc8d34c739da2e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb196466bbec9643c7f0238cb23f1d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f572c671cabe076f4ef9a141df5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc9370888225767052a22a7fa93c20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cbe5431ca79b9b05e3efefa83fed4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fffa504c699b1ee91116d14d8c04d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2669342efc3881cd354ed1ce8ee63b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0687ab8ba1dc8b10e0caf4dc7a2d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69dcfc899c1f8ba3aaf5e4f1afd13f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea4d98e4364fe8fba01e612644d63e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad9a53b47ea8e17642bf6d25eca750395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2c3e2fea2330c04f8314faedddb44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a100c8a8d5641cbab5d6644dbccffd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2d874744da5b398538c971f85057e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcbf23ca357f43d648ea79e61f0feb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec5ca2e37e8817de4a1461a88e427400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebcda4d807309a89db6eedc99abf3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44789fa7656352782ceeb1b6f483c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2a1e6303cc7dedd520ec978feac1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694119e3558e334bbb1c76c759e355d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b40e374e3bd831ee715feb8355549405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64434838349a56e73ff0ec0cb567b05c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2274bc6ffc2d855b89545be14f3b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b60a41d5146c0511a3c7de0a62f149408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188c95e0372674382cdc68a8438eae7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308e4ed084c5241c2cc018ca22a9169410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f0af40c8a6740d84a5518f93bca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee2f8476b06dccc259318b1a149d86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbdd33b219c31c1b3397609f4797d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c04323d60cbb0babd06756e747eda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3979352c81ef844148def0d8601338415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d8e962575edbe72da72f4d0574542416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c627b556f47c27560e3c330d044dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56872efea9201d983c1e48c8441e76a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333fa7ad0a5211fea67b32ed7c7d692419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e6335712f629749b0c2ce411c11e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d86f2a814521e5d092f515db95c2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99942c89dc90308e2eed5117e6183d2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf0ef02272b53647fc3e9c075ffba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152823288dfe12a3e534aa338efcc36f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4462b8431f5c41ea47d3e660a2fe265425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd2a8bcd23f58721c33a707343e60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af939e59bd633b0eda2c2350165eff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a35be675b44ef644463c1b8a4a747428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e2b4ce980085cfb103c84b4ea4c31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e6cfb6fb922e8b5ec2990fc0e2578430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a1ac3b7bfe8d9b5e4d67c8bc76c1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a1d2f5b197eeba1bb547343cad61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8280690ba6a1218a8e19bd63d44709f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe350794a5a90f4801bbd2e2c4584f81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b507263d66d50ce1f062531adc64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a70e1e56c83e7b6b2c1aca1ff9d54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb156197046d4850554075e01459c13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091381e22ea874ee20bd61618e6902e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363366fa732350af4e62c7c96146a0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e77dfac30f00168406f92eabab5d3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a0039c971b81db0057eb3ae2e171441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf166199c0b23e927717c34f097092442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e646b120859894d71be2832fe0b0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657213494fc20d29d6050ac4fc8475f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d128f768b523702b4c853274603c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16c00df31e2f9248f2e21677dccfc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d31dd8059f7fd53a1ad81fcc32ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea9112543a41408ea9dd3d809b47d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3236335bf86e821007c3622540dd382449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7a85fbbcb9d107337a425c0689022450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d703a80246f4ae37c13eccd9ba003451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5761e0d7cd605ed468f1f608afefeb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57178cdafb222891205d7cb87f2f8792453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c20368e21fe266f2e471c23ea3f846454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147049f32b9168987d3a5ff151ba69d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa12aeceb1eaef5e07824a777ffbd39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315021f55d91c1be52b864b8fd6e48d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94046e3b60bf7ba26d8edf7be601754a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853bbed153a27db64ae3a7bac0480bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc36823901ee74ea40117ce9c376a30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739a0b18a5dc9630911056e43d8712a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dcc6b1821bde0be6654cf48aedb6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf44145d6fc75a4f66230f0396e04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33dc85596cead60a3d696face78a49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed207800ce928a98214d0408635af97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccb6583a9c234df587165a6ad37621466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea072c6ba6cd3061f6d66677539fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6665abcdc3016890b7cf2ca4e15236468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae54f0d0fbf9a859cbf0fd1023ca6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac6d1b5dd24eec8cfc6e7c6181cea1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e90197820c6907a6a52ed6859ff88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c27caa8099a81f41383c07918a3405472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f1b39fb8fb59c29af6111921f748473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28187bc9cca53f32a60a4456a983a3f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63a458ad119e02468273ffc29afa72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe4ab2d0ea97ae640c47020948428476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e7d2ecb1b53b59189d7eb4910b9a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad30400a6f53b3c912b75cf527dcc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3dc8dcf8362d59bf6eddefd58925479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2b3b5dbdde31d9d5dc041e9b23118480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430de488070c7747fff7c28f8e00565481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d88233dd0bdb4460d0c8b4603d68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e9654b0fc1e7fd1b654457a43d78a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe508d9e777b806e5a618b9488280484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a03134f8a1474b540dba26ae8e78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10f86f178d5c819fb35ebc6c6bc06f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294d6782172a1b5d7c8af13571ab85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acba4a676a60b48416529ac08f9cf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2be62cd206901d9284721dff0af70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914684c322a2567af5b660daddc8e57f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cc30d0da153244c955797145632c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89e46c9b63809a080a080fb5d6564492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62aaf30540a52175703f1e76b28129493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f855946dee385191114b74422ae56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c33b9eb6594ed373a111a81d706c37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52fe8b790160cc417362d5ba5a2047496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49ee6c8ed9df180a992dc256f0a7bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff888044703131b0264a372d677ce7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22cfc7b699a0b78235f4c44330885a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b627957cfab743c48ec4bfa339fb871500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce796edbed9ab1c58d37b29b708c1eb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82f33727b6aeb5f9bec6f41e14d754502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eac7dfd4c89e0f23f39c26c68a79a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e74b02d37a077e9d84bf467edcd3d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b87ada4cd6760740e5599e4e3c70b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d1b046c6d297ad543a178bee5c3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c1ded5717f2babb4577eaa49767d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c034a35d34665ddbf445cbdb2cff3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0220732784660c7cd9bb7954565e42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41057b7f97655e942afb082cb02a62b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455576b30dd76675732b12802e35a862511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c4d19d6f70926fa2744a55fd95367512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9859730192e6e6777e8dfc8551111e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8f7da7d3ab8f5a7cf8cc1aa75c5ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c67171150f463e0a69b05835146bfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775f448b1a5ff2c82192ae1191a90e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7199e41ec57217473cee73cacdd2e8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81550ba881b0b1a02a0ce79b7a30e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19516671b5789eedb70e889112de165c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe558e7d0242a28cb3fb0ef7589e600520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9bae2778a067a3984bad067746f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad0b9f1ae484bb799529b5bc1d5459522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb142ee436d98bc8a77bdc761d750523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94831729d145a5e56f9e04bc9548250524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba8b19d73c52dac7f0a36a6fb98399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ca728f269f3861cfc30480b861d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537564fc46ab119d931ae20df2440453527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047464f75d98f57107b1b426c7fa45d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85de91e21d87570619e43361edf070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282380e7efcd06de8c141d9b3f541c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afbdd94d9ce91d6fbe8ac4da806dcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516fafa44a6881642f3b9c01238aadf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfee0ecb3876c7827e0c198809d1a31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbbc0ba7c036749372378d757fd949534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac9db724fa2d8a902010f489db787535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82e3f114fb0c168cbbcffb590bf1f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073c220739009c22b564d9e8fffd11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666219029ba6d9c618b4ab8e89f260538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816e76e81505f6d81b35ba64b041d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73356a8bc85f868bfa19691a8d2c6b06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d1827c128850944c3590c365f725541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04384356646a140e364d32522b2635542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0fa316f711f03e0cf8fd7ae9d304543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94a4f5005f9339311e125822f38f6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73de147146234637411fa7f04592b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a039e5b8cdac960b9bbd073e7e0165f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3984711546351f312b1d63ab757a7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94aeca382073d39d6d88697b719d26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffda0906f76e749d96093f2f62f1c59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715351ea9e9fefa33fdaa23e1d45d708550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebdcc8731d62f1cf822addbca806b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd1daa6196b29ecf8ab7f5fb65d55e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d224138d721650739ca992daef2f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0dc257718869d5b4013b180249ddb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b75c049712c8ca5e493444ef3da0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e7ff3cb1564d504287e7c3c24d0df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ea3484c552875215f14b699fca8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3ae9e369f472d5de8a90e20f6fad2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d7a12902449655d73568c870457e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773f7eec344e5e87d473656e3cff555560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ee1d1b750b6d1939dcc44b0ef0ea5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf4c380d01686ac68139986212c6ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820a3b13a45adad5cbbd73218348d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f65bc458129703c67d78c00862ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503b9cbddc1e5fc962f436424bac24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc2fab37fef6f8797c785d339fc5db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28941795d56733425827841b7c411e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f5cc27f1e529173ce906625b963eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea55de82295e3dee904423b62f80aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91beda2e6b83c922da2c0454bcab31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5b8ede0aef9abad1e5bc9a4bc738571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76a6c77633536f6af311565b91ee5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>