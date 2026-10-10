--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52281002ea4137aa8dde9268123dbec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127bb8ffa2c5080966207e7cc0beeae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb6abf0b13ea3edb46d1bb810c3c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0eef6c7ecc9b3de623b1bbd5905684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6a17d458d12809f9a90d64035c355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d69bcd7b9f2f2b7495ee74d7bbc6936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ef9679bde2081ba984812a232421b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bebf88813c69bdb2b2d838127de10f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eb7b2d862340e82567fda94cc60869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941128cc9815b59fa2a1edf9f45696410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c8b0e261b449644cc50ade501dafc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ecc733a5f4c0f0db6b027e9f607212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18e0f2cdc1d4b221ac87110e5b947f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aea2de923535062f3d7ee081afef114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68acef56effeca3093d143ad6168edf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1f6946962db890752136535df9ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188979fe528cacdf70ac995a8b494f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a9a5f1e83386b2fce7c51e5fa705e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045184ee4a49619326451e4204f019b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f368df1d55983385ed26ad1c367f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8016f14fa3294c6e5c647b028cf57521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed45f107fe526dbb835754e05e747422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293efbba0c40ce99a93ff4466a9e36223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f2a1c3e75238b52d47d8f5673843f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec2be4c4f0b884ae3e01276b0715925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331605bfc3e50f6593a5b522291313e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3dea3ded633d5a2ed7b3dd6325ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c910b89e435d38766c47b6ece6d2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c709e1fca730ede0ebd0602f2ab3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba4d37d17977a5064b1ee51648c7f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0311ae6f072db119adb9e3ab9678aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a8387b573fdf39926e55bfb4ded6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d64eb29c89b14a42bdd9462d39e1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13abd63b25d2c60d31e2272288bf33434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c76ccaad09b19231e6fe322ea108135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c807a450f8e71a66fffcc225dc9a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1371b51171bf1a045372ec95748a7f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b6c837857437815d7da197faced338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce045f1393680739c8c9bb0ff1c68539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db1899622ce4082b75f3f96a36405f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fdf46974e38ab60385d91f451846941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb1f2a73699262dd3b2aa2da192da842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93587324b2b4f9f80a10d7ac72695ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f4343ff512b0d40f0899062520ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa7289dc8050c8420cb8a5d0a50f5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce82d965d7286382a03cbed131d827c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f24f3e5f742f5f225b486037be79247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c57fb05f5928bf0a2075116358b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9a88af02704a684df1a82efecc3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b16fc44025c474cfa7da8cd53cfd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52922b08dbc16067dc3058ed85db87251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e2469b40c82f1f3e255e657ae08c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31c65778f4fdb44e4b14e6df347a6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c196e9cf66273943d2ee71e1434854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2602402a49496145815a018ad787d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d55b32299413f18184aba794dcd0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce4b3bbd6ebc0c5c08b905befe788557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b020f13776a62f5cf3b7a9386dd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c419b76ee10d9e8398f2651dd94ac7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef19aeb0cdbb38324ad70d7d74a0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c8191ef9527884dc5cacaa026ab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8408b71fd0c0ad7e964a8ac9620b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0b0e7df16455269e95733d3ee4fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbae3222d665ecabb228e990a6b6b4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c80c5819f5a26c835017764b49853a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060204a2a39cdeb68b2e1030587526166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9d074f6ca549961c20a865452e32367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba2dbcd0334b41da0fdee9dc96aff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f7023f44372f9b6db40faeab39a6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10491aa88989e3e480138b07e8bb6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291b65a2f2c2dfbc523a32152a22bc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00392c215f9e438a87c9d064f50167ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7308ac57de9730468edaa5dcb80a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2e4233b464bd67a30896f7c04c52a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc11afd03e110552acb1b4b997a0b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308755536176d9bc133028115a1c4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee2931ba59c8fa806c22b27286d6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfec6cd5f90c6e1469691247284e6de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee424f782ba031e4fda2d02be4c86a5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074b73ceca45b085345ca138268dc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d1e45489e557f50ded5a7c70ca7eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6b08386ddd292ec96889ba45be7f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70f566c8cc5e5de19068378d496da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1aa9ef63f76a56e2affe70ac4bf2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80874ab6fa56f21c2e9f0a11ade41d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c71d5810ec628002cb963acdf252de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aecef5742a6234dccec5ac03dfec5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864468e3e6b618bb10d116e06b7b5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e930ac06088f2e86133c1d67fc811689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230232ead3e1cd2eb6646ca8189be5ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33706397fcf1dbb2fd1d0c724ca1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c74a48a3b84b8506b1da627f1c65292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb4c188cf4c1349c9642cce20470693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2dcd60d87a5f835e69c10206da11d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319bba87bbfe66fdff1b9c92e9a14c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f410105aa91f55bc7e82b2c229cf86c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44a1ba86fc095cd57d8302a4d949797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20564d5968931b366d6cb6406908ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a395df8cd8a3ed48a7cfb707212d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98b7e9cefc3a35ce5865a2ec3c9e04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be34d01aed054bbc3e4a19be7267311101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa866cd5c10e5596b43068d46a97b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb8556bc36f45a7a8cad606305b550103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6487751c913341c786b92fbf2bf61d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b9b6136bb5ea05ed6f17a39f2a912105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb95defc5049f7415c2c706bbb9fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a2e7a9ba9bdfc1a171a51b18d5e45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616f3a206cbc3e4046bed5cc08ab0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76339a1fc503fc02a8b3d396c10eced109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad1f9d38be3a7ca5d758558c83b6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea7416c1d08ad9fa8a739a229c549c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3feba9f1075b7ba2adeebbd331d1c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171bcd490d7fcadc2ee82c4841190b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f54237d31ac263139d4baba9543c5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0677fc15daa4b7202c3a8c2ae147392115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3fd1462c1ce8210cd3c44d7f040b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5927ad2364215ef76b48083edc77a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cefecd8db4d3e79e0f9b0b91ccea1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b2674670b0920f0a56ce003ed11d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2a6d5b11f702127803f67b9177c04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246f3fb4facf3f976aac88010ef136d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74257f39ffa247bea536ebd083be6c5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd5380c478be2e131f7a942872dcf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd764b60b63599e9a3003b2d40ec1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92a9e014d1dc3f833a4754c36ac82e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc16be12d4a1205abcd6e97d4831d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c520b911ba2d77366abdcd74da92ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c5f6b10a6f09f46e75600ba237211128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b974d80273b818d1ca3b26df8faa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced9d5532041e9fb37b8f10ca426e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06d88d901ce6bc5a562939139f69b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40608d763ca1d6e44994f0d9fb4710132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae017178e818d68f9b9f2e69f3edc4b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e822da39de996de78a32d949f090e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6cbe462bfa5fa6dc3a85766517f1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf87a2f8e9a01a7e18214d3ab4dfde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd711e97dad7b2ce8ae17fe793a19be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a1bb75997f42196e589072fc5661138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c023635503f1dfc10949d196334d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60bfdc4a421a6cdf04f623cdacc6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8e3de723755d2c292e7fa0dfd4a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b7a4a2016a1bf75de60a52c8c8d25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe777df5a4bb6dd90ad4c2fb4809fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05079153537f5438c491f08369561d5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff666177860bfe88916b2dd3cf89b47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806349e45523db104c19ffe3f22c7c85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8581529510480b183f02915cba9cb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c935fb26d8cd04b54faa6df9f08d0a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e035443853b5643e2ed2ec83937687149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472bd4c8cd275fe58a059f30806568150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf8f6740704e4842515354cc6da59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8444f3fd0ee7103da2894fa1487423d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec5863bf0acf65ad74c158d030d164153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d73ca9d67e8adcb423cce33f2fb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9fd6814e7915d31d72d9c27b01572155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b70758140c42c76b845fcfc3bd78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efce10261cb70f4d29a0013a3c5c758157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54db0fdce6ffb85df37f7e294b63100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bf259fcdf7889d9e81ba92af9b89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b4e5f58247fa8aebcc0112112d76c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30607f24a5cb9b652d86bfda17565c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be2885d44b81c0a14858813a74508162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb83e55c87d8382ec99e4cf84ddd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55160f14914645e8d1634b1862eda21b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13041f54ec80a5e658e57e5a7255d021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a584b1710348da57cb1a68c56bf4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267376b3d938e3a20c49c26bc92686c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e9cfea3c7cd1a2d0dd5613b9123f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c57317b440702e62ba2b59aa61b9b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad01cdedc25a7a546842c4c3ceb8dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5d1ab53061de7c0bea527acc3e2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f2a6e96638dc671f69f02b18e28f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d943467585e90263a8629450c454173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927517fc4268a1b7297d04d6907fb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc775ceed705b7f2fd28df15d6fa8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ae74dbd067203692f2874239513b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba71af39af65c3e6548eefcf1bf70b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae63da6c38091d19e8dffb133243c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b5c05fae177fa09cdf13f4fcef52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e1527d16ee5814d6857076010acda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb7b76f884cf1e5d66d997ecfa4d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6d1e4d80d54d812028e6aa6bfab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c1a03775a2a1d524c479f3528dda6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292de085f7f7255f1b68d93c8b010db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5784cd575a7d36a00e243d61fbfcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a074b10d7c4e0227a5805165a5d2187186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e2bb5e2e64905849e82d9cd7ba448187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e56c86f03de4cfaee380b7592aa11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917001b4c7a2341a80b916245e327cb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf743b00fdbf938e449b7ae01c55f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74121e96009999a55b58f6d676a50b64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cd07fa6fa22f74f939162eb1b7854192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2129f0bcffb01505af85fedf1ca79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5cc612903871950df13d4bebbd95e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b450fcd51730996ebda350cb2e990bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35611fb4c18ebfa3b21c2673d19da2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc05ad611d12ae232733c6577e090f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561ce91aed4f4c9659e8d4d603459e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5ecb6dc16907ab01085a239899f8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68185c4e09418d64ee2d367af5803bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6cebd4deba759da4944b3ba46d8a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d896bc01932a09fa755f7664cdef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a443657c885947d96a9e0789892f22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d2d53e8de36efc3fb2bacf055cfa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddbbdec29aea9742b2d1704a22d961205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa64c4fe1b531ea9166b9e340a0b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d129b08c1d45d7123426c865ef04dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440579a5e855357e6303e2fdf6b7de9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524006da1e5a7ab8c434f5bd8b95545209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cf6b0be1d2501470109e147a0a767210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84addfa33c1601e42a89b1114bd2981a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4129e043d1407a1b3ed3b341c85a00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477f3e7187388969091d4dd1af3b14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84674f14e56de4dc4780b855a7090e4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7748228fcba940bbdf4074eb13e4a7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804628e9fb7a2954e514be1bd4f00d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160655b0bc371a75d6c7287183981420217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb6b7f54c31266eb417f54844c9563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8920592915b73e68ce779fb8da96954219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af5cd36af1de3e7a235df7ef46628d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9648c0cfb430dfd3d9bc733298234ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53ccc56f10a5cd6dee2684e6372e05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7be80034b62377dd0a03c6c049bb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab6cdc266b8e1b4dde594d772c2453224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32cc7bea3fbb745c88d67dada74de7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfb418117e79fe3ea69c26a261cf22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212194b0bbe957bf57e39847e8e8572227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df984e5ed23e5f53b6b13232ced7cbae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286507e57c3d83014556521c4da89eef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66282c7d47e18b2cde92108a4f1d6bee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68683ea203290bf70a771e5683e8d26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f70e7ddfd79f25f10487802d883e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f16db0c40698773949d491cbb7f54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c401369697e577a884832dbf66f2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb616bb1400e283372441bf4e7348235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f836a2fb622ec00e537bfeb571dfce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3770bf3252023c4383168af0d0ade237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd42e16bff4ac6913c8af815f72731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2438e835613e79624cc9f9b0b750ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ad062359e25d41aeac0095ae4ad75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d35db49372e2d5786780c8aa4c0d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734b7171262e7238403de4c0f068a23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de07d5f4087b29af67c6d837808637243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690621996cf3974c0ff4aea5ecdbc4d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0077eeafe954a8f7b20a25d6a72ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a30152040fe90232f4d55494d99d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e866858db4b2f23da2780e74c5673cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00eac990d104acb8563616fb81c50d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927951e244f5fa3ddfb43375d57e62e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e9c1d0ef48473456ddd8842dfaf66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca4642b0687b4d1427b49d1405110c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288722dd3bf5d289143fdaf4c9bb0241252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8fe1884522de957edfd05db98334b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d4099770a0e19160a697d3b92641254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266a3ff3bb29b6bdd09c751aa03267e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6157b49b921bd2f674bcd506258c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc71e4c1fa095776493b15ac58bae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bff9772268f914e1924038abf8602258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da21a68c41542b0335d192415f6cf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcea7e3c9f845b44e3f2f3daaa1bfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f9cb6a5af75a0785bc0251e11825261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dd54166ce369937ecdd4ea6ff9409262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aa8313f6a0f7c4beb63f9509e21b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57490b35aab80ce77c3da141578e1c3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e952021ad069d4b0ace065112ee1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156037a891e6dc02d38be9083423ebe2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdace8451784e36f82d333cfeeda104b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b2bf9f5308212395a5bafe0d0ddbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af2e6c59aa882320c21fc562d14b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7329e24e967e379a9aa306ce313e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a90af542a21123233176456de1bbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc17fe3b2116b6e2b6aed756ce639272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4142b5858fb8cb69a4415ffd3c1ef4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fbc245bc0a9551998590e7f5a1ac8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63711a4c2cf0017e46af994c9e9da3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eba517ef2caf2ed22e91b0e0219867276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee012708c98d18800c0d03c24e17d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3c9f41b9cd7d1a0bbf93e30ed692278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70784df35883a099d0eb558b918cb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340904643bcfacdf052c62485f1064280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd5370f42671849551470e07e5106281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127dccb792cd2c1abe5857e4011f10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff6e359cd1e8a6dd0d73d1cb10258f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c04176c09575260c27b08fd6af9ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b610c076f14cd2752104ebe6add5a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaf776ef6ff3494543efe9a1e47a77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932a8902e0dd30f1415fcb856dfe928287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3675155bba90021d290321dde245e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de310fe67ec34212b87bda96a9b0bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d077c956c5f988059921ad3eea218e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19b3ea1dbd9704fd04292613b8f7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab3b1cbc1869e41d3c26ad43b46114292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2c2bf389d4d922e0a5c3d721ef1aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5c71e67c2455e32c21b5b92b21f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109cc9fbf48a844d8ecc31ad63ca3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3380ad4137af91a7db426606611986296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13360da094f14f75a7b0aff3aa0aa449297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831e99ab94fdffc50bd3ad8436e649298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c0fd1ec2d54a103aea6205d0f7502299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd3dd23cbad6cd5c61e800546b2d78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688099a6616cdb40a9dcc01e1bf9710301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69dd6c1bc262866b58e8601785d2ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c187292ca9a056a875a81e8ad8662303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db05678d4636cdce843d4d7cc0a35b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3683da447224eed118a6263701d9a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da44a19079e923b052cf557671470306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3be0069ce864361bcec0457d9fd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3da8f904c60c62b3fa7faf62bd5ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f8bf0b5dd6f890398fee23290861309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c56671ee2539602a5ca41591aefb7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffd9e0d46b492fd8543e8079dde997311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86f08d70f6a76581e4ebf05c7c860312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e659fa065c585cb58c0b57610ab9018313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07aa1cc41593f21d1f064f6e7306ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6d8c81f654186174bc199d2436ea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626afc3fb9b91df898039880b2c4c81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60bc7aaf4ecb5cb7b0b0938983767f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079608c87aabbfe545a7d0fe45bc2460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146a33fac5fab147eb68ca2ad6ec2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b78816c8dab06969f403f4c669531320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411963911fcd381ca0f82bfcf10b7273321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7443daf4f35d201c037d31e44f1cfca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c788280f0dd756b8f6d5eb4e312b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e7c2d64d36ab32d50fa2278812fb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae9a5275a36f93e1b479bc1660230c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27ccf09a1d36ca87b97eda46d48c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ec3ef413f5447ef769337bc992efb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616092c8439d2e309aff2eb8eac251e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0521aaae949b26c7d373285c551ad5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024040eff0b628cd8d8910c0ab4f22c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956a390222c283b57e85a38228782ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125d4dbd8739a459aaae47e4d43aa14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f392341ecdd36ed83bda9b815c406333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984406f3583909f3d634b8140ff303b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e551723d0e4a86cb411bee8a234896335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a248ab7d20f6feb059cfcccea9a77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15a825ceb49ca71a2322d4c51eb40c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f9e3b1398b867b1d8cd06af1ecd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b8e343034d3d6c9794c5806fc8b44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ab9a2b66703db25c0ba40fb636aee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98190f9d236652437f001e5839d916341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87262f9615fc998d49666ef077d6d2a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036845e02055ea4758ceff5e8748f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ebbc76e927501096ab07e20760a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfaf7220e18e9a72f254e574d00504345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3ea50cd2905d2e495861afba5d293346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25abc03acdc3032e8045c6b4fea4fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a4cae22a539f386f0d7757cf1cef2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b2db80a70b69ed9660603e7bc0482349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c156cfdfa72905a6164e6f8e05c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214faaf22b273a23b18b6819f1952e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951711a217f41355ed1ebe46ded47eab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79153f681761dae903f97b6baf27f887353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed4f3a0996d60cbf6e3311f511ad0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad96bbe417779250c963238d7a80ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504157a5d5b744607ffa843669c15def356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a1671063d5ef9f2ef9d90f19a7b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4041189e57c458001e105e0a24614358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b07513ee423020298c71f006f078c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677352ff7dbb050382987aefcdec19c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3d729f5eb2c00a077d0c74cfaaf6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0249fdd7957cc3cf0feada9028624b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054268c4e819a6f983815bf652691261363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1f11d1d150a6464ec6da0381f8a79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bc264dfe042b4d73951ef0ebca626365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc5e5049fbe39118f9c6d41634682366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d171f2ab1eb3cbc39c9c1b999c8c8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224be5db3d2331fe66586670d1d16a48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb3fcae682490b99c75f930968d153369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c815203277a81628118c3370956297c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113815de7e29106ef9115e5b4b4ee10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54c039a5182a05fc9b310e387fef3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf7a150198443a195c8428c41501f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be11e4f3d6cd07e128d1724657fa6b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30148e81451d95643615e0ec13b8a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d602c0b3a695ca37e1b4c9f37f44f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea857599ccf927ffccf779ddcdb0e9b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700760b3ba4d6f75ecbbe071b7790e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd03a30570dde3adea8ced888e280379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410cef73cce85ccfac9e98db2d49590380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423628840369bc9cda1c142a1d13bf9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b49f4d8d246216eb8c09b8cdae03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dff3a268eddd2c6090f12a04e3dc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7462ee41c2eb2255b7ebeeab0519f16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fc497fa53084d557e9dd1d0f4d146385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d045f95b68478ef079d975882f3a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f3bf8603c095486d6208d3884198387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f314aa68fdc5e705e92db3a4ca6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b9a1b480aa74542d0cc6dafa8a53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dcdb4d357a2a3feb4fe3efc4158a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0d7326b81f9b261659c81c0f9b449391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf5e5fef2a386b46db18f99ded050b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299694d0757530659c847139d7f94429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fd8e03ffc05d9bbbf7f954022636394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be0d79680b3c8340f0523bf608ed7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b89e4a9fc372795f2c8bed8666fe13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78fb18325c0d132a7eeaa1a582eebe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10854595aec07c56ebb7c15ea9c46fe2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f34cc9c83a7282db807e86b9985dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c42def8e75683d2b3de4714b8a4241400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc783661c7ea9e2c520c7ff9af123401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e87c2ebf8e3059b4add3f6b99ad7cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae21bafb286a93c51e112835e9c87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa377512ba68440735a47d5a6f6e7a7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b1ee8e704341ac22bbc3d8070a2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612d0cde21d59fe8134c3ba3178e567406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bdc68573091292d7c53c604cc6fc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9efe452b12dd1fcecba36a4b344056408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3ae37b4e0afb3ae21db0f0f5c33a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d8b829bca516270a72c6f76acbb25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bab8e6d0a2cfb342a025e7efdad06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8e6431e74d1d25fabb31f2fdf36a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07aa9a3a81835d53d23da2b1f868ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84923bd0e0dfa47561d70bd3c5d0070d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f24d2b39497c30b1437278cec945c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a0d133c6ac3dc58498cb79131bf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627889090b664a66c8b56a97b64f1ba4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487467f807ebdf70ef6f3d85a177b1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79c46c56cdf44c80ada5f10b17dd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa423cb26bbda2012dbca0e65b28f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b83ac23d2d704819017c1b8adf820421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb7cb764cf32240f22c3c1523550a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112821a8c1199c2319bcfc3fbe4e36e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc8e40ac45f8db299921b724af793b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40375a6e32309fb07e07aaf8f526d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b18ab28ed6fa6ba82c1a0c35b3f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba77c57d32957c74f6f5b3ebc95c3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d36d52c6c48476009a0b9093cf3a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c5fef019f99f171187a683d6f2e1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d45233a5fd1533a0f11a959abc18df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f729352e18f8fec795dcb8e719f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5914e38d140f7521434140869b354c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9dee65531f5dd768e35ca4f27b58b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f4bb9f9ce922324f2dd35274b32e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ad9e2b5a298c176d0bc762bc379d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae926c2928bcabdf435a6bc8913be9c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c167c3d9974bbe4956c47a6579487437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98ca51a4b209d158365c987ac8ba01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c815fc18b5b5ed01f2d31ad75dcc51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798ec9baa4157929bba4ab2749fc0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f78150130c6d3004b73cfe5ef652441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1264d9e24414a2c0e6a405f917b9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde024550f326c204e95b521c17c97a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa07cbd92c2d654798f9e5c8729a0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a98a933c60e613ee6e76eacce272a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cc0c8a36860af6789e12d65fc915b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b545998e0f4fb7d665d10e46dfe0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872f773a204f293ab70640d750df9a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b0282607df0146003f66704a577f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6d6768f41affeccbf34aa7fbaf142450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e59a0b979b7b87929c051cac9fcee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20051ac7ea825d22f756f2983ba55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0373233f060da9344fc767a3981a889453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513ac0f241b9a528ad89fec7d9aa955454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a361e056a57e091e7a54aabdc4cf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c0024f6e48d0abd80319912de8d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd619a2e56fd0d938d4bca99969f76c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cf5ce79c0b92b289a3e8ac81023d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f3743dfdd60805674e5f38e8525b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b774d2a6a16451692212dd83d0fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bbd1094ba0760a83db26d8e8d90f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073bc7707631bd1a63ac1df4777fdc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bbd3cecc5270ca213ce0fb7be070a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b905db84330a89350b9b75b9eb4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefc36be5116f04a9b226d09f98faf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f1f536dc2ced1a5d6e577376afc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771d569b91ef1d5abc7b4c94d894308467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906813e3834410da08c4caab92297070468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5a6f79472ca1f4616d7dccb23158a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9a4231c3c05aa362b8b1cfc14637470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec6f178de2160759dc21c6024de29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab2a70d1219c930fa859ea1a750d64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d402781e04bfe1a4f4a7987c923b37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7fafb9e9a7ca6671f76a2f63737fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af8b8a690c8110900b3e399ceb32ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac42d113d9c4f0058e0324fed4d557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d633ce40a598b02bb38e6f8ea7f8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b34c56af542e88392557b9d2e9c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b445fb7bde38a65e4c8d3f62a64c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721148857ff23abf7012b5ef91df7e95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9c09a612f6c0acfa1715162075d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f484d5514805dc25fd6f3b69493000c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b9f849de8f1b12e48ed469749affd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f27a9b4b51920d79144dd18112ac7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3e62cdb061cc008f672613043785e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8c42fef7ca933cec134164730788d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47644a07ca297c15aed02a88eda2ff1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b335f1f466609a337083253706c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a495c3335a35b964f6b4b4340e05f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381896f1032ca69ec39bf144b8436b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde1aad160095cb5a1cfb4b982988e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dd248c2587cda9c83e5c6811e359d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877cc01dc9b43e4b77707180142c839493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133a6bcb42aafe4c701f82c518ab9da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66bcc840f758593ba8dc551ebc1b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5dadf88b249df9b606f028455e88e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4a47bd756344a3ec0bcc88aee1a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f329d49e82287cd4c318307990043498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1657f67b6ca258d7c1c6e87718e29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0c1be6ab31ec7452d1fcd1be8fd1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6bc9c4c04f8e221787f44a126c547501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143ce96373b9a30e7529e5032411ef0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1b093f048c32408043faa71922054503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab4d33b193d725786087e35e2797b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796468de1d1cc519dd28d43b04f41f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1cebbcc55d2dd485d0baf7ce7c47b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697bdf1853efe9fc7eb9fc9f7cf288d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e791c8024520f0350aa0cc5ca9351508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e374c72317fd6c475ea1455c0f78a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc23685a0e40bafb638387ae506cb6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d95602b10f09cba0f5183e8584f7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f607fb79fdd11b9bc46f59b10c3e03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca40d9757df0391378e3ba8d85dd81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787a51a2d5adcd2f8288fe157b1fde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65643d0c81697dbc7c48c7071dd4bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c6caa0ef63613a8c6d9ff98469496516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601a98f43e0486fedfbaa03890a1647517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7451ff8220ca9ab9810595455db2c12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7ec5e7cb1d86a5179fad90daf6a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24d6fdbb5c1089195d79177ba58cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dea3c40b31967f1299216255a9550521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe8e28454338f348d747794bbb1edc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93164f47f717f70eee81b2ce52574f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea65000bbf69c486bb2a5b4f41ac2a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32fdfe9159b541423b74b01af9b6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c43de68aa574593072cfc06eb72315526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6e0d8baeeb068e5de86a6e18484d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aa1e9dd70035cb56c2f1d8106dac1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfea0949f792e5ddcc11e0a5fd8626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9fccf18d584f1709a3b7e7b58810b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b128db3199207705159cf769cdaab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e9184235dc97d7f7b9df7ef3a925532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8299569931718a3b5e18a2fc18fa0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852208a2de5faae4cfadbff3fb0932ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58439bdbd3c9ab4e39c6f81608f0d52d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bad2c575153200184ab14424a1420536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb3e59950d111f188441851f83029c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f217010679dcd219ea2f83bb9c70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c151100a355f1ecd6b0ae43f97e90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a4d7a8f9459f04acfaf420270d9b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc2ad0a94705fefbad56dde886e773541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc35ab8690c15e6667859643b4db4b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ca99f5243cc16bceaaedb03d794f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e73b3fe5560d482314e920c58290c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf6ec2a00c34bb038d99ad8857f47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad2024a867c06d70099ff9674227b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32762bb966513474cfecd677176b82d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3add9ccf05ad03ee8a1b26a6dfa4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6b5996181da96da135da5d74c1575549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2262da6992ca80687912aefe634ad22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14188fe41914697f366b94388e8d79e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598bbd32fc03c4612457792f3d699f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bffd0a4f4362d3016447a76e8f12ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fbe289846c0cb1a1b7219e14d6652554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025d98b4dca9fae65d7d36305eadd00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba473fe5ef22ebf9681636b4b16f1cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fb4ea89876ac616ed7796d23e160f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8381077a07e2c6c56e50bdcd41be1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da294844fc6d65194735a5e8088eef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374dfbbd427f8b4dc3aff883371bde6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4d7c28f83b92055c49fbf7fb3aa4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ffdb80e35c3fb032c37161bad93f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de591108dec019c481bdc4143ebbd41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989afd2281c7d7cfc8887606cd077335564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd30cc1e08102e934f3309615af94e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e94d89903a08c570f711c1f4d8acb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d846fc1c0a832dbaf9caf0008dde1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3549cf18dc71c1767355efaf1185c9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd20bc373aaeb86f435ab9191346c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348063cde879f447b48035225d7c706b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762c6aad0527f07878994b7d771e75b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ebc26ba512f3639d562914211160572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5f3c8bd40d2f5501e41778b02ce921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad3853bf2f5014b739b0ff51e83302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f7994156ea3077c3785824dbed0763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758a55fcacd1ab4e9d04b41213feb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3c7cf7b0c874ccb8f0c1bdb2d69f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347568efc80ca4e3b582bb413df0e93e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40bae6c266d5b09a81e3e9e223e91a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d287427febca493db0cbdc0c978d6368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9076ac9e4f98cdd468261977844e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218b4a994bead4f96bff8148713e4cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac2bb2dcedca9971a0c057206e539311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c4e8dd8efbdfbbb91708f8a6be1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46e9b07a7a050bd67d64cb429c606613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930498714d9b901e1af7b83486bd14a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c323c651163e14200e7770e921cca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaa5c7f06591ff46cf1c62cac1cb4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a42cff33ec0da5c52aa3cb1eaceb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11892cf95d5f22a4b83aa1f94c908dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ff7739aa310fb59da4c053d1c3ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b357439b093b875dfea49ffc867820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355eac3fdf490f13c24c546d5f2fb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c0b8113942740ff791d74a26929ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792113e16437f96469a2cc999b4972e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7d63a4647d167daa4b9e7a5f7137324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317c2bd82b82e765dd1dc2b7750d0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06844aec668f7fb704e705cfa3c36b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c918421fc9e1d808b04137f9ba21f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d74df72892fbb29c30b7d3cfb3d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f16d92d297fdb091d856a7055590229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f92862e31bc0b89d9fb7b446e6b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4e12b7443cfda02a6e8b98c89f31731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59bf741e727f0f32a6608cdb6791d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ff1a78c14e9d1fa0ac7577a358f4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e8746ea10fb5d1352568e300b57b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf4566357212ce688af4698938051c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f221819d8d93cd4e64cc02a0a25436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8a203a77b65a8b7557cc42a187c6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9ccf1970759f39a57911d1a5666c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4648d21907cdb4985f545af30062bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa03c23fe56c7c3aa110cfc51576d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c40018a7ba465e8f489a2974f2e2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7b99d22ea8c05093aad984ed8bd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36def1478ec1e213020c0fcaff365a8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e52b0736fbc3772a5095e558e672744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207263e0da52e78e8c58f1f174f513345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7db63b4a58bedc44a21721820bdf4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f5efe0fdbc3c520a3a7a0d0c9439b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb977f80f4baaac5281dd417ad083b0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d092c5198c2967772b73dc18ccf7b8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c1ee760d7903a19dc282361df64650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a881f11470fcb6d80edaf8773412b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eaab5a2f30ded95a3fd1a1661e7b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a98757f3aaf3a543b9cb8e08681453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff81ef11d035bfed6aab577c9b0f8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a2b4005c5fb5b6424d652874ccb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a0268a3bf66aa6cb2a96ef1c28ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b39728c252be7811dedbc33a586dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c7bbb2c16c0edb7afd1bb29afed3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10e74347d611ad9b88382c390a86fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd80a920323fdc86775296195574dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49296a8c24291e57778f60766317761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c27d9e1ad2af3287ddc33e66675262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365b715b43c5fb901b9c6cde885b15163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e6398a11bb6861edfd58e27b3800164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dcc07de63cd7b77a7b6a67c65634165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee142700175158fea1f5aec990b728e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92920e56e334fb0c0cb10fd7bffcef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca2da900e1ff22ee4cd74e7755460b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84319c5cfc46b6c05f636e42f77f060169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ccb835fd8e197005a82d588917b3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488695303ce52731ee9e4fe62926876b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785306917d56873e728d43d429599d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2ee4f4d443424090a4658d72e89973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8034ca46f941cb82620932849f2b6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f44c543cafa9b7a56c01fc2e1b9e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f26e186dbc877a704fdfa20b2efb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab93dcecebd89f5a41564c685e9281277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d928510a8cd50f15129c78538b561c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c614f4b3343c3b6574cfe7def145379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f5df56808a5e4961be720faec75580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46778f410bd65b6be5f624f940afb20381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f38ca9157f188805ee06d12000dfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298671834b794910afeba8d433cf328b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f672f1c9e1f3aab0f83d0365859184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff86741a4d7fe0a735ee382623fec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac9db800464e05c292aef471b950386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953432a67e64f95ca58c4d1389eec2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837a04067ba5cd89249e6d1b0f426288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143359455c8be8ffbc64dc5ddb67eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae6c3d9596a888d168cb5ef1b0095690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a37ac8004ac0b56225dea3339d7f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad007530444eb59fd3272eced94e1d7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6235f0b6768dc969e077cb22dda658693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5bf1d9daf605e6d62c243ebb1e6c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593c2894bb8e742f01c00ce5a91cf6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68832cdd311248acbbcdff514f184896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8510c0615232d2b8bbd4ece7d42497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7078eb3efebe2d4a3ccd69d946e3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd7f8092fc43658c53e223d1c9b9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b84aa4947d8eaa9e8a0e4547a9912e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce4aa838c696cceaa174cc1b497136101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5f79f5ad61082f944c8fd0e8d5eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe265d012eb2651a6c139140db35e64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb743dbc562a71085162ab177f91d64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110061ba347610bbb3b225b15dab679d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c6dd2d9a619e2255af900d87bc965106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea92e12fcdb0b0ebc9340bd3c752780107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648cfc45183704bb456985d381892a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2da9ca1a35fd7af609c1cf81059f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f93b27cd3fc20bed89821992f7676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d8247e36f71891f6f88b35d014ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b65c2b759fcffe491d89ddffee9221112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b898394165d65689d76d2304aa19a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3d2dcbfe5d6cb8e365faf02bc28e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ccaed8a737c4c78d4b13b7061617115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aeb162113161c9dba9485dba6681d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb3ed180dbe59e220dc8f8b1aead8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddecf7f6347902400cfa75f6daa2ec7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aa45f47a8a47c7ec9cee2ef305d50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2be0a443bdc187e171f53659bdb99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc732b00a249137c94648a4bec1d6d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa13325527a41d709606ae326d2e6bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd312b8d415f00ba88203dc193c753123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859cd3de3d368f4270c1bcd54d7562c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c137e68474e3b211d308a639dbfaf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e1906b9e382b14e30ddd8e62a1f4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c6e526e6537e768eb5b8dd2358827127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f083b1d3af94bd3fd99dbd7ef5a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87517c980df7a5b62fb47d0171ada3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c71269d95cf00e1b09f2c593a7d2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f08c0c33a4c75e739e9d6b123e5396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea181e119f4a6775c4c0efd60f05c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934872220bbb366321e6d7e5208867b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee1693471e72db3aad3581d2d1c01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af618cd40a390ee688fd3e32839d7f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef66f1fc69775d19f29b07c239990f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeb7cf36e67ea8396dbffb08f111e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ea79570c8995dc7265f7b48b36d59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28085a17fab1bc64d8c6e530471f2f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7dee23d2365b1c49ea6eafa0d9779140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de325f898a8ac01912519212a4058690141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f95983d053c3ae52bc536a9ed71023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20197cb2c6c487849a32e6d9729b31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d9db4270637d34d837ec31a32c66c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ef8bcbce7b63d5c1472d019f9aa0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca0994ec6d8d95e44e2a8c8712997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2a101e9183bfd7945478eaf7d00d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a4899af085318ccdef14cee96c5c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279ace430273e5f9dd7fc429e950bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720191964a20b32ad82ea2a25b16d8ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed48a9f7a72326491547f401597f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb347da5a86ce24fa1c2116d150100152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d68f6e2ec0db447f00fb0c43146d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70e91266f9af6682c736a7e10929c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e621d47cbff0f669ae0f4a1a438fcd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5334b85892b3a2d5b4564ac025640156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3ecfbd32093a3ce5c8e72b3e229d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7154a029c342e4bc6d3398733734b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1233f4336a66745be8f5566e62f9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e43642615e76ebd535213be1b9b6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0f73ecdbab27cf3a5b309d416b05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b4783d08f44250b4d729e18cc1d65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e7d2ebe8b3ae0f002a93e500b2eb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b374a056bb2cf2a58d48e1eeb7b9e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926cffec013c64ceff38b18fc7357b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60564104487bf192bcbb7e46a64b20bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e497fa57e8cf598618dd12d368e774167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a3efc10ae13c9d9cf5778a794341168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dc60141b4acf2e8b5a72b7b287d51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a2e3998ca02ca3b649a85d79dbdde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1a4a95e47dee47715f7cc613f7f06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4c9de837507cfe553ad86110005cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbfcb7173efbf59358403fa474abb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdd1a95c06f5ff791ff6e1206a3c4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb990c6df01b3fce290f8bebff2d37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82686290be1972f8d897dff1ef516148176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a0059c0e17b22c4de2c86218b8cc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b110b2034c9faedd0a331c5e2bdbc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedbb9fc18e89e17a91687775b0c51c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf25d528f8422ae050b410f4be51f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdd698bc797e61529714eb4b6c403a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ea444b8e651cf56a4998b1d1e82a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841fad5470e201ca01ca271207d1eeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac1fb7ac4bf838a2ab55e5c72a3c90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7148c0cf15d76cd8ee97e8badda14c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee2202aee6959e15f1838cbfafcb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea071b46a4b4981e4a266f2b8ebab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f818637adf6aacd6fd23a1278efe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0e8730b68f8eaf84327fb1f16b38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbcf293ee0d245673150cf8adf8517190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5252a3ee4d931919fce73362061b7db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30792d832f829367968f07eb33cbeb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0226409af79a34dd4cf3dedc9c26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c063328ce48902623a6e0a62dccdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9c32a5c8452710d4e930e98ceb0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c3fe2e8e3a49b258ae26a609f006196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652d5a3b9a92faf7ae88e7f0c9bfe42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d1ec3641d5be98c08f0f1a6e82e44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833adfbb18297b232b299941c7c37b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae861f31427bbb34c799f5e3ff6d572f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907154fd61f3221ef35fb729ae696a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaabc6ce04d6d0980b18a538e77c57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c6528aa9744048369b6c7355325d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfac2cb3b4af9a730702b65238bd11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d11a3c5d973a263d6b5d8b1b80ba5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19dadd1ad72d312db7e26b29d67cef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7adb0183ac31f6f499976fb7bf9c59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f83c1ff3b2ae1688a40f46ac896459208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f02219b70787d8b5c9718a275cb9fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b03668731aaa56772fc6163a2b04c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766ea6a5b3873e6b814148b4cfcae54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc90520657da1dec9b3d71ec428f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e44c291056e920fff34aff70c0f50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9afb111a65c2890142a59c866fb70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b10520ec71a874064b07076bc74c72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a1decdc13412a161403f53b2c0de7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f08069927e341f0faff9622dd44e3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25521021170671672b3f7ddda5c70036218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc7177c934a9b98eb20b79fe40f4c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d31e1c0c435754808c493b525f5e80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a7e4401ca6133e285a67022e868b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c0439773354efa7b9c319d2f6a33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfda9e3986a4497192411c57627f39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770f7599e22527d7c9ca8f158073464224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376a2dc33eded32f61b7569a00220f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6488426b76d60047bea6ac4fef859a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17be519e8df9bd88fa1511b26be32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e1e074eea979c55b8e1257e21c9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c128763c2d9fca503b7810edecfce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29781f16fa9941d6437b4417e7f180cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d11ce764cdf1da7c4703f57cc737a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d1fe40120de742d1518fe513d16f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a8c6bd5fdcb87fb6a17538f3dd52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027adeb4ea6357cc17b8dd42801b5a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d2117b4b37f0bb01ae7bad0e17f92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5af13b01a3644dc872aa4fb6f9f04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9dc38a42d99da7adaa3be75fb3d54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9440d23b468e0b7d9a63e69e4486238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94b40562d99749dee488660a35ea4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0abb268f5d205455dccb72da0c9f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5400136a2a009e705b9e811c7b2f672241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6bbec74c3b5e206b31cfc142e547242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3275d44aea678405b70d839c8b6a70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327327ca306dba91b48e89132dc137d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc64a767b45cc67cd60c992490d641245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f16452c57801103419c411f996a798246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef7ca15d41f684868c31a77f3661a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b907df218820390f9389c8fbf33e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308ace49adda27fbe903bc5068b509249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3cc1cd1f7dd8e2f5e52f4841e5e49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea348311ab938befc095333521f7da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f389a61bb78103a79a13530cfef329252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c4b9163df1c355ed38199a0c8daf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958724d7c30df11905cc4ca0ee4b1c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f4c503fa71728bccfa9cbcbba422e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbacd606b9f56c241bb3bb4b5cccbc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b8c1abb6b12a26924139aa6ec82d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062a657d3a7bdfaee2063a140143ca9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac656c3f6484c9a444b6fd52b9e6ac3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552c2c0c4dfa360ba2554e52a7ad9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3e232c4bd9a990fd4188476574ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89bee3c38795befdc4509fbf635285262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e656f2c445afeecb2750b46fee597cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c943377f02b52411db0a27a2b988264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21408f23829f800ccd17f59eeb29652265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f0bc94ed2aefdb76431842b8fdc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196956fa552aee239b418fa4873a7b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ffe7fd2211ec5c18ce0eba5e0339268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf09786df07674139eaade3019ab13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7b6085b17498016b9c31c25f7f511270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a88aa0c424ce130a51ef31db3937b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e388e4937f57ac0707586de79d2990272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44355eb6eda0d759de2ee329c932130e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b269634273fb244995f64070c089f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66eb6e4e0617b474f706a1aca933e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120f88b5f23af2fb9ff056f66a3a5fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2fbe9ff550ebe24e3c3e60bf073d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f55a513f5fae5fa938de62fec314d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f53c4a7b93a3d7cb5546fe26b8532279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edda17982d707fcfe8b9df94284f39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b17011c75b300f326a0f47328e44a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd811d24c2f98d67a469bf7d285d775282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c1deaaf9e1a6e2658b081a8fe095d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21ca09c1f0e40e68a54348da97b332284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430970a22a5e22138e3847dcc582f6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b4e1f6986f81012f6e7c41eecfbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42dd32ea1af72a88b91b6d90f06845287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbee003ebf2148a3de01b5264ae98b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf684008259175da9e908f423a5a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26f2cc1e059bef0b2ca1abb1be6d12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7600fdd544ca02e70ff2a5cd2bdad7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24dcb66c38f7c8fb3bd9d2e0a8c0e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d648154c4302ed1b1781c419a93e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09dcf5aa07e325fec92280a2f1006294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d356c60b0931eaf523c4f3a25ca35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344d323c1e10e8fbdb6e1b3201689f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b1c4fa133fdd7bfdf19fe6ac3c18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb42d7482409d05f8c7b4c43b869922298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fac66faef5e69d87dcb6baf2e0190299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711e480b6ea404110fbe154fea1dc25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf44522523aeb05582b0610fc6fd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa15c7e94cdb94d77c87906d8b5bf1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1a261908bf85d7bc117609644ef4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc00bc535b87056631711649d8d0ebf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec31184c7eb1b46c935ed2b9d273f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499f7023890d2b8aaf12892333feca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53be88d3f2a9dffa5b5b8277ea0788307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcc7551c48f0f767818e7f94c42b0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef779a5ebec5e6eb984be3db36085e84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9846f237933fd8b6f24443205ec4eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aac63e9b521717132eccc1b6e251eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbfae620511a6ac592ec6400467b23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0682847bb58101d8f177e8ff9261b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5073e92caee6ba7b229ed298923594314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d1a738df635fa508423dda001cc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015277446e86eb1190cc5b6949ff39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d88c2080f46f3d40f90f9581a80c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfcb6d5286cf7dc5d2127f705cef50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c7780d0e44c53ae2612421e8e8d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a906ccdc22d7b70efda6119b4121320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e35733407b7695269eedde2fa521321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115afd9289ee2c6fee05d693a3451f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abbe668e770eb21b89d1a82020691e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3306d2cbb38542ae4d234a0cd002e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4f6eab36762116454804a4540189325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced9317c38d5f64551deaee8c28b234326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa6470ed8cc186d122f5cd80af3d65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920023d43f99b82289fd66b022349624328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50102e82c3eda3b43e8bfdc421047f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37135d1cc456cb8c99298069ec5d431330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35e47c8ef6c7a3dbfa19a233ee1442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44044ed4582421de0d4be82675c922332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4c9aaf47f339a66f208a5709c0ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7778efd23d4e7bc09cade1e85b884e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20267c813119a55201050216d7665e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7705020445625d6a6c5f7c5a1eeb81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e42b426d61b673e5b85be5836c3841337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08236d13933ec1b441e2a6e60e8e0529338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5506cf82fdd4b5d2f6089196c8fee0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e11ac5544897f3c93508f6962869340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a436be1018ef140938501f2bda58c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015e4b2f7690c35396d3bb4e1201b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8076d50171d5a6f5609f902fdf6d131343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd2ebd05109d811b8c7c5da9fb1b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a7a52d5e5aaafecce6140501f4500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30b8bf0f91b4f51e3fa9936491416346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59aad1240c6b2ee25faa09c3f6e1f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc0f51aae7c6712d217224c6c956da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df65242e4429e97fb8a8384cba49ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1053c0090a6188aa6f3cbf6d27dae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833943e417e0cbb809c1ebf2f162b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff1ecdf5cdf36643a8be2b645b82c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132290acae1ee446269c5a3e67340b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7033aa3292dc47d492201ad0df0e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea6c4c9aef21e681e66c77bbfd99b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab624a3f11bdb4412f46754ed423f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975ef3622fdfae970daaa1ce0dddb2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468e611933fd438918f222a843b697c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bda8fc55fbadd78b212c9906aea663359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2462f9af11235b11a282f74375dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fc866d88478c47eebc91d8ff2876b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b3fb45767338960a5ec3e0f91c2f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0887005345740f1dfd3d39d9be25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9eea2dc96391c4f5dd8ec25a4d8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44049257644ca6349267c980c7560b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dab459d392c37ad377a640978f433366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e219b17f00f39ad57011f33eebdb298367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a07ad231366eba5a40b30a31dc733368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fb752eba9f7f9af30f41f60483ba4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c938f7b4e336226e89fc7bdd8d3d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4809ec99bd29ee65c5bc24cf49fc924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416a3c3d240f38dd6d5bad771705e9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b25b3293569acb5c144212c78305f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45a5d31a25861043c177cae3bb3f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c17e47c334464b9c8b2b216ad49b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07535acde2903a900503ccac9df1d7c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a15c6b09d6877c32e617376e832d62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485e14dfa5bf635fe35fc15d852e509378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f2978c977f5ba5be5252df504d326379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecaaa342750bf13eec650c42cc1e1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7876f5796bd2c97fdba368542cca77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff808bd6b9078f132cc21cf9121d4cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7190f5507d1986f5635eec3066f4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27446fd99d14740efdc1453d25b612384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c7af8673ea304cbf349ee73e241aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc99aade7148589f35f5939e0b01d32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d867c395b12bfc6eac0a33bba1f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c7af2cbc3ae65f1bd7c9da5829ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d34b3968cd8451ab1259fdf8747dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e58cb2cbd89ecefeba417becad9c3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b36633b14da03e472c9ea26389332391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0290ca6846af65bd657f5a51fc5cfb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fe63949d9feec5c9a01c591239001393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86d70c7005fcb7db2aaab8de15389394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc46cec6eb3419a72aa2cdb1b070e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf888aa8cc992d11aebf56b87be13b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b758c02090641b832e71474533fe8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee5d967852acc36bef95273a4818bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469d3748c1104456d26466d229557a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e4fe609217123dbfefb0ac7ebcf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d30c51bee5268cce671219815d09a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14102cff1988e138a1f95dc1e582cd8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785835ec3445023b82a3ea6c6104147403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b0f073d548f5fd60c2839e33240f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3fa9ddd86f4b20568040efbd91402405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1c8ca82efe23c74ce6b1e79aa6c96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5c063b2b425eef46be4b27a442b68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0fe0c29bdfd4b0228342ab590b50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f187cbbb056da651c5ba4e339f4fb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9a084293ff9166de679b9c3adce50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfd7103ecdec4ad79806c52fb35645411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6c3c25786017f64bcbbc4e2d120d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410af198ff53175af79503964dc4b3e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcedd8bfee14a1a51e84e423679681b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea43741eaaac7f009ce092ab6271cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf45e4973c5af5a5fb2c932d534e71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5320e9300f5f70e66a5a778617c965417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08becd2cd09f6237f84d37b337b515418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d4f87e696345c4b75c116e2d5dd21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20714cd8586c951175ce25ae2f0a19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4ec6a71ece83d8bd11e667b1149f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aab40d5932108059c94872aefd1c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b0e9cbb0a85d23c61389ce2b49526423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd3a0ea31883a15158512a5556435424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7004e781124a18221fc9d7d50081a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cef4555ce4234c81cad92b73fefce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266a5012dc4561b980b1456b82c337427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76c685b30943c9d8bc92fae0d3c028428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d5ff596ce6621dae0c1d239364e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f6b866d61579759566e6b626b98fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257251cbf8549e4eff1fe2e585ac343431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb349c4bc8c485bd3c7d1cf9a947b53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186a515a451f5d63da125257d1296d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3db0e8734980150fbcc5bfe45779e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260309f741d262f604a21e0318a8cf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ef3aa5a313d249b986bcd3cccff91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f2eefedf3a4be45752695d759439f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee002810dd3e603a521ee624ad9f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a877a9e7500b9d0841d6e78b951e7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034517c387743e121878d20d4eadc02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebaa0a14e4b12e7080352e550d9ce0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff6f0b1e6e519ae8787d2075cc7a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c0ee6ef2f10e1a4e97b3f30ba6da7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf96542ab5ca0c8d59f1bb1a725181444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606508754b497aa8ef8b77532a26b9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81675fe90b9346bc6e8b641a68f3f1ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080fe345267dbd5ef0baf62d176f2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c129cb8b9ef6ed5e8bfedbfe5f8c90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03ef4c10912f836456f5ad22b5a6c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5514710de405dd8da371ae74bbb14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd75037c1bf8f4332564a37ecdbb88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0b1ac3a7cd48933e5562c09925dc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe0151a79d230107a5f2cf7782987453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cbe458dae4a38d9f27395a7e2bda6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e85de36ac1d3618362e18cf0f656a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1996c841b4bdbe174e6f2064b110456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2235f46184e8dad5bff94558899c3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849deabf910200a2d7d87ecb9217d19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ab88f073588e4e3adf7df7f66d9c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b5447f17c74d5ee35368fecde338460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5270e6b6ddb3e488fa789de1f3f78e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de55bef4b96d0a6071bd91bb9cd26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0f352b8308a59b716151de69c7c13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477763eeee9e2a5b0bdaaa86aa766e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d02588f99d0473b7c896845a909b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ab99d9aebc5ea47175a2edb97e60e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857f5a0da77c778af01c47014f49ba3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02745eb8ee5d24f81898dd57a28983a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ab60dfd72fe3b0dc02cacf0782801469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134416116dd6669290fbcb4d20e27a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97460a3138d2536cda5292937814ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b8267962b39466fc70ef9e5ae004472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db4177ca0da6ae1438f2a8d87803a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ac182c138181885f478d1d54e43f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733461c8abbf5c9f297f486f7a90777475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34960138cf62fe1f4ef6d92932c34724476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b43e75224f55b834083e8a2ca02f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53e3182b545783ae51676c10a708a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2975de00794443b42ab6bfb3cd0493479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08565cd06868e5ad90891b6037a5e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637a4bdf9727a70b98c5f0a9031aa5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac8bfb31b70c4e0875df959a98ba5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0ff03a8555d247a1723f1544dac8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0dd0266a6570b0b64b0979482f0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64177aff0fb48cec5459c3453bfe3ea4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822020109697ae141dbd2d91f8cadef5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffdc463900a5147137ecba11347632487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7b752f3526e11eff41f0e8d5e4c66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec94d69bc3fd3d1fe738a4ac7b80a4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59fa1634d1b32d11760a4effbb817b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870eff614bcf693a67545b19e03061491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c436099b5ed1d95d1197e53acd4ea04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73c9ebd45f019aaaa004094e49bbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a94e713c1e187d0bdb66ba33d7ab8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b848dbc18bc6e0e5b3cfdfacf83a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47868d08a2117c2a41fd7c0b5aaf0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed02f1fdea88a3aa52d51bb4c8bf13c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a299fced43c9de15f2a3d9ddc39d11498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274042b175682decc4ef14d38e8ce6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d9c2df29e2ac8489709388eab91e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0cee608472385dac7b67d77ecb63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e41643064aa6627725c178ad1503502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329e9cad3b54249f2bb8f7ba45c52c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015437dd0ee6efedfc9c3332a06fdd1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b99b129b44f669c81ae33d480635a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb286dac9a8ec644ec4ed46d4be55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986d3b96be2ffdbf3cac419d2c44f98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55462fe2c4bd53e105cecda5c6d14c1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fee488ea5a27d1426eaabccd5585a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63639a128c4b221825b7232b2fc626510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99cc7aaa67e6a167bd3c763f893d58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec05ee7e6c3f8954583fac20bf718512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e02ebcaf4af472a43e3442d71b9431513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab5e6a5ef12dd2fec7f669cf95b6e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a7df8c5d0c4b70146585f3e178cc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5abacffec2a05f97aac955895ed09f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271c1279eef58875233ea376ec647a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade52f8b23565c26ecc53d7aed83f93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f4d5e0f7ef4581ebb3af7c82d4682519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd6ee53050cac2c0edd7b1dfd023b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd11d001e36f52d2ce1051d724a22d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611ea9c0677abb365a2651b04c864c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb11a83caf24379206b9e678bc966523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5ffe7351916438ccd6eb5ff32150b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c426b89e6592b745460f2666007aa44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302820a6ee490376662a4d503d40f2b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74425ab67cffc9df08d34202ec23ff2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368747fcd7c7e435efb470aafc789b8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c74ce4c316be1658c5f5299a4bced529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac8830d75b1c0895e0730a20880cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388870e6c25a2beeb1ed219906df342c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe8b91799015c35d94d2688683075532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224a64eea31be9b9df57d5eedcf4b99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b196e2eb39ea491ea3a7973863233c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f081909ae045d4c9e2ca76a8759bc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aefaa7481f5d52e0c3f3f4a2236a45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426050f6a9bb6cbf983534646e1349a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a191e875933cd7b037fb0eeee029ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f16d971d8f9921821662c7231ef7f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab11f8541cede0e8a603d50466bda7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc6de81257dabcf314281e55eb1489541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f4d3af4eaf2114db4e743976578a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98107c6faf92a5e6cea439a72187345543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855638af4444dedbc21a5febe7a50f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a63ab640d018b8eb009b910db4dc57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bb1f3335edbc36b24d57be16357a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b39b04222f95ba52045e81a876853c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc6b622a68379c013be3eab8588b10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7edcb6eb656becaa2e4bcb842e43ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b193b6dc629938e17eb29024c92a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d84244383db617f447c165fad1571551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa24fbafdec00878d7f6904b8dd76b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455d03ccfa3530e489d614084c4950553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c5e875c98aec8008963a6eb9e44a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bdce10f942965608982964f125f50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7e693fb2410577531ed1eb9309c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59629a07a3b9036cebcece8a6dd02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c04de0ad77285bf8ebd7e281af38f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07c71aa0625102f3292b2676c33db8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fbf3b3029eca6fc0c6f36e08ecffa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e34d70456d782c4d2cb6a8ea0840b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766d793cb24fecb12f06ebeb832269562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b86b2f9a32cb2371bb0700b7d44a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a05c01b756f7a4e7f0083dcc67c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f172b3883fecb069c5c6cafb1680291565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f39bd689def79198a95b0530120c68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc14c41e24fe4dc7d272cf6262085e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60ef134b74343d9f5001be8ca1b23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb495d101e6b03da07a338400337355569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a389c27d4c9170f6cca23d6f178f4b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fa055bb2ccfee506e94afca39000c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c4a5e49d7115fdedcd28a30faee4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>