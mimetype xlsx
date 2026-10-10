--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc7bb2672fe1dcd9b1acb33a9b6861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd236438cbe4ec4023549eabe64f82652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7b91a0e94625ecc5f588bcf2a81e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73693b21162d74e46d6d73794e7053fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55a71c7cc760f2cfbd9d315ebe95dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90191d7dbbadff9aba99ff2b994dbcad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce401085cb92b90295c4dce959b2e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997adce2a870e956d3f304567fadaea18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a5ca3ab4570c4e5530aeaa731ad79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393875670932c525d3b24578ea8fe4ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d98222cdc8c6ac9aee33d619f79e5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ae22fc201675733d553b8874200512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5da7c04edb1ed3a00f902d69fd52e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b706c7acb70e6e5dc616a5ff8a10f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ead95da15ac937e5d1c3f930a4a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45929bc556c9d56dc25e20aa51d9587816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ff7bc0acf5b1fa8982fabebacbdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31d69eb3f9bf96ac90546a95f4621118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa5241343e4737c1c0af12c3a992a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e224b2b9e1ceffb86819477630a413520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69322f7b65534f1d13ff3cd590a289521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80892b06fb73e878d5d5836c1d2ec52c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119215c7188e47954f773ba3ca2e978d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ab4461758a96033b0c0a6743966e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac89e1d14d90bea96a9fc9be3f27425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f78b6cb4d884d06f5aa1c4408fd5a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331cb096d42af2f57e1f92a4d7a1b8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c256df5a0476ddf578b2631fe3aa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8d2264f5e1293ccc421e67435bc0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916bccbe83a984c750f394ac571f3d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6392c6cd5636f3202f71747985c61a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634870ce952d973e36e0479543c27ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24469e7715355e60d0b297b17fc82633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b47754943e1fb661bda2f1d1d0566f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821da4752c81580b66cc147dac7f09b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa764a49cf89ab4a864c39030db1c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33537d044cd59eb2c83b46abfe39837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e12e4bfe7b25dad8c1f253829d1d9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c207f1004e684f0cffef5ff50a8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4d175aa76dbc2063d0cd45ff73dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1634d91a25a1d76a703a1e0065ca441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a0f95078de94e7e9c5bb95bb2826b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282f3c066c03c8319d6da81698766a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671aa1ae3a5d6ff97d3076aa4e98b8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c18032314ff6fe144c615c510777a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d6454391aafb5b0dd0eaf8ce92e5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ee2b136a05007c8299c0a85695b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8741e62917109a6ef330e5894a1137748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2682842816afd1bcbee4b81f7fb3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063679c743f86cc05d038d8a44ba2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd6ef1b31aa94f102e0ca5618d2dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb52994d924c8ed395709653fc92c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d238ea8c87519f53cc181ead433617a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc76d65addf0c7eb0fcece53bc699454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bfbad33ed55dfe1930e2add9b718455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee7aba16a7250694afacf45a1b157956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a584da99734c6aa5cc70304a8e6215157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e7be96223a1c376036e99145962658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901bef9072efcf15784c20201245efa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99473fd1cacff690775bb1623d0293c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be58c3d1d8f8653b6095963956021761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3c2bfab706f8b2246e0f0a4009b9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e186f16684af21659824116c94bd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed418c439647d1907b8ef7ce42ecc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62cdbe704d374e67c1c5a8dd8e5e9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c024250de059bef805ca1a853a2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948686c2d4b58e6a7a623d8ed6fb81367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c9be3025d45d73bb994d0f8e939968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558cf01a975855f2b59ccb66ef5dab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4de358a191b0a1a24ff721ae275e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53b5cc19e70f1ea9ed117d2dd3aea271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441a89376c1eb55c841bd530e1d79672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3e04a4f40a5bdcdf0d61264aa80673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8341d61e9756d061b455b738feaf4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb44e4ec965fb2e77d3206cea9828175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034965447afefa4e901bd84a10774876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd75ee3fa1f981fa84476cb7aadd2ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d814f7bba2f5cb8cf3f1e01a8b8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a237f9d0861061d02415b066e2e57279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e5490af09e6c6c1107aab693ac3b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc3181b47cda662d757f0f3d203ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5b0e9674486eb1d9b619d24abbb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef2e727af3cb8c185d9976ffd9b15d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e054b0091d08e5db0b19c9fa4b7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d03ef3dcd3a007f8bd1e3fad3923fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2f4cdf54b67c3eaccc877ec25cf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91da6798c3266fde592a923428770287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36289b1d8db9a8402e4d1763d3663c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a06bc586b34dca3edcc5e9e2af65189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0c0d84e1e2493cfcde41db1ef19490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651e9429e20a237bd0393e9049da1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5177565b89778ef061635eff8309392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a13e77bbe4749789d44bc4c69a47993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaa3436cdd93059bce5e1b50a3183a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a076caedb955d59dbbb2bf223501fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f21ab6472ba88cfd153cf874c06dc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b04ba5459fd8f79170a2fd2818a3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a440bb00abd865a34b8f56a0ad0ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b43a3586c187501922e3f87558e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0c6ba245509705e53c1b39cb1ce04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918ea5fa3f4e7be6f3248246bf73e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923195a85d5d245f6f8bffb9e057060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6f326432b043363d8c182983327f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd05d4f76b75469313f306a996e36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505b1ebe355a915ab0f8264045bab62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d120e8b43619e15d630756adc9b67b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55416f4759c9a71b68c57f57a3a64e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb662d0cf7fda7d20607961629ef26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99014d586391fd592dbe239b9be492109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26190565b74bdbb77d145aa44988d0ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ff71f1027e683a9c34f3dc303df0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc654169dcb7e08a562d52a5ce74341112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacbde8da29f9b10a30083ef6013155113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61d5438dda1b6f083572094293bbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791491c0247765b0471d016958c20330115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602062881ccb55b11050b1b4461f19d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f319a417a5c6964c4a89af9d1445eba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302283ccd27b4a0869e289cc026df55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb98babae611763bb14bd924aa32eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13879a7b6bba94dc812d3bfeec0275120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f46951162f29468ed8bd5e3a7d50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c36daab772f268300ef61b955217ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd25082d8294d2accac641b60ce2c89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b1953fed2d808044e098fff4b2e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd7fcffc003f7e566848a166d580d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e6c6723566796a79c8cf398c75262126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216292c96d40594bdb494e9c1b924ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e497de04c2a23caa273448dfd5dc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef0957df9e4161a221cf63f68bf56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f471fc290b6cc2a0dd76de3f036d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd05dcf97ed2cad5bff8394c6edd00b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b2b3392da361441652aff32481df6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f66112c42ba3704a5b86636d0d67b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294506abe64ba7b17454766efeab087134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e8d1c29c97b3ce94dfdd79a783342135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab2f53cc0491f69e4600706aaedc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d4988418ba7e36e5643c7a046afb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142420aa556b22fa1024d2957d51d56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661adad794d3c53de31db4c253109c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116deed729a82daa8f3f850a6821fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c919a1ffd9424adbf9c41339b2f56c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655c61b01a1e6cb3274f6e56b140d54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb83602462a0ce75c77c1af993c432143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e5c9595624650bbc9e4558c5211d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cbc9a70c6e9fa06fe4e770f9ec999145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31731f14939ee5ed5a76cf20f2598db1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ccb5830b244225e115f446b1ad82e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8518aab16d6b32f7a4aa1c231dceb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b9ae8d2ed887f58337582ce352e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b5446a48417a4644747631497ffc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fdce5c91cab4672a4445003c74c90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f5253152c4c17e03806aa9d03f55c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09117e1f1efd0ceb5d0dd5d2cce733fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c71ecb7e8d979e5127b078c703a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988185235c08b1965966c1b30913f3e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe479d29897d96e0d00afcb75c07d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c76311bd0bc1b46afa77808e9ecf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca577ad7da6a865eb05ffc858a451158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edada882998d67f26f6b1cbde643dc0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a71211d68620b66047c7a33530cebb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5a7e4966f816f86f53f25e77d005161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965662bd5a8ee346740f39380c35c90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4d27c179fe007b1adf8876739eb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d1c429e0a1ddc2e71485640a596af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f1a240bba42cc76dd67d9a99e9c22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4011d878568bb9001b23dc986b96a38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32610dbea0b11889005342c40fcf07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe7dba34d9def90c20460037a22e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f58e90895400771d7def96dad62a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4f26f3e2b941e1742bac3c9cd0030170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0401b58af0ff20ec69d87cb6c01bea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b67611cc75f8e68bbb1c96b1d221c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360feb63095cc7cc19aa61110806c576173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedc66b8eaa8df62087e3217d3ea349174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624763376603b0fa721ef0c7b479c24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff8a6cc715e2f167a57dbfc0b039d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2485cd9f1797ae693e5b85621e71d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0081de366e6c48dfffb58d2837360178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b3b2648734deadd94a1ab0071e7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e87631a605f70d2bbcfb1d2d7a15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea874f5dcc0613d6e2ae0c7132f68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146f71ce4e4a8be4479f45927a6e2ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9cc9e3ddb348699e69b898bc2ea8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd98972f9519000ea20873afc4b489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e33332aa84755cfca70cc990394d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a7afb9b7192ca63502fb4ab6b6e98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a951939e8761b7892eaf7c67dd0c3aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fe17334915da5d3960980254ab035188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20dffe9936223fa4e08a6c0178d955189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0553586ff8944e74fefc4fac2bcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26b3e0bcad5b1ce2e0c5dca8970e6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387d768e12eead3bcd4295e0f4e4d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a70323fbf31b02e99b1eb76fbbf882193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2b26e26d0b1c002e709e13cebf07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38168ec1c854f180b958b7be19a89bdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2b7bf4a091ae4ee8608ce69a8f947196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084842eb8e3321f2658c5330e67a956d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858609ee0e99fd0ea54ebb629b8a311a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78585f8132dd1102484a603ce77e83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f2dd9f15355ed00190912d351e4d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5528946beec9dcc3bb946a7357c50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d98a90e03bef46a472931cc264aa6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332d5e1263b6e068d6f4f5abed2c544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0647bee1c42aab7026f8c886a0daf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b39c1a2d6c43f22e40f0f82150450205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579cd68e74b458199e4809bb5bfc753206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aa7b30a63efcbd04b45373b1726bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18617e4cdf563b285e943c81ae0f39d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c37e44a78f0a57bfb174b99de45852209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ac3d9a3d53b46f6595bf6c92a6391210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab13f9803803c54e1493f7ee3b5340211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e6cc53c084a90e595e6a9841a2cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25c84dfecdae9a3194385d7861e8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4811fcaa0397314feb770bfe2e04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ddc05ab5c1725207cc5264bb451b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d9df184595043e5a368001a6f7a37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316814dee413a09dc054c29ea1b6308217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f63d6db217118c89a70c986a0d9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96119f032f188ce5df4cb51f25fd72b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642e9ab5a7cef1ce0d9f472cdeff9f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c9ccbe76f0c374de9a643f4f589a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ebf42e316218c4d73af6d5a958713222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb060576866a870155a835caa23999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd3a2f4c1ad1c4a29e604be72d9e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde2bc3f16414b586340ab9f8601fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76697c587012787ccc724b7ce54b331c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85325d59682459b92cb75b33e016df8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0fb87366a267a539a08bb7eb81de0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b7995363a37b135f99d0dfdeab1d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818c6384f8784e3ac6c8802df1ec84e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fe1deee50f6602365de6afc18f89e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2860d7bf4b43680a2b48565e01470d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b465d15697f20e5069a8ddb7f60b39d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52fe4b760bc07a751bc81b5a13f22c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41dd471bb4da912ac1cfb40a2ff6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9108da7484eaf75a8a6985e8e6207236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74315c0a82c54c0a6eed2d46d2c8b4f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940321e9a7b2165b38d31bd49d3dd4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df51bd662f8f5cb91f79d0b07929d0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1a6942e90805b2a6a9b2965c6a194240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77ede53e67e35ccfd26badfd89136241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1acda909cfe15b61556de0b3c6434242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ae3997213b2e268b1917f60a76790243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40e7969a01ab9d1be1d913b27b7d91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d127acdf8e5871e5e1a4abaa9fdf3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89ba27ddc04b07c5f1c7274e96fa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6a404c6b97a1761dd03c81b17f54f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fd98e32f9d5ccd2501e1ab2078560248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d8b2ae8773882c2ce9dd39d6d45cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6442cda3215c2efaa574d55f0c8e6fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49d4446b91fefaead8d61718df729e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431101c1a8993ffabe31e28f3d6322a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec90b2972b491a015e18894c00873d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61a939d092aaa7f169ab129ae886ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dbc7e620f8efd1e5429eb0e654b99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b3a6b6ba434ec633ac8bb7683aed6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809bca60778b9f2e2582e307b335da0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802903197d3a2db55f0812ee944bac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563dbef5e56afe7e7825e9249e72994259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e183dd352c849b1f883c6951ae2ec2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1855ed3bd1dd7a1df7f870d91f01c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f03d212284efea3fe99dea65772aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74bcfd18ec03038b1f35af0635fed8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e955166c57393a4c0ff77cb89ae64dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e622602e4f947b1065f4ca814f75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4e439bda7d549941dfe7575532557266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5929c4f012cccfdb4551fbebc1ca1bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056688020890d1f7b71004df8fbc291268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b697221e19afb15ed70c7fc7d763269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5300349ff05a3c2c62858d1803f6a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8723c6db8a7c2e68797c415272e6190271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c45c7feca9747bf8eb544d4e451b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffbdf62c5e168e33c1a151a73e3834273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e7ab1179b91f7af968966089112a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c9040683ac248194f4539aa9dec09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736a97065026174d77ec9c8134ba643276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae295575b49018273b89d3332aa967d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71678c58faf0f632d7a7486ce5b48a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9607de56eb9bffe2b4b0577e78162279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c87f1c629734f6b14647f9ea2050280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5f6ebaab39b703dac6f391f400cb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce8233c1ec28c998c879698258cdf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5717d3b7992b0aa3bdec39c65b5047c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81a7846cd5d8ece27e036c105fae5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae7acabfd4ed5ea6b247d6a3838281285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d01948f0c2d1fdf932bec4f744bd82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f007c501a090df99fdf5b7ebf3316c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d64cb35ca721a7dc6deb795014cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be795ec50726a3d1d7f618aba9e95f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44fbe8aa518d949011ca898e7738e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a6cac0441c523b0247b1f296b19f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d4a0ace97c090e224ff766475e31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c8e57eee37cf03b67e00388d3125e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ada69b1a95ae6e1f7491de0279ddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb33acf921c0c04680eb3478c9a48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f023240e1b1a97d8030a7ca2e7206296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f989e9d0bf722120ae00dce0237fcc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e655a4f3fdce695eaeac4cc091cd92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e596171f206cfaba3b20a64518fdd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32487d8a7b5a9abd5c6893d77e8e13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed098777b1e9892adc61c1b075994c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac7f2fec8ae4c83a71270911f27660302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da910ec510f345033f1f0b494bb40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95764c0a37e9d0c41e88fb4d5dc125f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b34d4c5daa2fda2e91c46e5d7acfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3a4e445b2ffee2928c55a1f65daf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7f6b76862249e1c34b7fe9194b063307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d1a2ac82799f27e1579b873a9a1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e07d0207dcab37139e15c44c9fe28b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184caeeaa5176bbeb4376567aecfc4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd2922d2e81b0cca9cb68cddc47e4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925d3f34e4447a4cfa95b98cec07e83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb6989d1ac9a98b1d96e7c69f939ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f13b8bca1e83378e80e3c7f6cc2ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e12e705cc7a3513996ce5e92c166315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e32babf5b94b20617e3564b59bcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d35dfe257782d1cf60feb5fd85a31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe74a12b281e24f49aa0162df2bd487318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f3cc940edbf1d6231ee33e43160c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928215aaae006c84f6b98025cf175508320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff11816a758fc80a2860a4802fa2bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b42be164dc6819fcdcf87e1aef26e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003dfc59d7df9dd008661ca1858b1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7752f1bc46bd66940c9b744001241c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10fbb8d6047d94cc6ab1d5bfbef725325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b062cd37ba8688e3b0254e209981b71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5e58467c1158385bce136f93eb20e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813e93ca81ae5e92ffff6e0cdec3eff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c61054bff165c4dbfbcc5c288b7a99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf985b258747613a2b33e44284f1dfb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ecd4b5f21bc73e811847c938c1b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16599a2714e850121c724cf94d301a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef32d9f5f5a72b7cc7986d975812da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b56c3859dc4596b3a4ccd0cab9d1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a2be011fe999a15a6d4b634f05de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56bba4b6b2143b17863aed0a83137d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a43001bdce4636451135e5e1e984337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d546af7e09deb5895734c83867874e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f97f7076a05379dcd01b90b99d64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c6195ee518dc48e70bcb9c34c38f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8f347ef49c78983e57ae37e0beba2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8365f40b3e4dceb26f4c06db7a1cbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6230c492ace3968735b7dc648139d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdaed1c7ef10f645e97bfce399cc51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d707253830794e27cb790106430bbdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593872710f6056b44af6bd7aa9a7fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94473896185aebe7d999d41b5e41dfda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36731696dcd031d171c38fb29d5a86c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c27095fb4f4f79ffc046ec2ede3faf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e2597279f3c061c0e7b12c0143d8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84585019e12b26520b56296c84b717ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e75449ec88b36b6b1a766adc6047fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dcb6e5a18410f5314979941a01b63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a4ab4566a978ae93c92e806248cec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2ee3e35e138483302be99fc482b97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92324f7b84ac63c37b823fa62aadf8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5882606999445c164e99a7421ff9a0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41791473f98c2be3cd9fded4e4e540ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e721220710b69e3624a371f5c75e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782bf099b7217c0dce89e162ef781a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01031f616bd929083e57768a09869828361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f22c04bd3342275f16e860094ab04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053be3a7c71eb9e61d5870c6aeff83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a2a9c2ebc3a8696b93b335d00d496364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468715ab18c6754649985ce0b430780f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd60d5d42481bd4cc47458e798c0d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf4ddc0aac29d48ba58a5fa4ea712367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5a4c756bf2477444ecf09c2673655368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c1ef574434e2be537ce64d716a10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f04794c40ab26a7c9c319f27abe71d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff62e557b96131fbca4ed3ea30c2cf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff82b5e75f369449bd155cf02972aa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8279d96edc2357b09b3d0076d969648373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0135ff98d36a15f900c06be77d9a128374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36d25fa9f1d5a128e9b97d9bbaa6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19d1f033a00362abae23ed5e2a7b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5916bf3d6d943514bcc178ac16be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58e808f5c150869964f2edf32f7677378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86cb25a2c19501ee0906570427457379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75221aef5f90be616e7e023e89684f18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbace2af10494a51c60bf8c25f24601381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63999bd0fc3861138331e67e0108a85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c59d3e85cd0e88f61d7f2c5ca7e21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216104372b7b1d3d5851a5f6a2e88d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da997a84229667e0287fb0e3d5195995385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c9596ebea733278bab58e3f4a1589386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71636450ac0214e0447b2435203e882387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196186c08067d600f4230bb9a608136388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ed753e070137837925128f165756389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ce3c616c4535288cd051f988e79b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b24f9f7335bace2067419b11dc737391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aa2f747d5d634202b63f947344802392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0536f8b7a26c2e4f5d0aba05c3b99f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45fe5f7cc9c7d326103061ee5c982d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cb15717e250fdd080658762775767395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73845281a201b3051cac4e1495494929396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd97d2d394cab41353b1a5e0e7286397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f626d4aa630e0b7787b236b747ce8c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0142b74f9dde13c8d211ca5e20290d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59598913e98716662001016766c7972400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196c492a962150402421d90f087eee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cc3d3c705b1f2c7d5fdd5c5dfa649402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7387e79099b0db429aad0cb23dd2af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09241a93af5f1e6287f00622bdb12566404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481deacfacb63b9e009bf2223342d4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33943b631beb2cecbddd4321c86189a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662755baa68d54cca1b17941241b4c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a6697ac8daaa4fb94b557950c0aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db95122d40646b3faa52373fc2767409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55047a2ebab64b1107c744e395e3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004fe9cee4f98d99ade4765df872c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c195b7b2fb328db8a9983b6ada7bf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f99e82f3fe90b9b1fdc5cf5839fa3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d0098a87966b6935b26894d66d537414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987e2f845ff16ce1fa7caa6cb0cfb6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c4383a0a94209720446c5652ee85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31318e4156e574b7c72b1b8952e4f6a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a15089bb01a0795f179ac8b838d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca7102d091b418aa4fc2a036059f6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df05bb7fb6f9170b3e28317ad958b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ccc886e197a111aa5940c02dd3f81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bc513d17baa5b22a9c239f3101da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc847c899ca46141497ea1f7255afd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9d7f30facef999234f0a184dbb488424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bce94e607c28964bebb3dcf0a54b44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd906bba56c9790af57af34a1edd12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4262dfe183e1fc193f0587000dfe700427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a853c55934374b3e97f6628712a215428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0287a85fa24d47556b0de49a04067b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af5f7b34a0407a8c28dd8fcdb7dba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715bf7074bf9c600baf19cef259407431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb603f27d7c1f3b052a7f1c8cde5266432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f507bdea8b06fd5d29925ac2e8b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce17bbfebbbaf343d8cb7c53e762850434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451cf102963ea72b6e0f920fe780da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ef616eca25fb1b001574b25449e77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90da625f678ab05c9025ae6c016143437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec60980ab652e85f40a72474d2fcdfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f562a9c336c1162affce2dc3b721f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30317f6dfc659efeb17b90497fae6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1e638cfb54d4970d75fe480a3277441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431aeb240433eda6126cb4c9572a7ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd983a6570387bbacd8c5e004f50230443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7203babaed7daccc5497e6a8c6952444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5859a15c44f9f96741e7acaad47fec2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458375c3ad1230be7da1fda7c412bf7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209e2e516c310f8a0f90abc489c6a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e89b6833721688525000a5939c6d31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe7854304def4b459ed08ce9135d4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10dfe9f9b8ab40b793fbe71ea00e39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb35557ea03ffe085a3d8b2ef98e4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2a6284c026791646d8c4d98acb72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e29698af595e8346a948b8a34c240453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd953741528f7d902887bb21210beaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087062dbf3167391ca2b97270c78142455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e1d00857675ef88d8bf44ad85eb53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67a5b87b11b2b7fd2d1a50a56cf4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531759237c3115a475a0bd9dd7f5d7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7fcdb0c350ec902e14ce325ebcf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d466c65999c35d251d043ca50a8cc5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d2ca1e479838a31512a808a19551c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f0005c660bcfb8fc2b754f564c020462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c98930b093210c50ea16aa6aca2fcf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24652bcea281b5df10ddf713711a08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7439a442e24c04448f096453b85b7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d9b36824100a6e15129203dc4fee4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779b2212421c7e9b6f1173a92617641467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0108748a65d7eef2ec6a85e52755f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126c041e2bd033f3a6b56f44d8ef8df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880fb21dd04405aa26e99d220693ff0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b09647c9d0f2900d7864f7b0c4a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15937f7f897ae3641acc20694ef186c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afa9e3d45219c8ff66aa10a41860b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064e37b398b3849196b3760e0cf5938474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2b6de854feaee7dc7e25ded046a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415ecf6a6270dbf20ca0235efbe6060476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d799ea7625a4c7da9c3700f1ba129477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acfbfc845ecffa811a8740bcf70b6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd687ea152f727978f4fa47d2e12125479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e30b95032c7ec964a24d29b4df859480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349169e0f2af5b3576bb4e6babc1c9de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4187ea4eee9cb8f88534a43d4c526482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d73a58eaf73d007d17152953d8cfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d98a31067da7796986d1007c8344484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dce2abb374edf2d7829a006d6c6f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88465b4cdfbe153ae65b5bb6b78ffd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e94734a3b265f440bb048c97d8722487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa36d4ce3fce3cc1dbaa1e7c9b501d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdf3c0d8f79e82854d476e5da4b6f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77101f9c163772af08c64a9c3f6fffc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a72c40e23af8030fa8d64c570265a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022574da8cb8b70fd0f34c5f7620b9ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c4cef1e98d07f2e2cf6f58c37c39f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85f565e04ee4cf00e688754e4120dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482acca0e2fbc0a7ee3e5f34eb7c2d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3967d4974f3be863d20e60712045496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23d079c694934208a3d64087be9672497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def7ff8ab3a84e5807b08234ecd9972498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6229326387072ccd071bbbb8519177499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc755057ee237fa0ae6ab91fc347e9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea71f51e326d12732bda8d71ce4186501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797126ba9a9d7935dd2e53b13b73f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04b1fb7f8f6e8bdbbaa774a14fe30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13de4a40790bc66615d5161eef19e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52d6fb25b1bf7ea503c598928a555505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cbc737431eac357b0663bcd46f8e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a7e9353426ac7f4f4c054e4909cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d343469024aee566ca076d1ffffacc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9208a2b4bc24b668c3bea4348c44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b17437be2a217e976b994e40579f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542603a2a2f5351d1428eb82647bac78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799a536c6eabab5918a14663fb77aa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368233ba5fd2277ff02c8a9c7809d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7825ec7aa0e07f656e902d259e70c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cef7fb6e87eea27ca0792ab285e8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024f098949a9bce2c10b1ec907c4ca6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f98d82818c03016d0c09a9646fd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0bba21bb94000f35b980762823eac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f39d233afb656664e1d693c04a4a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7083774b166971351829ad37f34a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106956099e8ea2681543f0be8cf575521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f314205e738de2a9b4e4288c6ba5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0022cdd94a51a8fa87494cd5c696523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1979381193a85f901e42d9007bf13ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dced4f663330e3a50b47b3ac21eee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf1f3fbd7c5639fe2830d0006a5abd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345360cbc2d1199c9fff8e7d0269ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4c33e999c4754397c858b9806b20f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c50c5da5b1cf5ab7ae39498bd0bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662ad03f4c462936d7eacdc12b56ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f911524eac82cebc02e99ef91304f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db614d02b318d2a955d768215326e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12560b9b0c0be966cdd2b9a6cbd7c4cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b16bd2a0f45477066c5190c9c5b6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e1f2f66fa8ff69e4aa5ebc8b84afd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdf5b63cdb3cb3c3cd1eb808f13e30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c7c7549e18f9e383fa6b351fba0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d50f208cc3d04c6a456df54802e938538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91dc5331907f119deca6040a2bcbdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07e5fb9a0e51e57319bdadf032659540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31157429e617d7c8534d946075ec1c33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0676bdf37e70310cc76016c4bd0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c0b842f2c1d2061ec1301c099eb05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5ddb7e181c77613584c1c38ea2e9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332925f7c85c335a0ac6e49566b34cdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2fc7bc6510e244dcfa49b224f8cc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adada73d1eae20e3fd0a3f2744c2a6db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed24cbee5b4867cc5dce2ca601196d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e488ead3ae7bed32698c6c56c9a27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710d92d8822cfa828212eadb6e2c6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162c34ba224b4e7a726012c42f7548551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f518bd3f6e00ec31f0f0f7f95954552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04906a378d76209b1aca541ce0ed9077553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd74f551065825215d86308b00f107554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478bc9c7208efb46b984b80d936a44c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e5d2b6e21e033b66cfd641fb0d2bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a48279deaa4f41e25d3ef04c4831c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d043a1e6e3b9105a96722b6dfb9892558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21a1609e2b34aa54cd1e4b77b0fcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55876f6595297374c702818bb631d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd5ccaed3d71cfcef2beac3746614561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc64f898f9ba4b772da7e5cdad307562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b51e0edc8055b64d2c4b3df06ec3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945da5bc6fc473750fe4bb7f047e8a9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba69e1f877469089fdda7bff4d5fca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a6056b7c7e1c77d7340c5edd8cc1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ead708c414b9d660a41ea1b76778567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba51e7b0cedac0c497bbed302245e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3a0b04ec048ea37d104684cb2147c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5e1cd0ccd454133332179c9b50b2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f337ec7e5efbcc8ecb25497ea49980571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff927193fac76fd64480b2f059c7478572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdf609bf64f3ea03dc7807139a99261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb7a470fe0283c6d87a0d596e2e13d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccdc09724d2564eea1dc9662a032453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488886d16250021ba4b9639b0caae244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ab8424347f3359d66829e223289ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62677c693ed13c035356d21dc7790446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cc4758a5077666fdffd6c1c9886d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8f2d1b927f406323d25252e5a34d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65151c2c49083a1172f0aaafd77d0cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee236133d3998696142c15e55f57e0de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23a9c3c22ce987fbf3d7156fa0014e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0098f3828768aed34628bfdd8ba6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ff6d62306b69b1f3c491cdd4ac3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a9ec59e52ebe751df3a1b464b58d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29fa32c6d5d75960398b0019baa03c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc1916d9119246562535cce6737ff516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e7b2bdf217da7074e2c97a158bf3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c29eef4109840ebaae0092cd18b3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b7a5ceaa2431418830e5bd186189219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b4fb303196e52bc65a736d5d6f06b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e1103a4b1136fcf218d248074a9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d16ebfbe65fcab67e255f109b049f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767746fc71e899e5067597116aed373823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d60c2ccfe915ca7960cdc1ff3d88c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c5dae8f508800d2dc6acebc1ac9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa790c2b6627f9b95b85a55962bb50b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15890dad1cac1d161488a67b8db4c6a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484c55ad3d5a858d85857b3fb2752428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8bf744f3bde120bf4a9155518b5bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083520fcc432b37f42e77a3054041c2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed812dca66fc32ab30fa22a65a1cba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d1c4bcee96e774e9b79d1bffe12c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce17583600aaaa0c1f8662d52c25d3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1905843abc09476097eac50a30221534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10035d98c12b910633ae62738860c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fedf9ff7a892c31b842e56350c0b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484ce325f694c49b6669701a36b54c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dabd02df440637d2305a5cf0cad2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fc1115b255891dd56550741290b9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d02d44ee20b7b54d0490cd3c5d5fa340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1851910867a1b5745be8e211925a5ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfcec7bfe26608abcf726f72b87b4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd517f62fea43b44ba60cfd0f114a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f302b4010a6641f655dfa9f33cd457a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b7c52055fb47d9d761bf9e9ebf7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b33f643438a3a14af386e6524b3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168857ce6b23836e9eabe39d48239f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0b2ab7bd454fb3e8de2251d3664a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457286f555ff8b6e16ff3e8e865c14049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a4d3c482f4eaaece44d1fd05e862250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c466a4fdeeb421f5835fd3e11dea451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f2fa1a0b4061fc847abae09d4643552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cd181687acc87001106a82cfd8ed553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857387d38b17a56e600335e2d9ed64c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651aab12cdbcf396fe11ea72b62337855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57b3072ad049696f7d4a9809c885cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d99dc5c919766d8d93b7f36bfb40e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2689d077eacb0588a31ab5546cc09858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c1888b8627728deb90beb61d20ce859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803df65f87b7461fed9cf4cc9de13ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8dd662b0abbab5bcc0f589d1f9ad961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b136783e26571dbe42e39d5e5ff03a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26912b1c3020d075408f0d5e5b1eaf4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e2740938b39ae628d617ca2cfd86f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9188c44e874f31165489fd9e62875965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1f418dbc4556f976ea679fdbc96c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f523151f55abc94d07c15c69c45d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbdba3421faa064926bebf3c04daad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6d4a3fa020ef22acf7d3b65a07d0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9effae8e529f52295c4b8914fa3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922be5bd73a7d83340abc29de9fbcb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537dd9b158bf17c273f9b683bf9a0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c15f67345c67725e8a272290cd68773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c293e7383a5a9558b8dce979f0e68a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa40edd54220ce5dc83f183335607575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209bcdffa355e154d82c7945630683676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb03ec87ec8d94f382f362f8b77b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807fb846f79bd7665dea33a4400841578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544307e843619858fcccc79ffffe270979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62373945486b0ab4a8ff2d7093abaac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd508a7676fb69e447d07f62f7f939f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608535e527325c9ca635c1073de45e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18161c7b110612dd517792702b8e440483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e347e675331be9158e5705c081b02884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539a3cb6119626f2f51aecce960a14e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a88c2e497e9f3625ea4ba1b438f63b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc4c745998d176a3618ff6949e4c7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e5bdbce93abdb738789838ac0457588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfd33f38cdb309b9c8a1b09891f89689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc7bb82c5cbdb3af68d2bc920d425e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add2c84aee13f7094cbcc6f0bdea2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f157a4ec4398cd6e2f904c09dd1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70dc4b967723ef9a24445ad76eecf093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717735c59d4c770111de183e811bc7cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3286e0dc26014d2564540f4dccf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfc85529aefc09b13c4bf9196dcc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431318b7fc6ac16a6df8bfa9379a87f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db322e06bba22cb45f3026fb35284498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f90ea72bda529cabfc8fa77c3d42ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a222981f262e0952aa380f14da6c6be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144cbe347a5d6d20e0411feb33fe47e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e8455902190b44742b33c71d5e1fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327514390dc80a9659d00a363d5971103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d0596ff366d031317e46cd032ace104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525213967d11718fa0ec011277d235c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16631af162ce6055e995e34b944e7eef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be8dc2348a91f19e1d6975782134db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc042b04c4eed41ad367d0dd12d4fee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1de7aa5373090ae96ce5d5efa5181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2888a41c70a5f6f7a5374a8baceba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f386d0d6ce1bc29a54b524c4743c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083e4daae882bc8878d492d36e7c75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c081d7ecdb38f7da2ca4580aab67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544ee4dda0a5ea4cb492d7eea207223114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460887ac22057eccd497d75d368ac09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf9ea8d14631b89fe330ca58cbb166116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b064c96d68726031916b72310b36f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32b9268fb4088daa1ce56fa0cdb360118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f9599cf4e27d38a6273c5a1e50ef1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79624f866867d42bee425b1bcd3aff74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98f86dcf6348f1291a6ef1264f02b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45941df385803aa6017f81623d6334122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92752b835d51f9a8734f7c3b3254d535123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34822063391419c975601bfba9afe03f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac739865ac7a896d41877aaa4bcfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee61076ccb4815d19a66af051bdc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c44a50a7228376e76b79762d27bff5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f98ceed976f853de949598151097128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950a415c3b5f8aab0e4f89e449d9b8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ca7f619f2bbc44c19dc95d09e5ab9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41cba2da975e2bd57c2e2b50afd8eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9521d15a760105364e0817a67d7604132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce5298e510caae3ae2b243954c80c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b32a715d43f7daa439f24a1bba420134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f66a46cd6c8066f7c52c652f29f34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b6f9629fc770166a1d060b2131fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131bc599167e4e6116100340326f44e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64555c42623bfcdb6e6074f553b030138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb900953af99ea8102f6aa429c1fbf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b7069a2210d3b9fb81a291371a384140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec90eff27df247cbd8b4c82771fd34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afccd04e6a9c7261a1e29933c77d0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f683c376b9ad5d7955c621e35b32d82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4125356882fb40727d1e30dc568245144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbd6e9d6e24fed6f44585de00b34f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a1b5916805cd3e79d6b707e1fd06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0559e109635ed28c8c575029f1afd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6eeec5d80e42764b7ee5bcf71c762148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c442dc6d138527121d13929a7c81a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab22235aea936fc569ad29ab7b7dac7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cadcbb64957b6671d72904f1b2134151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf53e5df54f1ff45baf82b576ff6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329e028859bd3ebd3da2dd7fa77a7c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce72f1a599d876b3a59ac622813642154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b55f20eb7a24b5c21be40899b8179155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f5dce3b23e0b8cefde740546df5f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912bda441f6d571be26768e20ad9d03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471143dc8edbf9d013014cd4212e7c0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb3edc49b2059e5635f5c8f5848f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9cf07fac0a2ad2850cfd4039f6d68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9c2f6cd35051bf787f433940e2495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ef5c4e3a4886115e05c3a71e56a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8553fa478d40f0e2d615ec9a5ef315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c6fc33948e52535ce190cfff37a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391140892c0adae730a918ebe32a6c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc241296e7b53c579192525a65aa15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81dc90973fcfb92b512bfa1c52d82c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae4ee8e21964d8d9d8a4740cd58b25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f8ab3eebd081766d042a20853093f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29eb5f77dc7855914e44040dd82966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a26fc322f966732951084148c429c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0428418e79dc2b1765c7fa9a369e02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9df5c06dfbffda1b3866d7f3028a3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7359ba06d0e9f571bda8f97f872a62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288a4233a6dab2e46168a8db1f11dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d215609affe4e5bb11def436ccd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9818af6b56b0f0fd4a1320577531177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2974e74cd61755ed922332ceb30a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ca42933b137d637de13211cd0a4cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a9dc275910505189509f2a17e8a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf619384d5b263c2f717b4ee1e71558181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3a0b1839976bae97c85a99d79834c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb803bbe5079649767cc14b312d4e20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f864552c87752877de71a5d3469811184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da9e9cca2837d777f4b49b599c1f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a0b464f54b3b7bcf923aa03b42e3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb97d807de4604b46aa17cba24db5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465008933f9e2c88aac32dfbbb326585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c473cfbf4c9f323c4c1c7118243ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772614058bb960cede29ae721b482ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b7385623e6adf1c65f142de7b59c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f435a6577c38bded5f73f7bc05bb23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744f92b7e794ea1f48738203897ff46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14460b6db0e50ab3456fff0f34cac3bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb4949edadce9a53a025cb81b4e9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e8f3b4fd850c49d07e255c9d4c1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e1d68ec4be616888b66aaf3154f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec9848564efea994a5f53bc5a40bb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b27ad10ce8e6aa3f209f6cee81225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558608dbe45ef01f9ae36817c5a5e7ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1bd243e9b0396887c9d21c81d0839201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caebae629b73b43a3d8b50241f2692202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09556602acac059e47dcb14c94e02385203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4151e6348ab5d7d90c4b2313c9bd07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc6a779d98775b905d673b47d8e84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c0c5473039a8b701cf7c4dfde5d5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f1313071470b18044a0db8527c75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b88cac8ede31738dc26c435918c6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f707d93bf3e5cc597df38d7fb2053209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e05d26ae44bbef7a934abc6fec8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432fa85f096f4bc238379db943eb35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b15872626c8c03f0d7721fbaa8f34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2911c1fd29703cb2f01372bf3cb3e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16799c08cbfb0378d68d4460a814832214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc365206a3453af2217ac2d2264e5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09217e184bcb27c258565d3763c18d30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece4022961827c8b03fc6bf9d5fe8df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d477736e158e0808197ef6f141cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa8226494406528c268eac9b02b688219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991b8c271bd8e47154d8fa6856a481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4442e5b5e0a6338715e99cc182408221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085523fb3790b621632d63bb363eef5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f88368f551d3ac2805fa153d498c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706af6882544762293e393ba8c599ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d082ffbe619fb2ecc9d2da8d796d4a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f9936ab9470219bece651df1a98ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccef6d2ef100a06c9ceb97bf27d3db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295c5c34f52851dfe0ce673e44db241228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231320d31ffd7515d306cd9b81d34fe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02319cad97d353af4d5159bd99d7e1d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8790bf87aaab788943a49b2ce033231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe1ee6f5f72ed4f3f66ef321ab4cb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755fcc6f16490d72b50ce1127d6826233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a6ce6a5cccf59808237f24924dcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ae1cbe7df6de6a47fb295f7184514235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602423f4d9b2188613c57a41808821cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bcb114f964774a68f56009820c5e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e3340172e649a3cd4e3e32f1f5973238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30997a51ab1c6683e822ff5e82f8bda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63978fef59d9fe80027caccc94055650240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754fa096ad577d807f60bb8c1bb9cc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b3f02259e5b112e478abc9f16180242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc41a1c4ed6cb0824d31d6234a82b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b1dd3c178598b1216951173124cb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f3a2576fe400c594bb5a10bece907245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac14157e7a750fc4281bc0cf81c0f32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becc18f4954b2198f7af35ae0ff91b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121a230dae9db62744972cfc2f6a44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a83976412896855162bae87da71b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd69a4163c90e5b6eb45e5bcc0e8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cb7ee0c02ea53192d46b7918a392251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95fc40779188f769f179e1ae3a7b67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8eb307b099ce2d059afdc57804460253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0da7245bf1898362c87b5b9d9d69db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2a22855c70a17a7fb2691d722e36a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e5073f3e67530c1743583d57678f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090cb6da0cfb97195b3f54efb030ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a686a58a9bf3bfe1a48bae2bfeb16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48cde151f46d009697a99036b28bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cedfa2445ebb3c3bb74e21b49b24f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55ae180569c9aee0f064d17fe9e107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11336aee87c23e2ea232e638fe6185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb40b3e27f5d9e1e762ef9cfb0a5d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f18c28fc40acd044dda4a7f721274c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913021549d1a78a994cb9aebe52d69d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2988bf7aca817f91a513470fcdeb353266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125067920b2b341d24855949c837296267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7da0bbb9410ba44a6b8e72c2e54585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb02b8fad6f521871f299d0159a623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7639339a4942f1b26c5bef9011295270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cd2df362c006dbac9fefebf234248271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e0bddfb9dc07741fcea21872c7b3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bacd11c061f887f361ac4d56e148b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d4c340d6df3cc1f857d9e93303acf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1344b40440e8fb0e1bb664132ca2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e8ff0f6cd11f343efceb1b6d4595276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ea966d839752a181a8758c05bf8bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5300781ede901bf81eb22e8dcf2896e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce50aa627a66d65fffd8228f1fa3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc636b156a237084b6df8c077d81a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1c79873a3a8892d0e9bee5a35d209281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f108cbb87c7cb28dff24aa5173c8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a65b904597310a8dff329409dbc9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9a3d5d802dca1f5240496fb9d629284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d01ee346bafe44b034af8de8f5174285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beb54a82db29966ec686ab9ab0f2b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e3b0cfd8d0c03778297bf0950b7e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6f31bc0c027ae80fee579b7733fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eea6e43f9f715c28a12571d379ee4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da5e08a0a1ead50f362fa95beedb9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd55e592c2574c154cc3bcaead8256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8656278193b075f4f1f3547e516b331292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3954af6488d1cdb9931904c5795f58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293c86f5f9f8f292e342694766271fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23033b7201fb1a64563c46a38f074295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb38e96ec2e6d978c6db80c17961eb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bee8042210e9c95c174f46c55911b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf590e2b25f0f9169d26c3ff1931d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9934cc41a3fefee2246f657f926b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128635e6245bba6b6e0147f59aba8f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb180839755209e607806dbe1afe74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce838555b6d56da73c58311a46ab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b12184b01bddc0410bca8f49db769303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436509030ecfc923e10e75fa0943cfad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b048b88141bb3dcbd1dcb71ad17d2d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ad58479b27bf6b5e8922a84f260a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98fb0087ed57b202898c02d0a4f17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88bda1c1e578fe26ca5d29e9a829b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4e5bf141d6a35ace881d89c77398a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a7616a388ba45ab4ca2a157d68eed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934d2480a275b3f2c85ee1acf99d87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab24a02970e5ce091f1aee9a965aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f50b9d0a903b35cb51435e2143b1a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d06f14b674efecf57799c3737f41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1bae42bfa50bae82b71c93da982cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc413d9412a8a89e0cc975e67a19b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c88301139b72cb49c528accc9ada317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81682152ec8c1887c48c238610582236318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e0500ecc385d237a017befa00b85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd44fabe944bb376ff7baf2130eb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a362c7df585327315b334f869612a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3dc932663da73f8c3c76bd6e4a4c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de680479e6bc692c06dec1cd8d356393323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879033942913688c4ccfe5253d122e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65dab832bc8d4b8eddf9926f732d0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea69ee41d82b585b2b709e5bb547242326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f7824b6312bf4edb5410359ae00c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f31f4299d9108994c809e8e469737328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ae902b4b868c70bb6630257ff9cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32ac3af5ff0dfc55cc880fe671fb66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d4d8b90b929e5340dd09de2478f89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa10ba5590e02b98f2820bd63230a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae58cb6f1d6fe8862d71ebdf9021c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb688f7470ef60cad4b745a3d1c0467334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200d9747f0207e28291193b067a767b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd36ee58a629262daa5a2f6854eea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768768ed977d573a11499126f593c78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6065e018921acb561b54cc2ff823bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8e13aa29d1f3c0fc1c52ea8ee4ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a5ed8768f494535adcb050ba4bdbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788e29a57587ff4e0da64c0f1e3b780341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72324ac701e8f27d5adae2a08a317325342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d527deffddb4c5d54a27f1416d3a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58798b1e3846322b08648e1443230ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c6ae5160e23fbb0d3201e91107219345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a7cdd41c7e50f36cffe000ce548a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7a391aa222837093248a6eff8cea0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad701b2d73d752dc39eba8a62617af63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567758ecd0989eb7d1fa63c0ffe02eed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9fe995beea77f3388df36f445d0ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d3b8bdfaaa0f0167e17798b70d9d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16b724587c32ad054003d26553c26f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad37509c57d2c614ed80808f241f4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142782a14673622e42295ca417c7134b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ee1971ad3145beb5dca6455b2698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaded7f500b2c8d92c1af65955242ce7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98281bfdea7464743430926d0fbeddaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e5b8f9927c46bfd619e4f5d6c8323358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a6dbac82413db74c4bd26d60c0ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7aeaf8e85529caaf1bcd7587fb5d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec56aa70f391f80487fd27c238347de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6eb379a3cd8c112e4c942029bf429362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe72680e3fd405769114897e0166a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d70f10d2e6b3bba6cdcc4dc8a4eab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e486be4e5d078f12ec01dd4219a25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c14b4697f3c21ed3e762337432918366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d4abbe6906372bd8cfb50c69bab4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825b30fdf814cbb3eddc170f086d30e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c9b6fc1c987bb51c4a22a9bf2aeff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dcd0c29cbed7784ef8534b08b8e62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53332d7b93638e20a9116b0e7213fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c204ec70cc324ebbbcf74cb189896c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc198b57a4a7988c0f7637453054ea42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda18eb93a2f9e87c19778b68a6aba1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10df2ee515c167ecd58741d65f7602375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b11a62c90c14635a9859b5b7e9bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14f7c026eaf784dcaa899ed17f948d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fec4399f14a0a77f4ef5cc0b6ba1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259fe80c3bfd723732c0035ea0765af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467ecc71a05a36094f0bad5b5a2486380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a526fae30a2cd1726e7f6846d27427381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3bc9d4ff376b683801ff1804b72ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c0e62b2493d6e8916a08ce94135ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b2ee983e54b96a9acfb6d919092f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d483fb77c44ae6cd8b84e461d49619385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963cc5e21b460e73275a282d4ea609c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea585fffe986dcd3e15f2914bd5349387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9eedf4b303a9b5f79211460939025388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07490dbff304ab91da3d1f56c65980389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770521ef433c44a301eedd22b9f74709390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711771fc888aed0eff1828ac6b8d97ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ccffd8b81a8508cd175af1ba842b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598546afcb14d2ade49e020921921ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304841416f6df351c9f5f68f91483d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f3e6629fb102b175a616f4c5e541395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37145d9fea825ca355a2dd8cb022ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8514e8ec03c80ac9172377774ee1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb8eb266665003ebda21947b13ae4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711b6cfd00bcf465269efb28333e24a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53646c896fc45180db51be60d9d16650400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00c4733195b17a854a1f91a529f6d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d46d355744359509cb2fecd6e151402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f794b7a50a5607bc51cdd542079015f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70732e2fabf7e1d8e231b0213375a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b70957a14ab9727ee0b8caadeface405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e2600db4df7f38109801075e85bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9682b99ab8fa78f38d8ea75728e89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f3aac6ed6e48318afc342760625b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dea97fdccabc190ddc12f54ea8cae3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482259fe913aeacf4477bb29b1031d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e176bdb4584adcfb7885937cdda0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d70ea95900e4814543385bff25b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58d1ca700b1c9e09652b9bc408528b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0aa7abd1adabf36ea92cd86d9416e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de165c40eb327b6fb0c6afcd353bfa26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e2ed77d803ec7fcd95c2c0ed2cabe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46148130a55bda2f099d4169b29943c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f2328c41e1e8b0d9487f5404403ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da4a52b707b9c26a3779431fbf100c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597e784786e5acfd5e91327cdb0be83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87ed5ac7e5d097155dc6493955c51d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601468bbf4e28192da9c05df3fdf7db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0878ede95cd58227d92f348077b684423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc337169fd680a38c33bb6feae783424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a23312d9c65b6f829fdd9977c3c37d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902fc6b9582bd250488e059f8ff03d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8cb792dc642c290788e37404ceea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233c57ba12e9402e5b02d8684f4defd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff6532d009eb547b81e8727d937b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64bb514fc8f4288c2aa1b76fc684ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35867bd5afb8c19e90786edb12d6bd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c75d7cf0aa41b2bb30f053814b5d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778bff783230286d731fadca624361433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675c1692285d4b3cf12bdb64d50111434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9de235da4e84fee06b4f095d2697d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6358112cd97c99d1523d6ca39f87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fefea638bbedc9942fb58f473d4ca4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767afbeebba41147724ea5f689646a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1efb7b58e22fdfc2dd16a7fc8dea11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaadfa72e97a69fa8441d7cf67e5e2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd8e0edd43a6f46a8490955a96808a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271632f42f6ea74aed876f18fd1efc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f08fa865fc815fb8459675fc20fe0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ab72b124e185166716f0cdcaeee8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2ae9ffb900c6068463bdda7b2eddf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ed59e78485ff5ce567bde76398b84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce286ea48c19f4cff6ad4b0e315f0c76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460fb2eb22237d1b4bedb82198da2cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3aaeade3798be578e7350102960e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5750d1fd0aae68cd6b4b182af086bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65269806722859450fd0221484d346451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b04d77d648a73871b53296969f3a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a371a35c8d297469c13ce5191be83b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a428175b10f68939bb95ff621ac32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3d92df4c8f567865fa6bbe7e4375455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878fd4abf79ed32e6600c506b69cbad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ec27a1674cb14a18d3ca28450ec62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef19bc85de42f77427852dd7e6b1d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b04d2d3f02b0e725a6377a2dd1b8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3e01a13d343bfb14cb0b29ffe57c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7f76dc2df61a7bd966ae782e8b7fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d0848048cfc389fa3593310eb197462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b71f0660a437bb9b351586ce37afe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313734bfb38a2384cac1e07d9ca3135a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c5e0b18c92068a87d91d6d2fa007c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682aab2ac3ab244662bb5269af6d7d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bfcd6975a0994acba885be15d5fb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f66ce8efa19ad8a12f96e3c2aad244468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19451160d36bb0b84afdd323c771fee0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04f41b9a89240c5c3db825097222c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42142874450c55f6dfb788c45fdce2e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840975bc774f10fa715fc8eefc4fa541472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa0e3aace9fb470afcd10b64039fe8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17881261074cfbae83b4784fdb02d73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca1e57a645948386f97550d12b941c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3421a9995a2e1bd83726bac001092b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b7dac32a4115b0d671ce9e3489b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5c224fbc61e333cb932ec9ccd8e6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54cc7039eda51e347a3ada76ab6d93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea36a9e01c2805f422320e2f01e736b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6635d0ba5de89967b5573656fec172481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1451b21c10486eee388dbf52d8c1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db0fc42e87279f6257a955253efa5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64759a89b49a7cfc22f81a89f63736484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d504cf9edaa59f072e6c4219e3332485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a374a581a9ad6291f6f86cccab36fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba0a38fff132ab068915a0f622617487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5271082c7a5064805afe5cd13dd6b94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a405cb3fbbf7d5338e025f0be28b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621d323331c6017ada322ce349089c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd06051664906455ec708a0ed0836dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceae4a9512ae7bf58396b15db0394f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce280ff26e26d9b44e92f161aca6f72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0d2f17346d9eaa552206e40fdcca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1477eb8a6d47472113801efc65fba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988adf09979bfc338abb9cfa277d10a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bf92b744f9a438ff013bf00fce073497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c2c31358816ad4122fe7ba7f91fd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810c87630bb8a49b529b9cfa16db52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d69f5fe8d58e2971dde7590cf831500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a791a11b11e8d02f2381ed8d732c539501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829cda09f263f3ff3962d67bef7f51d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5328b5d28c6335bd8a069a06a04314503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82991b7815c3992b3e48e767d6d4d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ee717b9417333942aca982f4a703505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830da3cfc8d6e1030ffad901ccd7153506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4364e6ceb412aa4cc7175e56c135507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639587d3f2ca522c55f74f5759f15a03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add24a80b735d9107247d959914227509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51df7a497c6bd1fa1f64f6aeff77963510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39494608293cf3b577127a8e65d890d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc04e7cc32a6a3280994a9f0d9d1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096cc0761cab6b02ccc58335683d663513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d3493369227e737c296c568416ba7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954c6ac9ab4eae032a2a20172a445e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cc84607d3c69bb9885e7b0f0a157d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae10fb2fae7803b8bdfcc8c726aadb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f28e1900502a64a7aae7f6ec038ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211659ea720ab9d6f1b74efbb6c7359519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0525fb78adc5bd31abbc20fd665eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b95b9543ba064587167e25a6672f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05389083459908973b64b9e91286df8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b0f60737cf84253962ad38f1b76e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb59963e611174415e9544c9d23a32f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fef6d65d090018e28e1628a3c236c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029d2effce973d31b7ad2cceb577eba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b1fce14d3d7536d32052ea08056ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10b6f0f356f8434f48589d2e1ba1ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e10540940a7b85f1c9b2898ac71b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851dd0a5cdf6672acd651d66ddb672530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c98a8d8db3ec169cce18a969b035e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ceadd40ebab8289c992262da3226532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbbba4cec062cff7de44803ae48c40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc40415b4b0bf6a4adfb1b492ea3cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dec5e8e656a91878443b0f61afd323535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e6c94dcf7f05cdab21f64fdb4072d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae701eaf3a5258b0038f08cabcf7693537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041baddfa117c50e7d12c8d5e9df2ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4089ed1bb5eb9ecf266079ae252d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b88e2f46b4187e6d6d65c8aa5967540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331cd77c374376671c45adf141c754e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc9a6551b87a34b9776b7adc2e0054542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b02f9ececdbc0f9d550131726b265a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eddc802c7cb75c6dddb99b6f7896c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1125a9d49d763abf2c34de1b99b2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c20eb07932d18e6b5827c509087c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcba468881e606b7b6a6d571a5c20b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf10e5a06d1500d278c01d6a2023de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495536a7597d98af136d9c8de6269f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a89146d267cf8faca5a04a014ab1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f6ee2bb052974c7da48a8d3bd197551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623001f1c3d281481ea71f7b3a7dd9f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d810e604a64035e7f340ae1c596c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790621e565388b251b1e736b8ae4773554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d0aaa653c4659b59e166a590cea22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd498197df19aa2f72d549ac9bfbd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ebae0830ae23a17d2e4806029563a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0f1dced3619dd3d4b702045f8508558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6cee8c0b158cbd80ff9563eec2623559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17889b56987c9016a5d32d84b4b4f87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2763662d1d0fad16a119a990fd14b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd0cf146bd67fad7a69848f14c6f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af82af344d4578c756be1bf72fa9b2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbcdc91a60d37dc21237f3b97f6d48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7665e5136327bca3d77ba8f4c93f04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a669f8c4d900ef0fcc0ffc7a9083a52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb31677a24feaaf95dd4e9801d70d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e868836718b31ca2fcb8d6b5003f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee793175fd8931756c0fbfac22ef7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db21a14ea0db8a93157abb7cd14cd51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301764a7d87d96897b26cfebd63e296571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c850535938522623c88151d166f39b2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>