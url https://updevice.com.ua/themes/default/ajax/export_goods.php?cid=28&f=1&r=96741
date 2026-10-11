--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2447e0b681ae2945bced7072139911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea5ec0cfb75afcbdb25b6c75f869fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c47c0bd572ba5089ca2fe6df00c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9554c391adaebbae3c9d59617dcaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185259154ac5e03a72e936708d6632f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce466c897fb79916afc91d77161a51226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864093ec75b61b9fec027b220c92557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f4be0783b31c1b807fe7c7f0e12808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b9f023d7c24ae6027c1951a56a069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c90aa63d2e314df9c6cf661a2224ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6f941e70386c5bf5616f2ffcd4ceb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc760bdf4eedad24556ce1ce1aed912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3c3026ae7186537b55ce3d93f6f7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f92daa67d4317ad69e6ce9c1b15614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1779a1c4d1d1a958add9df01c2bf4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e81c05ebb376398e3cf4ac648a8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153a8ba1058af913995ceae38639a3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c34a91e3f6f2c35e9fb3b75db1a6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba3192d2686338c96eac02337a18119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba93b783ecfc826229faf8e0a87b6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d408d772aef15a9bb88c340dcffd35d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dadafbe94ab3e168e27bba58a7691922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9b30f04ce43c2f7f6cfa4b41ccf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95391958dbdaadc5e8e53ef992695e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3d6f964a758af36f6885de532f20525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa0edbd391d1894b8c3b7f3a66bd4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b8bf2b238cd375719c7b0c414ccf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a6191d6f05e862af11006b3b991228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63ddfac20d4fc9a2e53a3bae5310629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e6e1c45b7211efb06879e64b6cc7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d94e8de84ca9e5608c2c6b1793f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a9128e12bf2067dc9121ef9b9d75c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae68794994dc1c286febe59e60b86133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175a666856a9148d30c659f201e57b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a9ab0de93fb61ec5724432c52c1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c1c42d840c3131d1683b071818fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c819c9d0513a8ba683414f1b5dd2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307524b5fbbac45d17e08b5a3ab81d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d85d64a5ca0521eab4a6310b5f9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d896ec9bc9b880face529d4911d5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3f7ddb3ef1a1cd3bb0b4dc71d7db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2910396c3396d6f1d7ad839fcda51eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424beb0f51df0646e8abc7632709eca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5f2171cd5b8fcacb3d2cdbd34ec8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49054199bee8fd899f1d44200e26c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ce3fa9f5ca32753258a92bdab785c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0577033fce643dd065588278202b17f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea6b49c4319d7cf707afa61bfbcba448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eb15e235e6336f92fa9abd4f8176a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd4942916dd9032578b5f10d69b6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c77f21ff6af9297400f9fed36c45e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab017460d89f5c0fab95cd954e58204352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a0214e745f85566d4c329600c696653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb5badaca1956c743bb6b8394877e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d602391900d459ba8a0d0352d2126a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db14d7323389ce570dfe30c92b1b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5daf1abe0ff88d0d43d42ff565c7bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704559daa25929abb64e020b84be8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb5f7b60ca9e938dd5325b04096c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc9f3525dedd08717ad28ed1f3f1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1c6a7072c3882ae64bab5186acdf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc7e0c2bef0aec101bf226cce650d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc704931504fe8330bd517c11262e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410cd5fe490ae7ad8a7d78e5d41de0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b95f649efe128868adcd38059b562a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605c4258860f569148fa78d4515b2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f40335e4d85f592e530ff2056b8c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ff73babaecadbeaa58c2d762a0d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795adcaddcec972b1b5eb4b57c12eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b350ceb48db7a03f7562a67e440da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b4ce45dcb43a4af9fd6d8b1fd506971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49d55ef8c18ff80fb24231ca28de3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33881a7323b7cddb67352513bc1f0ad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6034e2c785fec49a0f31f535e2167974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5885999aac4e775a4e26537bd1e56875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53211f986270be259a75bfabce4197e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab85b0a4063ad63890d42910aea68d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6e7d028249221325625fd5fe2001d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e9e7ee6c9d69d7200ec6f8894663779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e695ad6daed43c03191d734e8538fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cbab5b4ea0daddeafce62e5fe3bde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3bd1ab76c485ffb93ce8e90a9d43e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb82d92fd8710bbeb7c9e594d002f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456f674b0af3889caeff534a9210b3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1313ee9d541174b034ae27eb0900a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dcd8389a9014eea753dd84a840cac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c55affc8996103c8ee7b1553107b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4a1dc25f9823303913c89262c8b5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28326976f8a41983f43c6b497da3e06e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5aebea99f79527f30f4a251451bef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61441b6baffc637cc96efb0c904e3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f787a6c69f8e0f14e3f671b7ddf8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3e87daf2a2d6ecb7f92bc1672e5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141406a8be199e083b8c45f2b380e0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2624fa9d224ec95fc7c1a949e204b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d578b9f834888129d672d56c273496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228b26a087d838be20b85d8a3363f8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e447c1b063fc6a327f198d4bb5225a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac168b77a4eb13607f05c3257b37a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e88b0df2c38c86e456081ffb32a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290dae55610d180fdbb702cd38b9e64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390118b8569cb639da5307e944e1e79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38170dffe21d9623e7ab42607e9c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6fc88de8b955c739e6d905ac3f5a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ed47a6b58c1167ac6bfe8114b1e5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b54bc75925f156dbfaacdef814dc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20820c6d11245045c3c15485a22501b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402feda508c6982a30e95a64f75de027108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d590ae73a3b187107afe2739a38d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724ddf555b77a41758b4fe527dd9251110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824af53cdfa792b6912cf441f53ce2fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf29314d536972878659055d11d92e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995427624596ecac6d67302eab95d641113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d10bc24dd74bd60df66a5d1dd6b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb50ea3bd3cfc546b00c118b4367c93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4883f6a1b801c94374a2370670c7c1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3cff1abef073d4cd245ec53115f04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc0ac39d0c42071140263a29e9c4eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cdd8aae1d1348369644f99d031460119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9d6e9d3224008ddfa784ae15a5d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef0d645f0782c7ebcb48e2e6e1b9ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df83b764ab881030d8bc7f67d9045122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fd0ddcf68524bfa388b45c6397769123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa716a9fff99c572f50831fd8b3ef8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45922895cdfbc82cb147a99b7416fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82dd9c2448d4abdbbc5a4b75172d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e89eed1651154369fdd7d7c6916e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705540acb80374bdc38a0de932a7f359128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d352dbe182aa597e5f34830be99d58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf68c10ba288df0c64afc72aed581130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3aec598a8b2eed7260fdc1803611131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51df0239c3dc8f758749f3e5cccadf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60362e101bdea01451b74dafeca9822133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747b481dec06f3687239473e2b0259f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c9be82aea287e1e892032475bb54d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24232612b799b9a49fe09fe2380b7803136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e7010458f6fa60dc00ce562480396137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a58366995eab22cbb41c2c18e7f50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b198f575ee9beafeb02004e9c6c89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652f1b0373e9aaa9d92e3794bf301e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0d65319287947592e9350f191b3e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fdbfab148eaa3dd7a480079a01ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb80aa359e1219b9c8e5d4116918a56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b35d0d9f5dc9c355b6f3215f25bea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92388095201456b87f441987a0962c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0ad69097d937ea8cc44308fd8b763146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bbe4f7f3dcdb1b9536050c6d06eac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e5138341aeb5cb1abaac925fd4eab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3d6d7badcc8ee21757e955e11160d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b85177cbf9190dba1af8f3614f5bc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e40f5e49b6c0d648899adbff869857151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f5cda05f82af6e8265bd7e7815e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c2b25281c1aeb0a1d4d1e8ea1022b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf305073b15101a08c32a73681419f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc42eac3e61b780daf52661961db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716c520fd9e46e63a51992a19fe97dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360bad77c96bc9fa8705fbce2ab467e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02a9beea1440b7901f744ae865595f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f86a5278e1a10a9b7f16b1c67d4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa508a4110edf17ce0189f6d17440f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410161f61680486420a65aa309d1f6c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b78b6c8c261a1db6652f0f60b769d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787be744454072cc13697258c95f7e83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a124650a8735c265ad2c9c5e44c27a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26245ba36004b012dfea939b2845c919165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ee38385fd13c89dda76d3952346f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f16cfbcdf03be7ebb8cbaa70ca26a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb04c868ca4fd38febe0813dca00b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27bb04f72de6d438a8475a70f3e140169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e85b21f35362554f0a9e98a66d3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa33f7d227df8900417228918f1fe3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292c888db8f2bac9f1e407e4f93b794172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05784eaa45136202496708872945e824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d62d8886d5141a208d830f41aca3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d30dea2d9e954d673b860b453bb7da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de476244347c1d6d01292a09ad624639176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c34629dcb91cc417018450ddeea89b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e79995613c15e2528f907bf51b1a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8570a0368952f859bab1f4a06e39a2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1681c06dfca37f76ce1c76d440f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56743e7f9633bcf3e1ce78c0fa75cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75598f34cd110be8a4658aa5c026e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c35f717a4a641adb0f38a3a923f37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a42c5192f45f7a4679c9c7aa5c8c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26298e525ea311509982bcd8cc087802185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d42736bf8fe8e7a7b9b0a08980a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbd9eeae0a37fe9b3b4aa9eb4e3d2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f3b81349a86529f09f856e0885f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aceae4166b7125e748dcb2b2d64a79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab085fe4bec1b36bb96ec4a6be8b06bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c7bb3c8f16023faf04bc2b4cd0a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74334ee234b3c1ecff92426784c24fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea25f14b86a2c247c1e0fd0ccc419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab981418d4538cd751f8c337833aaef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc928d3f9d378124e70d153c901f73b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede142bb6e3c0f3f42aabfd08d84d9f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f580ff42adc1e68cb045d3f5174072197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476bdf98ebd271f5b112f7daff7b6b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3850deb0e00e4f5977e321b4b49b16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc17bd674b8c509829fc6334d9793a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37284101b5bfafd6fce3e6490faae6ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb37d2d5f412ee9e13023cf658f4b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0809312f4ba77bfae05206f6294dac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc316dad44ac244f98eafee03ff771ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea90564e6e643b745e64dae4cdcfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b62a7183fbdb3cb4e42273811ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5d8cf8aae4f894b22e4a40d9df7ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17105f5f0ee05bd0b896dd585d651c34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5960da3c0b2009e1845f3bc2141711209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed19905ad8ee355b8f5042ea78c9299210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba55ba1da4d48a189b5c788237fb61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73832f1f9013bc5bfdfe490f17a848cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d915a2f46239805d5fa0b000bebe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9785f6d0c45e8ce3c28e8bfc57e16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167da37cadc9b0990af398355e23ac5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ddc11133a419fc91aef6222218ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cbbd7754e5264f83ea5c2a60b22b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1553355a9e4a6ae978ead5ced46347218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc763449e0d4da1bdd3b8847d75b5a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63ad3cf8cd94290c2e6e47f8fbb4c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6046ca45f549a17048b55ca4931f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f88d09eb0cf3c5bc2e5ad7a8052ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a9d226a4bb8487f2b904c119f12e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291b8efffd9ee9a59325bc8687bbe1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415030d18cc39bf86f2916a4d0184d1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74bf70a8b78ca477964fb54d8a5e43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269572fafd38ff732b62ce0c23832fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb77f6c89f07b40e73374be81b715e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24bcc2e4fe6378249845ac9d3febfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e61d5b4adda40fd2615d258789447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e4c2b1cc588e84ecefde605d59838231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696b54a55fdb58449c801711249771232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1149d1cfde4abf9eb4fdabf5b079e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603315785768f8605208c6f1eb975f6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88e8c0ab368c427ca413fc3bd237f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ecd3d038364baa88ba814ad64057236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d8e309f7865d0a77b45f7e0f7b656237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357276428720f8c4682ba40a0d620fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca0407b5afe9fa1998d10820ecf6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd484cf223fc4720b43a781232a1f246240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a72970255a4e4baf9b4c24559e647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad086724f85f1332b6bd39145dde3aca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc99dab577721edcecd6b46fe67e71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26945d79dd1bce69f002796f12717d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa8a780144e93a3de0b051900b8d11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c68239e1a79c184fc6b0746af68b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a004593a21c710bdd2d7d31f3cd16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71fe18587ca89116839568cf7bad27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3523931085d8ffcbaeee253360120c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df44fa7aa5b794eb2af4c1328f68c75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945665a11cdb101ad6a3a04858a56a1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f4e4f0656576eaf85031b2a13ba72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e899816a014f6de44e6b5c513d1ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba65d0921d59f5843d9d2fe2e570021254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3bcf99d311700c2c5c7db0caf2469255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f42cc88abd594afeb4861e5eac20d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c945ad7888ad137ba32d63d5c1e7d8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13d33db2dd5392d905c880477596df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905448fca944e7f8cefe64a426229a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b441fe5d888de22b5d8d916302ad0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc833bd4588e46cd2393cb019f2b46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6aaa43f7cc135a80a49c870732c51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0077d6820cbb673c80e4dc057f44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c4b5ca812704893f9c531a8f43ceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bbd4b1a2e7dd5446a1c4246455579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28f70020e8249f2acbae287dd794e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d844894cc741eb6bea9a91f9ba9b5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b449643bf828da40e151054e00531a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ae1b4f55625dcb8d0ec3e6d531e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4508e0615feacdfc2565fd244436b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149b38f5e8f6caa83281c9b397cd0e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404386f0d7f662722c233da7e8dad9fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663e25b641ec9a430dc08dcd3b586f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f3a99cf634bf8820ca612a84a57f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021162495d2968784158bc901afe864275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2edcec87a86b82e94888a5ce421f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0731730069621ad8438a4d643d4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b47e35962b73a8a298312f5a9ba0d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895a40ef94f5d2e83b71cd557d0cb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b79955875bd4e50609c41495db43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18c0b6522b13bfa57168ac7b6a85f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245abfc6ed6c29ccca11cfda0fed941282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4ab4350ea1faf154b9cf4ea71b1f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73aec7a00f95c339c4726073256ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1657268c8d5a1ce22c945e2785df0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cb5919b4da46853df90fb9b014a47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c5bc69437182d5da000720552338287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ced86574226b8ae381563446c7617288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033751389ede34ca844fc0bbe57738b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162b573c50e032932c88a0997aad88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c71b19cd49c2a1e9352f9b5a2644f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2c23905787d3858297ea98ce62ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39866f6159e1db0f0cd5b276965632293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba0133b54e3ca405aaa9f35f9c7895294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215da2ffa6ed5644332e6045e609f59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4468ba385d25ebfb76b7464f48a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae800ab0729f0ae3c43a83d0a4937854297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf7ba612faa38c6920b6c82d8f72d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c5dc3671756272c826f27b2e049b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fba30a6485635b45eea009750061c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae21cdab6eb4bbfd63b117deff02b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc3030c2ff0a32dce5945bb66ab3ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c7cf8428843e75650955dd3843cc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091c04ec4f481808b6d82dc9336a51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a5839b3119287a54a1c887a55a1a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca5a3090a72b17d13ee0cd57a4affd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfdfeeaeff6d45beff1a05947f82ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83391c4a2372627929e8fdd529f0c099308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfe846135a145301b97e230d5294de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfcedff80a64bcf106236e3d14cad0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9519966343081db811dc6910816df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6d7ea05023517e1b5aa325c3cfbbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4212ab392997427ccfe0e14d802d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60abb27916a41f1b6313c0a4b63f068314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f0d7a37cd0a18950ea71e8a0fc00e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d97d5462c7d1e750e70f5a01905f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6261b69e5a4ea3bd1f32570359e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726e035269a7af0fa6ac49b8880ed6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bb8a1f8b0b16df4f2e6e2c0ee257c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84924a18ce56cb080e6e5c77dd6fd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413afb50bc6a7ac9b02b80aefe7b1e9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e94cd464a9b9460432c14ccc92d6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da84dd1884a0c9f8c5546e897970f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb0c3e9d32413b6f129d38fe2a33e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7417d42a85eb21e03dd63d9f7d15e4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c9e140a4097190fa6359df7090c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32686953475a2b0e25bbb41a72e260327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f64461f692a41f045bd66d8bd8a3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0fa925abf98c98af60ae20b007d86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc9f777a86e5e7e0a5247550fec993330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307123a38e2dacf2c8b696d61543c71c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01e753e29d87c10d850c4bc0560c37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0292e11d44ac927eb16b74ebe0b3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039226926ebaf828e57e7c1d06d13e22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37a81f9964eab85217f7a32b27191335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8c3f33af72a25d1c297469c39cb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35e73e901ab704f032b0a682816fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5619980452da4b0a8cc4322dcd5b20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86f22eb2fa4703f9670578e422a81c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d069416d4f8ba13d72794b30d5000b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698610778c0d50b105df48910567080341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fe9f49204041d7bb4f7ed65e2cb18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60714f9deadce98ba96b8b59122bb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eccb82bdf2e7afff324e640a90ae15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f046d8b57e2bf740f0f8c5a62191fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6881bbd53b4e9e1bddfce95d09341346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82bd114d4dc8c4a840cbb19b670ed0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294f7250fa2550cd4056726842cc88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48fc922f4a6111e3e4b8eae6eaa67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca3026fa24c89fd814a5082c503bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd18ed4f2a948017823a99f1d617be9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662eaaa1f8466ce081c14c1a98f780352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a8c57942d747a6c39471eaa83ff5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e65b5ff653dba7fc60a017cf1f3a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8a334e22a561b77c7ee8f46ef5e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b067e449986d3506bd3d949e5926036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2401d58e1ead8f36d39ac29268cdf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8d2c02255dddf11cb695c651f8c6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d0bc8b7ccf38dbff2f807013b73a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bdaeadb351f9fde3729f98dd4fa1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0b5dc35b4a6665dcf687168e81ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8acb50485a5d9f16ab5f18f045a1ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a9ec9a3800dadb029f2e330b68eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99debbbce29fa551a6587e953b804e2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195eafa03015acfd5a49478ace06497365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd4fa8ff2c96f9691e28a3caa72c63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857351069d148e54386dbbfcf0ff0b3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294084f0e8008f177679e1610228804c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa776a2a91983211aa1ba291331552e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0790447bc5df8b9d626c539db795df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a001d3dab3c37a9be9dbc8670d292371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52bf64e31b7a3663c125051d283f9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14d3940dcf43f634f743ca14eb7a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977667301b7a5ebc1b2a3e38e929b3ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473e5b75a1f0a0bd7d4d29190f50cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a6e791b99bc69cd578118c9697378376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c7f3dd0ba415505ba5241d114c34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66d8ca6e39341494ba0a7fa64b0457378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ed7c09ed8de8777f4bb39ba8ebff2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a6474828f16140f1a7b7100e4689380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a63cdcc5992d3674228174bccf3a1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9c8c6037e0597fff732ed8ad80729382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ace018de4409ace9aa9a2e6b43e60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d76d24e9c2acfd5eeaa94042399a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f4e07bd79073f4c622a31264e924385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123000d52ef023a2393cf836d3d65ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67c70806e179fbc9b7fb388de9141387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4c3e0da53c623395bf2876e2deca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f39b7418ffd8148239d18072713ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a128523da50a13246194d90ce9dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123755a88ee02ac53d45e4302bd352b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914551b67c61707b11a2cff7fdbca364392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9dda126289d759d2688e46cc6f75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc2b95fa2e574c4cc27ab70d908c1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed9ec48563d0a3d6bc441b6053f77d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3b770a4ab20a86c516f990aa9e709396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d9016a3adc99a15e8e7099627440f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafdaed4cc2969ba66866be4bc51c57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172288e3f64b62676b9293eeaf71dfdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda501f76a00941692d3de2e4d26feb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd4deb8ac5b23663bd5cde88e29ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7b040f4d7b826a2125bf63d50e30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc31d21a8b310e8d7a76231f0c36ee5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b08756d5b6752e2b3baf85b67fc2c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db907b43717d7731a0515bac5b5e9cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec891bf2a9cd30f8d71be9f7135c7495406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ecc186bc1d936a2100ad3547a0ed6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33435a0a4fbf15005f8712476c5c1517408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ade1d33d4a092300aea9208d332c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d3136c4608fcebf1f00d0064bce18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535864b23bf56cda1a5c71c0b2eee830411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9860f4fbe6e492e67fd4149124a7c54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd1885d918f8807da5b05de1706328413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3025b48fd27d479fb1be689236e4a28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a818942d0a738aaca4cf308c5a2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53e3c23e74a92501e82214f266df9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea443b94c53200c99987d6a3c74725417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221399fd1e837a55f7d25eadd518699418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623e23f89391bf4abb9f09106a49263419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544acf3f27b3b9f3641d3ba708ea1de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad8beb8043743eb1d11c9c4cc2654a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb39a09c013a7b3329690823e2b7ce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c62adb1ae67e444b40a565355b34c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe6e108084ad1233661ebf39a7802424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83ec1441997711db558207f4e8b8ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277763355f68dd88b4db92a0c643d8c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff65604eaca3507d6218bc79a2d5f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec2c958555f1146aff155a883f59b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e1614a77b429897e58b172084d389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21232eb644a1d493b2a64e82812ee658430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0652156de135a5e2382a11c96b6d8ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309c188e2bc3a0dc21f61f0b9ad5687432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493f43d645cf71b57b35e3c94a2f810433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98616cfec4b4e57c988341bc803e4e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bc78db11acde8783bb5dcfa10816e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb9c3fcfbe17b8291fecfeedacb30d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2bd7b74e6a6279021d287b2c9ff0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702418f921c731380c6f22b75063f28a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f4a3ac4a36b6627af600a187eda6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494cf09bc5c8d5e6881297434c17fdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f175d8aa12bd999e785808edec95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670aea99c7d0c0bc79a74ba2262aa13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d49fca8b32bdf54ba6d0e83052bcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c619f7330c011364db29dc9301d83f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781a518e12b649b74dbfaeada80376445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cfd7b7a6d5e6320bb1f07f677f14b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c5c2eac366470a5b4ea66cf8b845447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef3e1d5805a9950149b229d494b63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57992bd36543a0095cd740ec557ce0b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7e2911796ac70064e56abce6a3450450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c12faa0fba58d3f78283ac5578388451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878f36fdb32966f6cd89049a6350e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3665ea3826e1842c40c53b937e42c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c43c9b5322b2da84f4d5a624d62f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d189c2ed3bff69dea69663f03e7e78c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53138c43d5f2d93a241f98e6d66fb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef16a257fd54a46e8ce52786a6de961457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4f1772fc06dbc1de6bc4c103c4367458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16f4cfe62b9625c9c5acae775506fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240637f6b1d81a1769b9af6cef1959c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dacd1e62f6d8312f987df69bd19a9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c014b82b6eb37c10f86064327566fe7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6328492fa2b2a21db095e3eff2a701463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982f121d1b81b6f218d8286e711565464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ffddb38179b77af86c9db61216b87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c19e0c363db0e885a5612a700469fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9027b0bca74710a3acdc4e4e0d8dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b2f51c3bc06e384653c0e97b6d58b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd490c4cf4d44f40893e1de45bb4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d98ce63f3203e39316227938bdf9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5badf31106e8a6b5fbff4e38b1f47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc584d3cceacfea3e9148a967094ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe20e3a65ac861437328ee8a8d40e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57302b4451b87ad4a09cc5ca9f3d3800474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59def8b85c37bdb4e83e38b410759ba1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06fa967cdf7588f3c9d7a8abb533f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e0c24ded012503794386774cf7fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90843c2d5aefbf6bb00baa8ebad211478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0eb9725bd00ee9d7e3676d6d7d126479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531641c2a80b0bb48b8af3c05ab5977e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c5f3d15f96e0b9317bcac3e3cef31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27aa2ea17387da936e90970c8db3e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d839ecd025eeb14d78ac75fc1e34fc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e579b3c453915df067c6ff3cde05a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a6336237fc5713be009a812b3c097485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af798b33a358c934ca34a583afd26f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ae852e20b54f977830772185ea66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6fbd602a5c71073738fbf19a17778488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d36e3c8bcee92cde49a417917800489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5572c4d2d61419aa588f7bc2a1d1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d81130d51ebc4bdb26e333c1e3fa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f27f0811964f24fd4a3637ef1cae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fda2e978a8665bc3d1ed32917dbcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d7e3affb3aef18ec141af33909c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77b4a8b34cc2f8aad9c0367cf77f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239e663d3c4be65bb00f2ced3d55deb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5885b7efcda180e818e9570a326aee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0bc906807a16bb683ff5b57cc9004498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda3dede09a0adf5d9fbce83ff82165499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec321214e2aaecf19805301ef90926d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302fd4d5ca855999372b403dad8507501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5ad7038ff2a228123cde098e7d30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c828954736183b650fcb65f9288e054503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e136a28de73e7352e474571f599cb2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388f14d4e524f76b7e74cf2cef0f77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e6604da4015d3dcd4b52331af968b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919676b2795c271cd1c7d376568671ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e8efaa729f7e3aabecacc8e4c3863508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a35f505caab270e051f8b0306158b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576fce79b864cfb647b5320d84f7ad7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11613ccce0683a867b539c544eadff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125e4894343aff9b3892aa7ed66e23a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3bb22d2fd3f3de9a1b8b8e5bc81e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ce774242d23bee40dc57eb091466514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f65ce94630cfcf7ad83e0f182d325515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa8567fca6c55b11e2e171f350a01e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e899e7ae4506f3c5af7193888924c42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede788c53b6224a879839c0957f7df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f277906f8f381ae3583aa9aacaa46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86386b6c8a5f05b9cc90d4e078fca742520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0db2a12b3e8ba72fe64a0eae5f17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73acba6647768fd29dd0d6bc9b18c8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b82d7f975007f9df6f52901cd6c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa8d86a925bc6897ce064b9115994524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fe8c8a34f64e00dd01c69bfedea7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a91dd502ebcac431226d831ec98fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df57992528e05e764752cd8a8fe5a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7347b657ae0c5e023a26acd04cd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898627270a9b6231b61b403a801241cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109a28215dce06a031979b68040b8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef432c2603a4331914a1e06fb2201e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfb44fb5f933f7b73710eb31fb97af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e31f894fb6effcfb319cb84df7501533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fc8f5d0bcd87af8f13de6fb5bdbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894ff652b20e7c05bcbdb858efdb7a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30dc12a3186c103aa82ad980f52abc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b094ae68311fd0ba90455c28c4d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f27524c54b1b78d9319096ec74573538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d14e5fc54ff290e5427b827200a2e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09878d9ec042c2ac663ccc2698c1aa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f591f78cf52fd8c831888a9f569035541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cd7eaeef57cc10dd84c8cfb165740542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716abd15d068ae80e8850d441f2c20d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcebf8803e0cd189e5927a81fcc658544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacac6f13dfbf9a40298af6153e8c60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78791b1169d3ee5a55ad4f641fc339e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e17f6d0b936c9f016e5fee532fea1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa78fff3b4e6db18e3c7ab0ee4c0b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3d0732100f564a40a17a10a12ef0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc5338ac21ac361d3e31fb8419da74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dadc61e97f50712ecaf4e644c2d8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855657a8b76cfdee8b1bb8854112347552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998ceced98ba08a9e40272e27364b55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1f5b0a9a70f85ab3bd9b3ed98f1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f381e524c9212aaf8465465e76e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d83542ac07253999c77e15d0772e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6dc83910f3a7a6407bf4f237a9802557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b29359c8f4a9de805fed2a0e7c66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1739a24321ca986557b38dd49fe274559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc2f5439fea0ce1583125f3e656ebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691906727815bc09c172ecb2c9418d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2d304ade60cc3dd26ef35a7df792562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010202485521cc9b8f08ab61531f953f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e7fe4f61da0a517491e463a36787f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4128d60683b5c51975140a88553fd9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9909d78fc1eac944242cc4702e63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c490944fa4dba11cfaf6e88a371f13a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121ba729ac74e24fc1a2b8a60eaae0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271333b4c36a5b28a6ddf887c34f7b5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec252c955f9bfbe760ac9c40f9066d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7570152a68a3cb5763feda4602f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fceb585a7a4072f75d2259f6ae330a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd93323f56f2cb57874b586a524e6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413697ff76efdb5222c7639d32053782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d89fc758933ae95192ce4b2f5db6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838db8ef5131328cb8a08b47f3f48ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff46d461c71da45845c6b510fc6fb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f831e4716c788fbd411d5049f700d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84057ce4a4e8b5c454d4d0dcca395ccf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ecbe3ccc859fc66ed977598a2469f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e60c2e8b343a9836fa1fbbb58ed49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3452f8f901a6f50441ffd7d03b8b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d47dade1d1cff22ef3cb039e264211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a39b913d2a8bac33a8975a9bcc8a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80016229192741fffaf6e24eac46c74f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eff36cd74de6b7610dc85ee332bf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf303ed9a62e4a4986377ab0a2079d3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eaaec9407f1516c29c24abf31ad5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39622c5143982f8ee5c7f965b6bcb7cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac75e6e92eb094e0faf05b75c18d3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b36d30ced833ad235e77179311164419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5923ab6afd88db703e681880bf7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9446d8b8096f116e4945fbe3232ce021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d80b936f984789cb4894eb54f01b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c43e24909948640d793ac4dcec80323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104583665b499cb755e4d2aa1ea6d0a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f99f5f01221c7025c3f25f5366b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed532a617fc69341675714a9db39606b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcebe51c9e6441ea0bad3016aa9c4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b3598e5c7218bb71883a98f810aee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20acfb3207d458bf1ccb6414ec7fbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564baf8ce16944fb4732f45bbdc4ea4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab4dd020eea9f8bb853a2cf5253c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274c82a4d6973089e39994730a872ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ee8f37cddf5054d021c7ee3c71ea633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d558df8b04f3c6ed9ec23e05b3d441234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a8cd00b02cea30d3eaf79593e6db335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef796e3f3fca7731c97c7b650b66b9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a82fb3846dac27db64d5811d526bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53118477109b11fc8458fe295b3f93ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332af0b3969fc1484530b940d4c865339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a88ba11ff581890265520c5233bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aee946e8430c3735b04d815787f1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a897e2e2030e451ad51df77abf32b4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e5a292b11dccdb85529c58018eb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f00d254be0b0b4a461e5f5a636a15744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d6dcecdb4a65e0bd732a7e741c2d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ec8cdacfd5903591a1c1632cdc43546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adb583044372912501fc67bef9b73847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb26006f5cb98458a8a6af4a1507bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c8f9b6e6f44eeb8072cc26980feb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945878417393e79795a4b9d0f443d0a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e7b8374f1d1dceccbffa5ffc05a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfce9e83d43aae6fc546ad16f1cbb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c65cd58b4bf8be1cf77dec3ac81553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268041992a2f4e23c18262e685a29254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218563c73424311bbb313782f4bb599355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839d745dbb4aadf5f222f4bbcbe43156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1829155d96916be5624b60a2f60ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc0ca0ed520b390de113242e7856c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3948798d70c4b8f5e19bfb310c56e3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a86635af5a5a6dffc9da8ab044a9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b0cab9346a2b10e148ab5457748561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f695d1c5c5befda61f4079d46a12a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79e1f1b04a16b76aa72dce7b8bceb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dcd4009c18736c9a55d6f7194b81364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d960a88577e927471b4f4c32e290465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa2985e6fb8cefcd61461f7bcf77366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c753d90571d473e7c6cd06822b39c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0fb5e976038706f937ce72158e9df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec09180583cf879a6f25b0c923e081d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0acac736acf8894e0c979d13df8ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265de06565eaf1b99b7bba0fd2a542fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7d3db8d0c1d746989de2e86b78a1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0adac80872ea90735bfbbccc9c88a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427a836cd5da1a707d5d43ba71032d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847ee41b7a631ca512284e6d92953975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba59b7ecc4b792df155409369fa26f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3400d323cb456e2e17b8ac5b6fee2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84e64450ee8d78039060b9dadfb2ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56000ef8a821d454c4824d461fd86e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bf6f3af88eadb11851c533d6c6ce680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab64cc5d1a4169f67e6e8d7593fd6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d911ca6a5a2b4415b98d661a1652d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da0c15822fdeba53b692c5d1018c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bd410655df37732a9449fead2f4da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6398484e87e1462a280f57562994485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b477e24eace368f248549dc4de9afe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c892e64141cec611f6d8acaed0dcb3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc16df930e334024ed5034ee5a861088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1c2d76fbd79f8cb6cb13ba937f2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de0563b38c1a2a1c75afe12d5c28690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117070b215a5e3e84a537719059957491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0f3453cb68cab4a2c410b5dc20b4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386c90231eb83eb0f82bae66498723e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce416bbfb6326a61e068d3c9a3e22394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c6ae86ad38573216ee3f1dca596e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718b7acb4f9770b27bc38d6d3b190f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1cf4f1dd426d2a9190a51c4defef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b469cb0e7ec606b00ee7095c3c2a7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d957215f1131215b40ffa96c5019e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3268f85f34c58f1a35aba1781038a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f17383f9e3696ca047839d3236019101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa456271f64b3f850b163f0246335c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d3f5f7f15c94bc648791fd453bfd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79ccd191007ee6d17ce3210087855e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18da475d1c0ce729f462df387c4402105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668f10c4901d8d309aa9a577d784d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574846220716d6b7db625e559f1b37b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ac32e55af61c66bea1d1ffc43a743108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97580d5124c6f83e34baf5837a1552a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f5f239ec41be48eed5206ea2f632d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff9862c7258a144f4db7ab2fb84289111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0b49c674d7bfa4bd09f14f27f5b03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c192220a5e4ee39d5d5cdb5a9880a70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88589f1d3a080c77e9e978a352558a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced85f9c33a21204f6d8803549308eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd951f954c51bbaf815765bf5d79457116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a388be697b477c7588327bae92da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b273a7e21b7dfe9390821ffb5e74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bedbe108fd13d7ca905990e70951f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190ec61759e999b1cfd0c219203eee5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bf883c4f7a1b41fdf4cc6e0e04a8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fa3b11906ec85bd633ff5806b2ca2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a4448bc63c029604e31e8ba63090123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f44d41335dc7b9145bc62fd596f0ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f549f02dbab47ef5193c91cee40fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fab0cc108f80af5aefe3b65b41b59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84ec1ed132e4fe9d5ba09e691b53d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e76654650b72b9225bbd298f9a513128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b81bf8f103617f48d73775a621dc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748bc6e53507af67deea9bc4d97a1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f720c89a0754693aa626796e417ae1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e12daf5b64065e09d04d3d9d3b2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254912a9b8440b74154e5b0f1d4a1b8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fbda135b2fd5ce6517b94364050b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e9231bd6107f15f46029f9c807ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ee9336849f3593fbca0c199930f85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3eaa4540dbe4f104bca12fa594232137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfdd34fa0c783c72a81075368fe054138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4a217127c06b10af311ec571976d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4af1331d79eabf23336808bc8172140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aab0df10adbf2e2c0c6a5824adc41d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1679f2f5a59d20341080925e7bbaee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7363613cce466942b590f901a3f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa5c6871d3f5c89a771676c427ac50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a13eb27547627aea7c39cdd43291145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da29a68c685d9bb4bcf4ab25955a4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707caed0806015512394c70491f6788147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c90ea030d65af8a86de2b09d9c584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49904990fc176533b66546e3f624832a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700046f3b124b3f77dd97b3217f753f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97aaae966f07de2bbdeceb4b60129151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaea34221d6658302d2d500b50af23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3812794d827c15ed2e11d064acc2b2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c50e33d18f32687efec1875e816230154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fdc5a44c0f856e1b92c8fb003c0ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f7e3c4294de3b02f0908898f5018156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295d4817a8f7e9d2994f80b653a3c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897d24d5325c9ba78eba6f157e455c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12822596888b1da2d97afbbce1d6be35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb4a12687874bc5ff2dc3e18c6cc29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952c29e38e5f32db1a913e10aba088d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888bcf237b523c661231f575ea8f98d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c9eb44b8e09d6052221a1d7f582fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3ad27fe92216f6f2cf9b9ef350d99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49fbde1cb3f3f63b8686e9416b41e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d0c1a58b2b8d95d104d06061fab2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf93fa5ea1e45c93c6be56961b377167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3a82026827f14a6f10d826c6625e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472aec1a3f42b7f30fc06872d16df4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913603b781465901e01c7a8f870f1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac005030588b00a4c33fa20fd82e062171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2128f4d0165020ad1388b78f3c41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96117294f6128427e84d95612d118af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676cedde593d1c7b7bd7545f124df3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84d5123e0ad076f2634f29d0c5a659175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645658f01a983087d8f6428722c75713176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf1abf788dc1f964c6853f4f5eae66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5005448c0d2be35553341a496627178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56262cf0f1e51b471ebb71d94963888a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f734db4951ac7726c60e27044bf163180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c8646e7207df85f4d4400f7aa11b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b7cbcc3ec4ba0b53b7feea2d929a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286a1e15c68e86e2874096a5ef50721183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163998b1ed39c760f3da8c754e263b2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e045076d879c44618f419f9bcc89b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224f330692d556f7946f9c1f89f9bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ffa9d3bebe5d50d8059169746f140187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a457a3a84b1c1a1643abf4755bd83b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fbde22063ae29db4b39d455819b2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165de7fcbb96ee19a3fc4074a590e066190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6c4cb0a04fe6652f827c58d93d77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ec9933ea7bea2e2ae1ae36d7dc85c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0354edbe24ccb79cec2ed7b8bae2926193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113787229b3f6a277af3b2f937422b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37511e7265940aa13dd429c1b5722e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc975864dad57c23af0a6918c821c3d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e1cce86b5a3d924c0ac0f88165d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca42a98ace7a700083817773aab88d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c8088d6b4912602e43c388bdaa5b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69a02d1e219eb40e239610b5f1ed0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ac87561015ba2681b6a5904b1d3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd8fa0294fbdb2e77d4834649cd4bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c7966f80297a330b1dad4081145eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b38693621fc1929617e452dc701fe2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c143e54cbf059220441e73e6f151ed0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fb8c519023715064ae497d29214d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1cf7536658ef901371f2b4a69e1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196ae5a23f7f4a7faf311488d39f3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a916d327af279c32d3af0f96f5dbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff3c0612d35dc0c915903e3784eaa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df3e9c06ebcc7a7aec7d61b70b1a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c086c8ff87e291794590130dcfe3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9075db1f780429c9ec03c7f6d8d445213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07aacb066810e5d55a8208549ba0d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b58fad3c03c0394b5d8c1abb2dd14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6a2b212c45cf52fece17d0c5d8400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc4ca7e8f2a94dc5b4631a6fafd923217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06927297e96007dcc8f9be1a0dd32d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753011b8c5bc6ce873464154b8f2f0c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f006850c67c1087576b47367ec8cbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71291cc0ce5b224a47eda8344abbb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d00c4fe19c4840cd351e3cdd35ea1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430c239ed70f4e02d1810ef6e0c812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a165403891574fd81e87858f6180b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f574f7632d389d8394fa23b163319cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2209953a66ac26ef01647d0d3fc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b68ca1966e75c475b4426d7762dc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dda82306c0f84c747b58c99b6dd86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810501694ce917ee0e68f73a3bd7d171229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c06199115ce90e6eb7bb487f3d74e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ad5020aa112c9fd9215d69a9eb82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097661821b661c5b39ab0c8e2fb3cec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad30552be60e93826f30f7069cdd9f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bd8b03deb998cdfb241ee4ab14fef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce951d83cc934120b5a0a5893ff91ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7459ab9ce0ff1bb725fbe86d00f1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6508eb7d6be2980442ebbf56574216d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb727f5113d8b7896b4d56c7e8bb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb42d17b57107f225ec1b5f997b8233239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5189b4495c9f7066ab6f0b8fddf92e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125719f909f75d2274f45676bfb820f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82814c30ea74d73e23a394618fc90f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8438f7c0c151ab65c7cbf7abee31d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d263a63b9deab889b27eb551f16e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2f53cd15f153a59cc85b1a6553fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e09a9c974a7136bb37c7b44a08237b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923411d51bd53e985327ceba45b1f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9fe7912c5a8f14539ede790c26d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57341e5dbe6a2d27414bd9cc2f00d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32c0e5f087f1b82fe3e0f5257aeb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb716453185c8309cb05d658e3ad56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db14e2f39fcf3d16770ed6e74efe70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b871cb0eb9260f11c887a2db0df0c8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39496dbeb4ffe5fd07095dc4d5238b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6ee5356f6106d3ff54c4cd33a786255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220900b3692a092b551d199958956b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a349792c5d9961154bc49dd9282711b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270007f9c2a455499dc39851986323b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442a4d461c8a3cc794c735f27686d29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdefb57c31689ead235dbaf38d026c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec2bc5315b86032fa4e6268062f049261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaae60675b66ee089c54aec17a634f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce666046833a133641ec15f220220952263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10338cd62c85828b753dbd95bc626d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ebe482fc6a67b5af13787498a4332265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f88eda5dd816faccb220a87b15fef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6465db19101e395aa0b3b2384bdb5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5b89b6085affdc36783f82047c540268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038072c7180113342ee57ee591afa82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11a26f34eebd09197e760917a54891270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4fb4dc5e272da3aa119e641cf1f46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9336ebe989b111ffc44268d9347a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebca632fac6010212980b1ab75ac1e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f1b4a483b7923f0161ae3c08eb01c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40088a4ecb28b37a03e88219ae72ab6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f00f79952a413fcb298a3cf7a0ad90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111578e841326b85e7337d9fbdb99d74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412dab7bb9bb86fa0ffbe2d5bad29db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf83867fad17d398c056f897598a02b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c74038177755aff8dcd531ad5680eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403bd68037d8aaffec163eaf7b2129c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e7ca46a77886fde80e48d0f719b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba6d00c12eaf56e3b36e5fdf30cef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65669890d19b438f3fe9a8cfec77ac4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e488c47a0804e8c2f2e389995a83d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7725239edb652fdda1dfccf7a57fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5cfd6bdf6f3842f08583723bbcbcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece1c1fe8a071df5718394bf6941da2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0fa8097f1ab86bc0a9de3441d1bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad3c3557f8a59c963bfe166941619290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef29ffb6d71f4d59ddfba77d501b505291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b294dd75a05b632c9d0f371b4948f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a3dc456ec082b3f794dea09f7b0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b966c1f5165efc38b7422e6cb7ca1fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadcec647708fc327bcf3c0256c4c16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09635d18f3d5e7ed51f7471329469c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbc7799513473a5b5d846c1c1f4695297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd4dd5f0912ee8fc9da8a5c46634b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b98915e3d976be3cbdd475528740ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ac7f7a17ff884dd92afe71821714300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1a3fb924e435b85003f97fe9d955301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184990497e6e1c0e5345e7d97ddc5e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2e67dc1e91a3013ca5231716f7227303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92db8c78f049bf9cea4583b00370d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d27631359359849cddd844c785d4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483cda897e497c68d8299d0fc3524e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c69b184868940032aca579468991d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a24ccf8da962952aa28791ea44eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41a2b5b563cb7ccc7dc57ac9a6d764309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caebbaa43e85d494e5eb86649cac47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222a8f21efd9268be7c5692906ce0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25802b96b6e4aa24254f0f79d042e261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd7bb6c543de48ed924d866c70fdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8898b913f55e280b7d218d575858b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2dc4cef549b483edd265fbfa366a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b917dcecf5d1e0902f8de92a7183b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00407d4393179cfd985f9854633a116317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270250c41fda9825dafe940b44ebb64c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e46de7744ed229ccb2e3a7a161e7b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3ac72ac5b7172756680287f7aefd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a42deb8d7436d57336c84051560fa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62a70475d87500606c68fc58dae3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef112aa94c69d5519cc49a50cb1601323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41813ff8e472a3a6f3c626c017dbfdb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb99e39350f03ebed06751f7449208325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3cd3df502dc1ed274c87d01b4ca2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12715af313cc5ab74a68048e2ee634b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad41507e8d36385bea4dfcc2dd99db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df07b44558ce2449ee0fd82fcec48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93033d9e79c063999460c66021759aac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f879228640a9cdb5d2a080c3b02a813331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929c1a91bcbf6b65487a9fbaeaacd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346117daadac43262ffeace5c8f6e657333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656fd891edc0ec90064686ea630b58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add6b922ad15feccc2a28e98e300aa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861be42bc6708c54ff91788bbada067b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedc6d68b27fee48dff9e3774f73447337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966d04fefce7f907c86af4e6d0bfdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6518ff7009a349bf771a18542d6ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328163ea1a111224f18b6f1043c1a238340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83259038b12754c5af339911f0f942341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38ee010dd5695e8080c09fd4e739d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1185de2e76e4649e6da0cbdbc3cb21e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5f84daac6dd82d14fdf44d531ff46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee64d84d9489cf6e860948660bae23a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe36644ae4dd91908f266f3c6aa2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98125f37b17586477031dfc5a2b01035347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c74defa43c6a6c9433d704b8aa9e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3098da18bcf30ac6d5985b9e43b5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09731fc7744a74e46a3da04b8295ba0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4a5e995428ceac280541eb95675c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e845e5de3f9f00a8dad9f90d572c92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939a695463edbfaacf5df324f08303353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ffa9aed2728facf1c628d44cb2bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaa7d7a7e05d9df83ccdde32bfeb31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6f8a905d52ff3e79b891fc90b265f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9cb423c95178910da70665754e7d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c319cddf9997ff38605cbae8c52135358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7b5ca923c4bbd031cec6b40f3b800359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef877ea3bcae10b5ba3b10746c6dde9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f5123c67c29256692d9b6485b0ce4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45df6cce9aea306265d2cf7dedb65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e43b8d86022bc5f99d1efe43dd2cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce17b0cf388f62ccee2c5387ccd1fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a625fa38fc32c7654998da152167365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977cd9d94610e9470b918af82db39ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5fcdfc4071c709850157e75ec317367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf35398f6067f604e6f75892936596368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e93d27cfd24c47f8894b7971e2269369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a7bae01f030b43a5908f22fa2ae52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6f83e494bb0dafb422424a10bce21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ad5b55a01ec36027e5b820f6f475372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c45aa35b77df69a6828ecbeebe5e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c638a18f59d4110483d2f984e77e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d19a36471645e4eb8121f4c42209c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9faf32475ac9a9986512394a3d7d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc48df3de2b5a588b3fb432390cd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5ac228e9784cfb536fd3831d67580378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4300cd0b66a0f46f1fccaccf876a8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877de9b1b6678683378911fd0e326733380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865e688c722f61f218a5edc34bab58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e3ec3c190b767de468173843e785d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e0e0428883690dca09245ee551a3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeb8870e21dae28ba90f5c3846748e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e170f2fec612a460e2561f18a506a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f110d98f65338c78434015be9611e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3333e37683301277493248faaedff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0563b7f1e1c6067710a6b6c4b1dd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ff644d8cb0d0b8fc7cb155cc31800389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bcb4d190f8bf15afdb349a326e8e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8adaed90dddc2335ecc789aef7a617391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6b755f1ff6cb3bc2cbcf73702115392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac6e07d58bdb9a759796046a3b251393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0717884dacec93587c99b5151e7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d2cc86707dca8a275e855937a94d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146bfbf2b10ba3c1a3b290fa3145e55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c841f7202d48c55ef8f41ca4c852b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487effb48ee25f6bc73d619a86442033398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e06a9e9f55c12b94d412be6c8b5750399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb66e337c3f123ad2daa4ab174f4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffad7dcb5b868f2f7092483bed2f10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1bae8bf64817fbac419b0e6f9aa8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bfe01849c1d8e0dbaa4561e240cd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09294a0556535d41f1b1c372e994ca6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4857aef6919ae3cbe6886765d4c06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a84da1e9c9af332cd4952623d06d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b312d4aae50c8fb6d6155a6984ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057d627e6cbed38b249e468de4f7ca8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6462611a2d394b9f7d11cfb9e916409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e4b5db274e8dcf3e8ac7ab71f0ced410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8b51c042c612019ce169d83c2a067411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c4362d8529a9238e6977005ac1887412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6edcb2628cc11088e98c23f589c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651cd691b6bd79d1c128ce37208a46f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f52998a6016ff823fc38857020e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730974110d50a87115174a2ede3d99b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b394face5d9179d3b28e9596eb98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac81bc4fe42771bd49bdf92338069a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33b2b4695ca4290ee09d6ecc3daaa1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51282c78c9c1a1b34a13f7f83f384cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf78a2fe929f8362a5c6e347987808c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c782692aaeb0ed5dcf6ab6aa70b6ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda39fdf9fc09c6292c017201d52b04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9c54f55c1417ccd51c3ca1cce9afb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb38616c37bc1c48c6a2c718d293c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e55860a9eff2a901c231332c76be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a9e601d0357cf8a0d9a0a37c70e04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a291e7bccc76f4dd5307057e90af8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d7604d231d625889203444e5d08ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec4489927813f549a83db25519a1b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ebfa5ead76a03d882a6256abe1a0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402f7ac05bfa2e7a12cbc170da4d4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe17985202c9bef557366a499256fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e086d6439b708ddbfe379a142749434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb13c77f0946e346cc95fe35e5698a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cba6547e92c4e042328d234788550436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0379d7992c8c9737a337966e008f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1e60fd24c7933164d0e5337fbb29b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a5703a98d5cff1bb47a67b8dd7928439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e44ed0d8ba7a336e70ccfa4d18b20a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361307869a36ba98dfbaab1edfd0eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150b088cdde7fd9ab11c620d99c8b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d722c4cebc0340a0dd7936c79f5f432443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a412c477d47fe7ad1df8133d1fb8a24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd88a0a8655807e0a7503da75aa9d35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ef9ad6f595e278a388d9cf62c246d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9f72eff4ce01508ed3e9278034cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8933ad5ac8af8c0fa17516785871bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ba8c1c3f748575bfb83b390a64333449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f9bf5afdf7fff1dc5cd592031cce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec879a024b0a69818b397a24641eae8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca880f8ba3ad2aafa0034456fce3e65c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598e89c7d5d85b9593a12dad4cddca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6e2383458b7114200960ac6435cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f51fdd0da2763c524708f0eb0acc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a976e4a1b1c8f9da65b6e6ac170a4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b788e61dda7c5a41af173d5c62ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d8e916009c1ed03188a46d7ef19d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672ddf84d5f14235ce3b4d8bb8cf1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368012165f0e18a44ba27bfce892be8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980900be660c6b5f603bbb24010f9d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011a35dc1370d8277c86db96c4d65d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04922fab9565a8c018d2d259f780eab7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423be2cfc2a103d8b0354035d69d23f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7ac6ec8b234c8c4ac50e37901cff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060061ef778c05013d1a3614c033dce6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1848d0861334a31723701a1f43b6a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f6ca74828cbdccc879dc522aa09d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadedf15f7ca3fe990fc7ea2381deed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569012a73e498265c3de757be5f08bbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643bee530a545f0613601886c022377471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b319208b8a568ccd42d37125cd8e4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06495a865a0f4fb17414c3ac932a96bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e73b7694b77aef0cee43a36bc2f10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ede99aea8e7784e050b43b50fec3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86711b500656856966f431d5abf80de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ebef89c8f03e437b93078876b6aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d42e0abbfed70406d0800b4689ae5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80777efb361845de7aed8227a91225f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204af79de526a7341bc8e6a89e6ed92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da97f20c52c5c9a5fc439ba56f444c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e4035581481df72857664b98c53f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af6e7606ca6865a6ae3c27b2cf4e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c891813c137b94c64b812932d80d7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3df49465dda8009b8e8e1054898a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c36058c77604995cfa0364cf5a0a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41110d70ffd5f49e9f32043fe669e351487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a58c2c224b5b3fec99e54cd9a1c88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980c2416960dfff6aba447d3750796d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9563a5054dc9cd1975e8fd4d63941490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300828fd4449c689f25ca276cc10455a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454ec57e0854bda8b35de75a17b975a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58446566bcaf6a72521c268f0d26b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5be33ff4abdab1596fc871d5097cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca770e58394559a75acb26c755c1859495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9811fef303883956b3888176a45c3e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9846a6dce0a0e0229c010a758cba20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6796c82a2ed7fa649125c9f7ff998498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f595c06227493165f0df0b87fc7a5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d2e5fb734efaac749e307848f4ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ba4942e02d572a71e345d2aadccf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953e5fe7b8318332c3af677b932dc33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8151570638495c50e5ec633e29458503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71f19e755f138f464a6ccdbcbc53d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a458db31b28addca7143393ce025a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c21cd0f19fb39bb066880978e2e68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a38208f32348e18e7519b6dc4c4a03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bfdf4bed7ba8f37a191fb54f2a9d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701510506612449c8caa976892da941e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd89291191fd4877eb9532c6017abc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150118bf01633103f252f8e8039dbce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0facf15b44c6de61ddc99c0580422e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc37f01de95822892976aae60a1350513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b4b7743d08acad7746a1974f49516514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf933967c06b3a5ec8fa71124daf58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae2c7cc3f93b4c8df2aeb61c6ab792516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b90eaaf1dffbf27517f6aa652531517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a6ca909f9a97edc48544b8da436ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f91dda8f6787022bf03ea18df24306519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc637fa7abb6a80f9a439dfc228b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b7530b9ac926b6cb32ed556b05f16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a0299be7d86ab11e1b7d2659d97bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc2cafedb1d5ef532eca84fd4de8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa09f9ae973101c2530b4ef1ab85f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51821e920eccf827d8f8d18e38cca3ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca476827333bbb4d20606069c7d7dd2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da7379170bf32512a943b1abedc174527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce49d0704d3c7e0aaafcdb8a55485e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e49a5bf597adc0446a2f54a8c938529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aff51135f64b723aab0cf71e82fb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ca3c92260d52928e0c2aafa0964b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e39902acda396eb626195282cfa4cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3237ba23db54c9ac37c4f83dc1615e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bd1cb126c58e67edf5e84c55b3389534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383ac4b3cd975b49b6778fb50e6ef7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0061b2c1a11e560dd9172165f631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ba55565716362ccdcaa8572a24e33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e02b215a3c193cd0abd974d83c30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccfe9f5893b536a55f8bd91442449d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1228145693a94e1d19bdc320635c204540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386726af82f1d5317c8046128b03df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d9ba887bea971e07c51e5df06ec6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c725b54adaa84625aa708b8d830d40e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa54ec390ba5b43f92cc8492c59a41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6bb1fec2f7dcfd7851a7a47eb081d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b541ce76e961ce9df5014cf556a64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa47c2d7da70e1161155fbac9994c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a83602665bb2713c88b5d4ccb346548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bc32de17226cf523adfae96eba384549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092bb4846ab0a87fa70e3a93e76389550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e29d4e340f6fc96f6a648e56dd7b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6167da56865456a1649d08c66e76b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a934763667b4b444b59efb7ab86e71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec4f86f214b24d2401652d6e08c368554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787dcf288924dffd0404556ac17b9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff996e1b0d5222b2f7530e65b749cae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef2d6322bd64e867c392971d972be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c749b2390e514fcdad16b51d844de12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a894f672ea50925d4532052362f45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607ba5f6d63c2acc456d84ae47e203560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ceb1f678a08466d06b97429a65c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0ad839aa31cca33eafa5d6bd4c110562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39c4ce8451010d0255f5ed65ebf3ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986131e231d2cc5d8e00756faffe96d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d52b6f4a8227875d5dc08fb2b50c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5a684e258852e46b771ba62922d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf02e4caebb2430df132839e4744c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f793454dbe63eb96822ae401dd1f2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba72ba1cc138720e00cf481f85a7f5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bdd5bbd898d0873d826dc5122da79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72386587b4b7b8de704ec89dd7fd0db1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35feea2d7a1933ea4e9c57446af57b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>