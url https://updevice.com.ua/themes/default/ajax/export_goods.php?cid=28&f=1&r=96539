--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30786a4dcadcf1353d113b2849b4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea679a4e3731a99b16dbed5b2d0ec2f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a07f99c18bc8b6c27b930152f43f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b871cdc16304767538124e2ccab94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484884965621d5c429d25788a4c5565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb529562abde3bef498fca50404b13e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48865bf3da5df027129b73ba0992e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a489db86c47ac56512ba93de0ff12e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3567c43fb025eacd3a3f508f6763b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364916cfe09dc385e50078f8dba1785910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507054a9388b6bb276684cdce8eaa4d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f91a2f248418877fdb7d2f90fc8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400bc454b58227fa0e75a60bb31f60e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0d8c6d2f420e74f5ca744a27297814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd7e32f2df19f5d5b45166820d553b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f239dc03b1cbaa5406073fe639605816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b4539d00ea2063aceed0f5b03f6cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04024668b9948b258c8c2312b43a0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312c21fe8b70b2b251a582f353d191b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cdf9f85a8139cd19a700a9dc4bad420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2718754553999556e0eb85d5f90859621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadaefa41e00cb25708c4f9c4a916e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8cebc0de32fc67cc7c4775ecd62a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ef7977bf02f63e9edb0a371e8fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59bf092cc50c4b3c6b2611281b972925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadff64f7617af5888423d118aa8911e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f72dfc31ed497f2fd0197dd43c44127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d6ea46be7c3e64f51d32ddb05f16e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10701f6e0e4516dc54e3f0c69a7f23dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f5c62144ede91f738a86610c03c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8137c1912b4b0d3e1a155ec7bdd8c5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad96ea012b3aba8bcb83f84c81b5bc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a13eae93b65522749feaed3836cc8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d4d2da811c2f3afb64a3e1e6b67b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb992ded593782f1a218b2dcd33bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fc62d19198f0aa1bc120e3e62f32036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa59db9e85d56fafad2a1f591a0832e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacab5f95ae811b093efe2b8e50d7e0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee879a9a8f78460b3da68bda1ce6ab2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162860b739ea7d500591122c191dc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2027ba20a1540bc9c23e1734d8af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd81b7d39116ddf4dc26937d3f1c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad1330f2259e6c1f50650aadf68e8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e27844491c8c89b1f82f26876bfcc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc8d9b6f324ba18c85fce807465e0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ed8b46da247773862678c8d211f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb8a648917eca4a1504802b14636f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611067d8ebe36f92fa576b380fa9e91d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3702eb4c289bfda355ce69042986549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dac02203ce0b37e90db72ccdd908350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d614e87bfa331add1041df5af44cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ae182eaece540c1a1a415fe69b3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ca33b26524b07723a4bb3de30fbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68be033bf464172a386f3c856162754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f2609dab3d533b23dadfaf7a0f1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79474c1ad2204032df92730f09cf0ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2df9603ffd81659697051c5d1cf1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0afbbf671a63aa6eb2aa28f2f4056f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b5d3d2d7c55a42e517d66d89064359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbd88e075b6e53d41bf88ece1bafc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e7fc63c8780f7b4b8d402082f64dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbbf7f342c9c518b6bde7430b9265d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa4d68678fcbadaf0dfcbc0caf1df863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88398e4f345358b4b434794abd310eca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64c40246d932f6510a6a821849d67c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1739975ec59c7cec650901485ed362b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad270e647834469ed50788eda1a754e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f6120cb5a35b2063e3222cfd12b3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4292d9dbfaea0947caf734611d6fe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3dda91b1adf6dc23cae01fe89338b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ea42a7a366fac9c02989911d623e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44640879d6d379c4969a6732c4a31f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf54df0b2eb93fc39fdd120a7be3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c3f6399420a0171f6abe0f6a240874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c563f389c3064cb671ce5082e14f7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ebc7c93d0c5680e103407d57ce1aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf58b35ba3e8060b681e101f508420277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a6598670ee9bdaabd4b72bf43fcca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ff846bbfdea4a10ecc28c65f9adf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e608ee3a8e58b04f5a8ea9035df9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe38cba7ba4c7513388a93dfc2230d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c5b7436276a262e76d565f0912ae082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cedf9f135b174472c7a337872675583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af74cb672adc1289db9c8ea973df6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358749b4971386a53b74f033fc4d8dcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2cdae7ed2dc859ebb4294a234b5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407170facfe74a1a6e6d53348c5b37287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32c49e08843550c5a8177a8628fee388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a14abf2882947af67f05ffcf0c621a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25a82ef53166695c17bd178cdfb6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf250276de9754010590257b19d0c8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679af387dce7c4772c364ec20a1b348192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad1c8024b0a04860917dceacd45d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7aa14ef0e0bb8890911bdec05a19c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944144449c1dfc87201d5546e12b37495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2a07cfc58fff7146aba8ff53bae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260dc40431dcf1f80b52a3d3747074b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e0a7b501970ae7c19dc72e9b1bef798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680f889a56a960a129ffe1beafd96c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf96ad298f407033628af4566055ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08520c179825a6d1e769a6bd71c43d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce1730b2c0e3b3b25ce26424fc9a06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a2c66ebab1d23bcb67d98b4ef056d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d667499b88c0fc7d4824051d2d08552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345a13d9be6147fd0c31d6e4dc818e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9393709f2520caaa1e4b941c60ffa3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140276577440b036bcee0a10cb44f3fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4662789338e38dae6a321db2942e6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d67728901435fc600ab2c7737e4ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058528f32676fafd36665b946a9a1df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e2e9e94c8cfff4ccec5af243ef8d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab576a10f3a5891d0eed1c16c71eb59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2306127223a0d02eb380f5817b2ed77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3fef614c869bad9f62a1e9556cb22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f01d3b70e63f2c919ff3737859b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c465347ddabc43fa3074bb78d9e2a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338a9afaaef5905448fb62db1d259c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0882fa4da99d037f8aaeb13f712179118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5806622958cf96101bb942eb238f21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be1554e8ee37fc6287647d87ac32f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239bacc4af693ba12dd9ea3e3442f9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6b8e0f6f8709691737ddda6fcab1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f718315520696c633b077dbe9dd122123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8d4cda6d37d59ff10dc688d9b4e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50aa73181be9115160278e9830660125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c10bec7d56b988b0fa3d2dbdfc20cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdab13787859df1d4db9c7a51c2879127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f2b71618d5a5eed0ea499b643c099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d607bf2ff7c5cedd3ec8bb2784c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb6edc2d380dd2158ab91f48ac51e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b1baacc61a53fdaadf40fecb0bda5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d01bafa028da98acf22a8c116ecceb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5333d2f123a90dfabfcd9df7ed7bb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931061ffa97675764129735ae87cfec1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ce885e6b71e7e1bb86af803e8c2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daadc1553bdc198af04700703a15a59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cedeaed433004699d1619628d68f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae3fbbba13950e1d38fb632149f6d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f1cde8f1e39ea631fc10ea0938a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5340b52380fc2e2c572b38ac7437140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac6837fa5bf2037aaa88658f81cfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e75b8c9ae1d938acfbccc825afd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e058c57cbfd88b334c2192676bdea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ead1c2af72b09e3ba655284d1c4663144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293acf093ce288550627af8147320f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7028ed04d647c57dd787b66ce151c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1c28f4882d1b4907e2338471cbb4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282780ab1e591bc00d3bb50375423328148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411de432cdcde20d79afab1b0c6224149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f510db18e5f42ab0282065c7ab0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d688642872c2349c17d0e2be4dad507151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45860efc51165fe3f9670e8fcf53e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e44651adc8fb13087d3b7319a1c7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319440d840398cbfc55d6ed82a867dde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de2b927428aa9d91891ab9a0d7605b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43546904a6120c137211bfbe661f7ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2bb1ab1b2934713467f4e9c415c16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9bcce2db6bad7b0450f26fbd97077158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b13d333f369240e50a11cd5f2cbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dc751abfbeb559e5854bf17ef35e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec555dab7031166fe8b2ac7049a997fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f8b9e3d74c8766813043857bf75b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78b0375d9d313dbfed51a31fb3424c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ca2d8e1c31dcace45166a8604608e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311831e3bd3478ed6ef63b010d0d26fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7394f55347d132f8c2626f98c0ca47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeea2139c277aa9b2f4fdeff43b982167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dcabfd98388f2b48201d76806bef6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd0a3582cd4cdebf5184922b9a3d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef811296f321b91f32d2ab5f0c1a29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290754ecd795d85cc1d4d0fbe42d166d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9338da64446a5c8c3107ec0ddabba6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c206df787f768348135015eff62e32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03f95468a59020c94e7590f842e216174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde2cf2bfd0d4473960cd1698d5b55d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d6942462a73c9084c169d0aa603ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23fb35f60f64b5c3d904d15f2e967177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f036e6bbd2551bbfbe9c339e0c794178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5544fd76e2cb525ed1ad116dd87d23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677402d0d1aed5e0673e6f643173af34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55346c77b9cccba3a145e0817f95d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619c3018e88ec73cee1d6427a1bccb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf7a6d2508257fc6056e0710bdfcb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478876d808c11a9efbed27cd0c122d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1748283cff690fa9fc3bad1195ed7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2078aed11f56e1b2d1dd94fd81eff5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded8e96398a96a892c3f412252dc1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30649e0135f5536bcf93f545ea3d6463188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba2667b3ad1a0cafe0b7bc922564c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d585f814dcc8da0ee847ed527c3f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a8ba0e5fd098f66ac6461da1f8360191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b34cafcc16e2a2312511f0d7e5c4e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8db3148202a671c7ad5af7344b676193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b4368ed5d1a5fd851bbf75f90e34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f82c7e1a9ad39a59eff5558ab2898195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f87a3f24b3dd781dd941c5c4353ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0dce6770bb02bbfbaacfe30b5a2a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2c2fe96743fd2d04f5ae0c23ff9a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00d17df9572e927c567bdb69b75af2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e91d295c8e67ef1fd40cbb4bc0318200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba0f912dcad2f95cb0fddc99c55314201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7612286a3ed8ac5c9f1cc7b4c054c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6defc2edb120cf83b21063b05ccb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb8756294a59aeefd76914e842843a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f00f79ab5c3919d1bc71680d0b3aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf57f084c3f4a0021528207bb40fa8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5522af0e554878ce878adba2f0768207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801273f1537fde69011cf3b2384a32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03b1d7c049ab14d2a471b4c1204adc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbef6144df77eb566062fbf8dd57f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0c75c4cdf0c8312513cbc896d766211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7380eaaea24b43ea19080bd4845e303212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76af017db0decbe4cec903b3212e48c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d4a0ac2663d8afb86b65e14c61420214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24815762f7870cd0edc24d83310392d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615d8f460916f46f70027daa05e4aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbf586aa81dc5d73b435cfced2b48d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd40beec9b8c53aa011b52a900b8b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409f6cc5d0d784d6c178dbc6e8f1ff2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03a37ceebaacce8a0357593f2e9f01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b2ee063dbf12186eccd04119f7cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b509969e9b92e5540396bc1ec9eb65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25281e2894b4a8b2accceb06f359d22d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567e9905aedfdd1e8c9a0f77f666063224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdef0c8fb8aadb4632ee1f2d4e28c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce0ca461a9c570cee6b20a276c8a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed585b3e4a3b731ed6ea15448770630227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fe2a786ccbbba8ea93800110d36c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28f81b3504d8efa43b14edebf8074d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dbb62f0fe63bc751fe1a3ff740b54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f997c372cdf1884b4301a038fcc5b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ded4aa4ff34bcc952dea0aaf24c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364698da64db5626108795728e08d506233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d14835a271f02993ffde69feb98a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d140a80935ed682b2a3a4fea7da8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f979a2e182ebd8aa9879144e2ec3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cce293371745d117472855aeb18ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77385907335eb5a94edaf056c0b92aa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bef7739b09922b71cc8a0a183b051b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caba143515112be75ad498e22e92d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277229d55fc492b83bcb9a2fe3f3164241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182f914a0c0e3cec80e09f5aafe1166242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be896145c54d20e5e5e8b53223f351243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351d5c974aee9a4e35e382f4c49bf95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2dba701bfc1ee1cd6cac0e7405a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c46648f12ce614b77147c0c4f622c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e52a95cdf4f9201b165359f4a18fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127d9fb85466c1f05cef2204f216f37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621396d00c49862f6c6bec50e7a13a83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e33e8851282c0af96db5caf3b2b21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e8164115bde17bd94021b545f4b9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782fddd5bc0e8e932c1b8492039f09b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6d87dbb14a58c8b9ed66e5e68e00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c55f3153faa49edc6996049b9cb376254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b439f6a7e5854bff9ab7d7b1f2c787f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9b7ca896edacf6a1cc4711deb27d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c4cebe2795e0c8ce3b53d7ff4736c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0bf7fd23cbd15ba34c519474e58a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9309beac4504c8deac3adc3b7e3a1d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df850980b7f8d9f3cd52147c3a7dbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed4cd88e1b6250667ae671b80cced3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894059161410aa62f0e0fece408258fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79c047d38ba56c255ddff7abe8f6ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ea4a66e5cdf3983ac8fe0e576b03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d989a7f2156e7d3b1a1933768ed051b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c04f50d11e938a0ac519ae434db8a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1c301446156cc00cea74b537c62b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3fbb96a1b1a647d6fa3adc845328268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f017ccbc83f0a9c2013e75b9e8c284f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaee2f0d26eb6bbd97d85759f0a2ee4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760529c90cf58e04e4ca097bbdb4c535271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c59e92896f977d63f1dd42b1bc231c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d8320c0945ffb3a0c7c545a69b6b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb681f6ecb30ce4e9f119e9b2b05b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde824ac7e844bcf14788974c670c060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37478faf4fa53de4e3fb6f1a3c4f5ed1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3d3965bf9b0c3e2243e0c454f46c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb22fbb754c9fb51b3a106de878c2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81f8fe767b7d483fcb086c2d855052279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b9fc070cbad34613937349d748a0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7866bc8d08e092c24830a2752c7d49c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe72cea1b60d78d5f98694d6b796d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef64487c22ce7c0e35b4ce8b97a0ef4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca55434a1eca731c33861775b88bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a8e5b33033df3e7b184bf6d96a720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718135525ac53b42ca66a4807e085d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f53f62d623b3d68f0493814df40e78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8553bbd146e29234bdcdc527bc03a3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177297294a41314f28e3913be423bbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703006177b20783645e3e674f196a402290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098a30510e69f8c0fb5b21c6d65f9b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a0a25859fe949ea89b292a86fee8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d7caab36d113005e672b0c55b286c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bc4c2a40a47f0bd1c82e3ecdc856b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbddd09553188df0b4ded57f6c5eaba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7108b702de5018665d4484cfc98f61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed04d522337e4e34129dcd137c8c57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d954d34657944dfcc79cd052b26236a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ccf000999c0dabec17ca711a5a5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fb8b61cd1a8ea6a001176e64f286b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b286a22d0aaa019d03ad30ba6e92fa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dedbbea5a4de96831bd0e3f7f2b017302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d25df7a2111cbb6baf07d666541239303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d753de6cb9ead932204c0e8f31a7d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e796cd85a4ea83a851f9dc43739345305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53213e6397bbb61659db3286786a8388306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cc02e7ac486f6df760d07504f6b43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5692b5518e8f374d2522d5a7998436308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee10e5ddc18a1fdb97c6fc2a99435f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e5738105254040d459de4af5a4e2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ec1b7115f6e2d6ad060283354b98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a924932b3ffbf65e1d41695da882416312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13cdd904dce74d08cb200f257acbda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda390187b61ba6e7a3b51cf78a58563314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fabaee2207b47e355022be68e1e9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69818ffa9b0de7bd9407cfe593cc1134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391875e54bd3a2b6a0f2d2310be8237317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367653980419602405f5dad8d58742c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff47bed4c8e0f5e32a225059a14829319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28a2356dc60f14a6bef9bbe793a8a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430f558408bbc9987f5b0c868ad294f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cee4d90c8cd3636c9a49824694f15e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c411a65d86a40267f1a20e5983aa14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06208307628a52f2b22fba5f3088dc36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8f5a83c0dc29f24e2d7158e8b1f42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b48141d035f7fe5470e5ddf8bbcec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b219b00953606252806aec7bf6b366327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b1ff73d1677ea13d85d9ce621617e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a0d878974f07222f3b58c73384bad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35acf619e20e93c895cc9078082a90c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cbf30de79953d0d688929bbc0e168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e62c7838c8d636af0896a9b48596332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af609912d351f444cecd6c0a711e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a1e7eeac81da5d755cf086aeedad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d510aa6323e3b958bddb557df53eef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23590927a44ed454065c5cdc1712dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc10be8f57f7ac7249bf0fa6035be7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e527e12b508f9ad33ec678db34d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb37ff390cdae48bc4e5cb0b40411b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b9ab14c81657eef555375dbdde65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ba440e9f231187f6e0e3d30f38d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b433fdfdcc416f711e1826b0286753342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa0f4f6814634241aeab4fb885545343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9242bdd0d8faeab5c3571ff9e879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062c6d4d142d90eff5232c096445b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e5f9a6938c254d70c64526e82959b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59138fb66521134000cfdd9e0ce89acf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d013883d782e52fc319b4bc51832c05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457a900937dec6f5717b535d186006349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd0615ca43d81c5331f2e25f08bb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ebf0cd9a824e6d3268eb4b4cef7fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210d7a9466b0701957034e3231ab11f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fffca79857cd1a75f65ffed98bfbdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de50f3f54a6a74e4e4fe3025e1ee62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb9b7a16f499545318c5bf8f35279355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa57d01ae1d35741bee67ade9c2231356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46050cfc7fefa39d86b3a80943bcd16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae4dda49b7e15d3b35bff2a316044358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36843d5fce256c4f2f968e76098022ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2a1cb948672d983e9035446c5db50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d16600886675c3974d3b2f009851361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11155914d1a547df82b144e64594435362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c236b4325188987fd8e2d6dc1c3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5aa1bac7bfb9061848054ba0f0e0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4bdc966f91bd25564accd1d178392365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f5ee2b0927ccebc16784228b35c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d47fc43650d7c9a56420e6d4cdd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1999816fee1727bbae430cf4e8ec1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d7a500be72108ffc21e858f7cd07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce41634c75b91f76bb2280ccfc6cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ae572311da457eef4041d14c1b97f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c528839484b5f482d4c219608e05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac425443a2d5643e9591df6d962b761373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028985d5ea6be4fe396d08919eeb5c52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535af58c9b16cf4ef0f00d6306cd0164375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b5d4e6ce6c177c24c4465b842f4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57348a769302b36cad1f9ea0f361809b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d84d026a8be1f33e59ae3ae4a1808378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c7c773282c5810f298b6834814cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d89509549ef4ef0f51e4d1919ef81f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633c5596df3c4fbcd86ec3fb54d36d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f39c32d27e3ebafe4ab58b575fe29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe9b684c6758aaa768a0cf54458b28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72cafcffbfbb0da301680fcd676f11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fc1041cbc074efcb8321be15c99b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828c4cac3665de8490c403af63aa7aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb819b28b5f981d145f0006e0d354e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf579cc7e84d1547162acc10159519388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d6facc6b8a73db9b13636c8e29fbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9602788a0df5c4f82fbafc862a02f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299bdecca7402625afa76a87ee31ae4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cccef07def88b5a3c5fe81b7be379392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb263ea1bcd9b59a0390239e89219e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649ec0d2bad56bc26fd2d6a601eadda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784aae2eece6919d31fe8651bd3bcef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363e12565a252e5bd6d0cee68145a25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd246ed8b66878f19711485c27fa1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181c0ea5e92b7b24ddc6ee82f293aad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afac42fa280709ba4bfb52b2b84c28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f917c67fdc5afc690ae51d859dffd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a2fbc0c6839535d6afe26b426669401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc5c08a337c8a1c13d08bea08cb916402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07e25689e0d648f78a61fa32a898dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4f49420833b5e9bfc1c469f976b27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081aafd5f13238c4d79ebedf774e00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db887610d0d416c0a77c3f2d62086c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d91d2c3d9b5d77167d0191d8c5239407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32013cc90166e714a31669d57a9d8ad8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eda684e643fcbdc85c65740bd58f94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fbbc8307e6d51021808f04897b14f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2396337a20fc5daebf9ff4c0fd17d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af60cb4deb0abe184925797d1645c85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d6e980cc9d8e878e6a022a5ebd94f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ceeef806f4a339ea3e57350d25981414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce14f2e10a7b89d6bdff52556d0d6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75847b5fd34feb5b1a68dc02f18df49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96b925bcff7a9d42ade3a43e42984417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c85d14e29a0b73733f18ff22386c55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5326f38ef481779ab59c13f520fb1be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e8c2e3359210c0d95d7a186278e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50a5520746975e45cfb27dfafee09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ed8b6f69b14dab880f747d8c3d4d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45288366e66b417906a6a1b7f5469b71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e79f1d63d827842d63c66970f35c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8654a9013b46967be1827650d5e58c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98afc70d8e8ae81e12c3e408cc2a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b9cbea8e7f39fbf2e9f6bff5aec40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab1245904b0473d1fcaacfcbb9c138428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8f4aa0e765afe86bf29c089738151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a670bb10dc3600f796df9efb1b117b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4115b0b48e28d4413201226ffaeeb18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81468f50df3a7af7c73d9e01618197432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3d0bd64eb7cc7b424e4f6a76bc27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eeacb57d320b7934972d3edf1a93b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94f6150f75358636749fcac36a848435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663272ae6ff12601d6b3641f9a56b89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051415b086ffc68b2addce4a1f86c86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd52c48f3a6cc4ebea8ea0a8517529438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd68ae9737b2a2ef831f4a4167a0c47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d755079eb3396a611abe96db4f24be4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969d15e80feaa9791b260384fd0c841441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bad629b2545c13a2dc33242b1368d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b724acbf6001ee791b358e463bfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e0f6affef01c0511793dee82b433444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd039305e0a06140e775e73d5408f780445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1480f53b11886828ab38907ecf481f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eb1c798b4e31f935963ba425eeca0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242167a6c62c35a14362dcbae87a493448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd52da3bb0ddce0ff23c1a7b2fa15d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f50188190ca955739c34de9675609f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261a3cab38ca88ded226eb44647f40b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157841dbb14ed58c8ef9f4383e2e113f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dbb10044b39704d6b452dd0ae9884453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5975336e112c4dd16cb29a15bbe2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f10e14479ffdfe1779b954142eaa4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22113d0fc690cb211c23f75ca9d2cab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea841f880c5b12854df6e517f523899f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e8c753a4916d75aa02098b1acc93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf477c1cfac0f3d63cbfe85d77d9a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f92799e85fe8a45ace5f1183573fa3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2808aa5072a9307176ff00ec1e77eb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457833d2dd0ba99a6e276282bbebe9bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67145cf086dd25c14ba5640ce03c0f34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b254c6dfd4068fc929cae0a280f8195464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7e399b91e1f19d9c8a447a179fcd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46423c925cd98e6b2b22b6c4b4d758b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c207a658c3385807238b350bed35c41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c986b387a28f219cae074adc2ef0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441c8fa828464269c6aafa616ee455469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8769f0d571a47134e8248c0bfc030470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af327b070307476b31d692b3eef6fdbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec1a6b37ec765dca954a4c3fd4ad36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b7306e762739ca2500f448b199e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a1a542d3213a8338b97e653ed8fed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7723304d4803178c48b1f498a633c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9d63ccad87b01ca85a2bb850499c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a30ae9411ee835a515644c64cb1b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db25123a72dee6af78f972e7781bb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae76a82e3f8a41d5f8f1741a8a375479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f4bf4113c9313baaeb67f56781be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0737e760ada0c510358a6812b1ba7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84086bddcbb8f89ca57c652af442861482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223ce44752443e4166fc58fdaed98ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2fdb8ac5c35b39a7603d43d20a41f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada821e93a65557b4a1ed0d516be97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fff5ad444355cdfaa7eeeeee5fa927486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfddd024c2716549f1ff4b0c3934a93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3d5ebeda69cf1825a595639f871a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d143100f5f9284421dde7cb8845d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55b1edc54712bbf710cfe06dafda7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822af2b43c9bbc277dca35889af41d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00e2be003b66c894cf3c530c5c00d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c4c46b1ef6358e96a853097ae4314493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e6ebe70cbe215dcbe5d3b1079a93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fefc3e812f324423700967840ebfa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe41a302d951c4076408b0379cd5f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf65df0ababf35d67c3e33448724d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e093358c8e3c2577fe1f6682d762d65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69706850efd8fc37e518c58a5de4b59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc07ae27fc58bc82916cba54c71dab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf6026afb55de6012dd916222b1dec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e35d83b1dd9e9fc81ec2da7c552817502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f4d957e02b75a827907af375925a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ce5b409b0d6fb785094d0180ed31e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3c9d7eca37f940d81b10cb7027b41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd668fcf3d66f3d780c9674fe7376a25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b947c263cf4d6252146b80a57e6e4a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469e67b80f55a37fa3fa9755ba2639e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0548c73240065da68f65a99b7ba876509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3793093b4a3f5856b525fcb4f74c35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46135121af7a8ccf44bdca750f6c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82344e56c271fabef65aa48cc1df09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0625d666b99c4d00bb838e168af4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b6c3cde2b33e45349cc4d4484c192514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a10c4e6ec53893c82645ebf3c42b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd75f0b7d90004a7fa191bed51ee987516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aceeb61db69411a807833c8e6a4fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ada55be6ae71c5e1dcafea89d16786518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b77cdc70014ccc2359ba2791eba1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7410cd45556b9448c0a065a80b281520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d38920b21ebf66171e893955dccbf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e18f7a6673031109ba72ed9f2a37ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18ab67b210776da9124e3e2af6b72d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba9381055f71fad7738d6b3d9dd633524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f6394b97825bfdd44db8245c7892525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d1a8a8d6f5d856d61a898f1841bad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1ffa9389e90b6a209f5795d51eacf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cefa0da48caf7b4840b572ea8c973528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4f0895fcb7b72a2a0d368ffbe16e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe5eca432df25247035b39cbccc33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd725cac231aa3dd3a47170e7791d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8976a4e80a0392412829a4449ce37a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfffc2ddea3b443474a01f5bb29ff8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04026dc3f1d5e7d221591e85c1fda7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef6a0ff9f8fbd1255ff906e91ea5ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad47602a721bf82e3f86d0d396250536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45741b529c4215870c13ff6325467cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acdf9cbcbfec7e1101481e2b40d045538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385aa6f1ca908c0c42de6ae2b6f672e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0416d51aa8beb91a93888f614dcb36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85600a7a82de8ba3c170b3405822272541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71485a6ea0abfbbadb76eb933e87b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b1a0b559b4ec9851a62178cbd1d1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0fc4ab1881aadb0119f1d89a58b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197f426199e18c4b2ef4c7122f896a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c00be6ac8fd8d870417c579d2e87d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359d1d138003ba38788506f109b2fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950d21960276d0e8fc6dddd1a7f22df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaee27bbae96c3306fd3bba59baa00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32fbd0b474aedaa483abee6c5710d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cde1d7c09111eec58a23b9e850dcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740494c44a1b78e0e14dc942c09a440552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac6c4a7ced4189940c4d6730b6e4ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f1455eda401e67839331a1522f9d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478884391440976c33a7de25f365e5fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13217e2d23af9ac2c7fe4258cc54d6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276f9534f879d8e234c2fa106260a1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e7601c70e7b8ae8d853f15978876558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d861e1c093cf7d3c07d2c28dc50ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b359a772a4c5f3421e614db2c117d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf31c916d6ba51a3aa02c0bc228358561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87220b9839de28fcc195829bdb0e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046396a22d23f47bd41ce146b387d97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5d805f52cd57b668df633b057f3eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cbb1f8315df77cc77ee7c960b81f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08f2478819bdb070bd9ef1f087b22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713cdce7692fecc373da6e61db456c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af73117de7e3583ee86cb053dfb6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537ea93c75fcd2efa05dba13f51bb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d68d7723b2ed7b976e515c23bd20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bdd34d73ea33d9ee65ea108883f97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d327a41964d49c38f9f49041fc3c56e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb595ff100c0e5dcbf62843a72a7b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa225a9d1ada275e70b6e61724a01f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abe126c2ed6ccd2b8f0f326122f8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ee881c2d2af5bf124430aa67e8594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9bdff496b7f7c8d2ab6614f7493e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085a5c4594cce5c95d3ed0217fd61af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8675902f934722ba41fd7ccf86b4c767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc01e6c0521d5ef93b80b8976916e248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e2d853a609877219b4393a4735729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c19a166e511a4288de16142b67de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e8f21d57b99353069265656538c6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea1df989b5c3c72addaff21c010b6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9e270053f8199ed2f5708d783410e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31d60a7249d8eb11afb88c5afcf7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106585c9475775e3c751abef4ebf57d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4daa49d33e8524dfe94aa7d878ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c0b71894722a9ff29afc31b7aad917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0626c28db4159a6fcf33a7f4fb9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd86bd92f0e75e21706b0653527b95619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cfbda5d2e5e80e1ad2be0d778fb8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40815717fc0ef0efac96ccb073864621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390d6884717897249421fc25c70796022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b94defb71278745cfad2f783730823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ec5da26f1ab4b493d3f041896a1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2481d30626d86d92fb2727c1036d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcb534dc6b4832c9648b8efb91825526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010254df7b126777754572dd691e57c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125a321c3716b7833fb39337ad5610a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38076d196de6adc0f7e29e2de3407129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4eaa01f46b7677ca87057dc996d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f722e1700fa5f30449c18578ffe9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6742453359b59a6584f1ee5faad0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a99ff5d86f8e9527782b9fa0b2cd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e91c17a31462833e5fd3c659208c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755f77f9a675144edfdfc64f2bf30b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca19b5e46136be903dda369c5092e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749a5582ce31eb19950df3bcce3f2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b489619e74f0a52938d61b2f541038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0677822a5ea46120c46e85ed10fffdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4f95311d6978d58d4507a2db6787940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b901dc0476ab7754e75cf1d2b10af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e7fc5e726352a68e6775efe61a9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1b639249be57f32dd40463abcc6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6c0d9c2252e225da0f5af553303944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb78649bc01beab28e297cc4fc7b3c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a761dedd2a73a74983c6803e87cefb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d180c5f96265b2ddfc0fd57a8f0ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67df26146e03b655308cc8b73de95548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beac9b9f97f89e1921e0c4e0aab8ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ecd12038e2098e41577edc37112bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76d27eb89428298aa4673a38d4c31251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b2241c11bd18a3d630e4166758d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7650cdd6e9eae8e4bcd0a2923b28953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aced0e9ecdcd6c7047cfe3173bcdc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff8996c1dd42fc368923ca43b8f13155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4154b64afd8426b0159be9397dcc4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e47f70a38ae603f9ee76fdb594f23157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db011a156ccc9545be76307b31063258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b90f2f289732fc3ffd6a41a73c8e3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02959d24f26a56be418b3356584c67c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53fd09aba7f50e1a30e3990346529e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a5b9e04b95a93c38a773566709dd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0f4b5210994e2deafec89b22ae59a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b3c2f86ab96b703dcae5eff9364b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70cf75a456ff03ca85ead8a8f812eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72ab56837840423fab02a538a7724966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de68932c9fb45fc09277c20dc9fda2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ca88a1007f933708537a28e6d1b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ba9778ab24841e52fee0765c0f89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b97a24d5b3ed155c03e550b24d3fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf10f0afa90208fe135b750b69e6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95ec2069cdefd943375a5ae25a3d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c257332baa8a090c908f6f3dbe544a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09e9581379a9c4aecd13c9e121933f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7bce9fb6ca2b96aca95c12d128b2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aa9fe7e03f001663b112c1be4a9c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a20576de29b1a1ab825a3a8263dc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9522e4361c158a3e5771ddb26c9c2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a8e372678cd54567e45cbf0736fd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35866d03007c5dd541ca0badcaa6d5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b3d4178203eaf9bc5247ac81cebe881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d765843b4572c9091008a71ff2137382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5baa032cd190b00c0ed50f83424783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e21675c8814f66a0d8666d748525ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af4e1c11dd8199fc0e7834d91851785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606eb6b98b1757e9dcd93c60ea42eba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13edda68e079649c810462507371387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e24d7bab6a80a3b333b318dee60fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2da450e479386f5f8f62f39c9309089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3f84f781ae740437ee9a20693e33390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcaecb62510f48c14a6b5499753f7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d0394811feb161bb24796e6fe4d9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b16e23aeab0f904cdf66ee407f3bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451218d3898be51a30124106597899994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cfd0df5e32e5716c056519819f3a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4961ce68688bb594753b951931955b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce36391c142f82d4fe66d35e5e29d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ce65ec18f2f75abefd350f094edf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0747335119648e3267713dcbaf5be4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ce931c4f426c65c653994fc351027100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d0bed6f91aa24a23b0fd6ae5f3c18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cadaa18aa684f4f91eaf9f4c205c7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a5d49ee214c9a1147e57a52ad874103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618373971bf64d332d7f4572f7892a96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390901f2e5f0b519c7c548f9685b9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22116f361d540af32afbea4e04ab93c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce86ac25e3a3a648eab593ea50f62b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0dd7dec5a2fd49b13076f7935a545108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60d141964ff54359197b2025cd18ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c37c4817ee2d79efa2de62df3c21d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b904db461a0663d8a86ec4a4058279111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130a1ed7a7094ad3099664a8db37c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d913d9e6aa4163fddf0dc03983f314113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df568779f2afe631ac1f7561bd7917d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c182a56c701167c1605c70e6ce8e01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6151d91b0298b640656ba7b8a234ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075866659f10a0593271010921b8da0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1fadf2ef48c34c9c13b30c4dfbf2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cccf5f1c2a71c9c480870003a91dc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d303522e68a04da35d5974529eb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39100c7938df669d2f6012fc46085df8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456cb66290ebff3380c62fd3af7578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e8f0498b1e265c38b5cbb8dd6e8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d2aa22ac3e718a8859378019d418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4d49eb46876d827b956c06c598064125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2320cf085a43a51c345d9950efb9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ea92647b901e39ffa84fd7b8bf25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f3e1ca4c4eee9199db55f9c6e9b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c07a87402110ef0caf0798696ab9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43842acc921ea53e1916f1a7f292e6cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80478a52acacf49c8de902f6418334f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c6f685e2d6caaa23e2d12607af10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0734f7e4a94472d55776178c885035133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438124333022b39f585239b0054d3d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b695c9509072c34a02cc4cd9a24b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139fba93e1ba4f4239d514fc6ea60fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093e8cc62003a721f9be87abce56e6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def27b84fe21a0b2fe973ee1c1d1b0d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e3a5cfbbc06a485b7bdc61e8a0c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa31884e3660846615d8e5b3198984140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe83e56219359c38f9f827a8d5eb3ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63c5aa3c7d8bd97ee64f99f53ba483142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e35eee290f60f970874eacf63ec715143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e474ad31019c4bc3df0afba81afa698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f464f295a51cd8b4a14243af11eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa73700e10adf29e55b64f66c3d70e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d636e64a64f0d604f5999d7d7ece37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81af60337e1ac746cc8b24c75b8f863148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae047caaf0b6beec83b1eddb5c37b6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa159e8a99dd3ea9c387166b904069a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea1f0fb458f9924518f90780eec09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad94b769224fb9b823def64a991f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e894f38acac804dbd6c71e78e894ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4ec1a94196831808c73046f7a161154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20190fa812f187c8425d19c96733a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e2863f1904eb88aa4877b67af9759156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e91ad69c34179260603014971e167e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b6f1072f0d5c2bb6a5971d58f432158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507006e92cd9406756b4719d8f320390159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c5f82e7a494692b7dbdf999921e80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc165320540131af71340679d55ff0d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7239085558bea39585fc9fc62e6001a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc03c8f4c47f4bb5010743e281e3f1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223f68ff5b6e23b41aa51b63ab0376164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7af4a542a197156f2a648bbb58ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469dcd4c85fdc905834f26fea8c805166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a41a58ba597d3b090c91b3307fbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee49799edd8b5586245f545d5b9ebc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707b8c2b56174322b0a0c9de2cc4145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494570101be43f125dab78339b03d7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db5227c6c9d6efcce6b949630aa286171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38117d85e752b5926eb189cc3c1126172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a40b00a0b61198113afba0b29be60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14809c77b834ef55a128a1c6beaa80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a3268edd298e1b2e928aa4b030c74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67c8aca9a971aaf82c2fcae3f5664176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb472d0981ff175bd4d92f76d0f79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df477ff8f6e3d2fc317ef1242578c14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa68d8aaf3bc39cc7de0b02077956b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eef2b440c5930b961e72ff285ec0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8725db1763533f0e69be536c849dc86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd6d42f4760f9cc12f5c77f5fa742182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2704175daf780e4a3650ae34fe7313183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e6f1407aef5c85179bc323b7d59fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd70f7fe951948c57ff7c657509bb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca676d6a826b5080184b1d8eca669186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4c20f93aa2f6b1c49748e1360a276187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f1864b1bb3d3435876c94a5c8d413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6089f1cdddf3b47ec7ad5c5a661c91a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c85d8be6c6fdef1bdb39fb741dda9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0166af16679aa3e405f1b1b12b368c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1007fd148a05a34a66e9c3c373236192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663bac40f9d641da41fceb8f6c375fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32745df4b59477f75ad03c372231b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60bcfca187566ae41c96f50a33b18e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc65a1d3eea95cb4051efc0bf47a48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeed552f8a1144ee75c0bd4acff397197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca40ffd6b40a1cdbe765fd54ebdbdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903263bee8ba4c5cc3783c1c4d949a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ece7ec84cb1574db9e02e3f0e84056200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576167dfd644591bc70c5c6d26757b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d85e4816de3f862d7502a049987b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86058c7deda7bfd0782a45567127d066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52918611106eac52f8b773e98d9f62cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ab21cc2f6df01933fa210fbd18bfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897601bff6c652a116050b5522da3e18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5e040df46e9b8521ba6fb64184793207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59367dde15b56b1c33b096ae130dc27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb6f7f22a0d18dd1d03f71cb355d28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b8615f0eb6fae4e5617d11afd5aac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46def85cb3be15a0187b800a860937211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847301069dd6f8a993c9868f6447d73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cbf9217eed5f4a06a12650a57f193213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea035307654d380d735b8adec7be5b9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4370afc4c10cca8023de9a961ff169215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f479b8634951cf2eaeee43ceaa1e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c881005b76c2e32a4510e71977e3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caff0c315c71b212340a4b6dbf12ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e9f4c6de5b71934b26da8037d99f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab5cd45e2f79dd14dd17625fe7052220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07bcc241badcb59c782687a970051e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac640668dfa53ef38d5209e1f8ddd86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b2356f04f5c920d1d051277f5ad85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae5d216449f98ee1e58d822aa0c9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621e6fa41c57751318760a4a4fb0631225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4886a2fd7dc175f4afde761aca2dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f013e9e6e68b3e39bb7bc0652f65c96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e584af65a5e990a46cc6e190762fada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bf9042bf4fc6029b9dc29f09c3632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908660a71265d6e3b9323fd83768606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5354f5a6f1526d01b9a137b80bb23be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c14ef7fceeba195d383bbca09e19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15625da260a49f1129b83c0578d1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dacdaaab34189dad0debf7a679c694234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1a477ecb6a92863f0b29d8f05de0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89363ad98a593f37177073bc6c3a3176236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cbae6e9065c258c5f1805b444c9d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9355818a301fa1939274514191efa65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03c3603b9eef039404e049a7bf547239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24adada8e041abf1d2d3eda87c2611240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50b2f347e852dc57ad9fbeeb1ee97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63330a3fd0f4b6b1325ac0490ea252a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994384110f50ff01fdbf6f171aae20e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f7066a79cfc98d8c600061cfe12e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e58be2f4e12cf6902bbef23ff4607245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d015de7f72379f128050e0fc2486b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ffc5faff0d580d6db1262f87637e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b053fe6533c03ad5664be0db4f8935248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9907dbe41cd419e94aae28884e684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72267747f977e0c62a4efb0debda6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430df5f3114e7a5157b23925fd1756ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38be9632abba19999bbca12596e7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc56f34032a2ee8aeba476440f390253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7c3a15b57effc8eaf5386d75f4f51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe3786b103492c1e59738798dfe34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2aea51758619dcf4e9070ed82f542256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9c4221c426ca63a2de31207ade021257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9959ca0c4a6a90cb3c271fca783464258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a9a2a7a100602334b69d15176bcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09939f5780ad6291816ca99b4d3303260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5185b7ab087a94f445e1e5ab32bd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338880314d0ae9453c5dc75d945468e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b399bd2f5c666a4e1503863c25464263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a53aabc5c8400d8a266e70bf0389f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70de4b276980e11a801083a07bc9b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba546310e31520c5d1ee719bd014305a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb534b62a5ab930240790043ba2cd17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda84785ca3384864d79b16a864a4b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b745c64d4e4db33fc0bda2f9edf8e29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ea41c85e9f15bd8ad92c9f538da7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c94830f8df0a2a678de20668d2a87b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab3920feae90aa22d92f726170bcfc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2cb34dbb5746b9af6250e0673de3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d89243665320d2337afd8cd92dec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bd3ed93fb07f53474ea3432c8d765275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5312c0700c65eaf853f8462087585276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbfde7a53cf27056e2b098893cdbb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac998dd2a2126e44d91eeaffb839795a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29baf203e9c666cfe09aa8d8f7e641279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8839639fd912dc8d8770af34b49b2ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e651fc404e5cb54e2a7f95de240d46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a22938149863452ff6e31fc7c222282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c548f7c9e10d2cc3cd28627e86139283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79019ef6c18a6c4ead326dd90f5bf097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a2a47a3e1d38a352026985708aa5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb08fd05492a00e86990727a735c2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5aeb4bb518b695fbbe37b75b04042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf90c8710834d5e2df6bad7ee46a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab47445fecb6b8c6ad302b04bdbe737289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8096f4d939f15c9210c88452f0218290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee10dee166ebec8eaa6f49abee4aacf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc3c1a1728288e62fd9d9975989abd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5982e158912143579fd76514cfc4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ea052363aeb8993184dcf038efa14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf717d5c82bdffe1d862e6d0b57314295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e0b84f08efb667203b11bfd260528296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a6bdd9fa567a3d4cfa7b065345a0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f02ddd4ff47692749e7456862e302298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6dfed2683d4facbb9811e1958595299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f625bf1a803ad98ebd2bbc3d2b11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32a41cbbc3eaa6c8c8436efc82ab38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b3e667f02ebac9a2e10e51b12724f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e327aec55b0b6a85199ba11fe9c7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d7b6bc2568fc32ebf37572f567829304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e53b0507b46b6b56358255b7c8c95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b2ec63f884151cdb7a46080d479ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff744e9ff659b5f3b1894fec87236b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b83a6dd3f8f491d62d1c00e10f53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed03a5bef63f6c06254963230e35a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e5544afd86fb7370228f8304c1728310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b41268bfbc4de607b2b6f569d7bde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ce8fdb5b2caeb0463290351ce02a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbf591c73bb944b276f63b7e42becc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a21906612ce043aca64113ab0cbde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb198bc76d0f7323544559adcf91f469315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd4e9e0fdde8dd3010c4faf476cb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693563b94069e72751e189ebf584ff0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf82c5e4ce2999d5dac0e1aad3492318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b66889d4c52a532eb2ecdcfa84180e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af6cc97821a9ba140e626440237a71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd40d15c6ce7e13519964f7c2d4f8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831394cbfe0a7a61f8ca86e7713bb5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c101c111ef67a9b220bc2cdb85c3ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab8ae26de01b5f3f957fc32ad5690324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10e6fd1e8e67f90070b574ad47895a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994b27b9891cc419dc75ffb26bda7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94b48dfaa98821b24b36ba4691c5a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb8cde540ab9e2b8b3a45b4b78c87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5384a346e9c1320cf3a01f16983a68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e62300030d433e77dfcbb90c7f30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d91cdcc17640fe601098e9b22487331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a109ec3b65f4d11013e23a2a6bfe82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b695cfa78108449a79641c19e59dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67427e6006388b2fe776163cf649484334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dd1fda1a6ba7d3831d01c4729acbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b79c581ea912e5fc4e4012382289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8828d549a67475ec6d3b3e8e787b80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf8fd0ce492091eb3de01228f158c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670dbc051742a220f8894d13a4eb39a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bc2cadb5b2f21a947bddde59b021a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d5b1488ff4de196dd92d142235af1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9177b385c9c983fc09d7f8a8823283342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d28922f50d786c52263150c362df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920efa857ace51588febdea257f20c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f13d4c24c7d8890118c5eb8a4cd26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec532480b315ae72698df068c7b710346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ec6aa7d5ffef207957d3fa8761f4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa69bb2bcaceceb27bb99b500a813a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2862fc28613c5de4d904e5f4735c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7001017df210aac1f57fdd61bbdd668350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90cf4e025e124de37ad05271e4a81b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce85d53848add2edfa14141f67b06e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127512df1789f0fc8611b7cf611e90da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286569cd2b9bcfb9768ee3be4a1498354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735220d7fe51efe3176606644b9fedfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cdaa32b1d8a61a405aff0d7309bec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245597b74f9b4c2615d52c3780730222357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e855a8f438639f29e6a1cd0c3c2f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec414cead19de6988f68f7c1825c75bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323920dfb78b91b5ad69fbf822b4a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ed510111da5e3f78efa1f08771b49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd2e901ea606da3203677a82a5faec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d227c0ec6cf8618667b8b2d33218bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9bec0cde75e6fd3cdd3aba03c3938364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afa1b170e77efb5c0364badcced479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41888632d1dc381e9cbc5b9b0ed073366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be975ce8c6ae52d438feca6e90984c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb42d9f64c12f9da1b115f408fa5acc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd465a5c5d47c1aa06d26c5b19e7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0ea6c8aeb8cbb4705e012e7cf50a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6c762a3ffdcae9556ef0b0270a625371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad1477b7ae5f6e94f3cc4cc96356fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b2010d4020d7b5ee0d71a1f537ca4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e7fcc5be5c41f56c03d8e30563b23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c24b732b3aa22ad7343377405a7f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8dd876794d19ef2d6359d8f2afed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f5e619a0e92f09653eaa2fe765bdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f784f2de49ea8651a678830b29201378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0013b9f0a2a2c329aef72fddfb09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722b0b347d0b9909897dbb14206f08e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e4b5a30aec0e1d5a7b26d0c0dd7fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63cb43c7e991d0322638afbc2110dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af87650f6c313e8ec4ac6fc851cef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9166e07fdbfe1e2f9f081a8fa2e5104384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46784ff8c4328af7daeafda91c308d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89f9fbe4c2a97d21e9aa74752ac97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27e1c09ce32e2ec57833bc540045cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63377be53aa4a91d474d68aece5d6afb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e834a0b455ccc3667f9cd0a6753378389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0502c2f4fee63b871015219583eee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a888c9d2433c4acdd88419d11bc65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79f4e5d3c90cb300813e6ca9aae3b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af28c9639f2a3ae055e44fe3988af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908d6c79f3666acfaa046e8a17c7f0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005ce91eec1ee63e74f8e729f8b119395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc4da46001c5f7781e3f161a5c749396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73536535ce3252c2befe2875294b6e2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60e62c0ef8b767f7f90394387448b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585bd81ae5eeaaa1161144b1fbef552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c733e27a1e8d2181a7f86b7a116df3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09d554d10948340e29710bd702a6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3418c8d27f6083d45ea16447548d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f984fe4a89656a3b398007c734670c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbf11dcff1b4c2e163f0795ddeae95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688ab2e1b63edc809645718eebfd5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec686bd042cd286a9dcc8c5ff4743050406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00817ea6429d24d54fae4356167511c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10626e5540573a6e8db2a19b11ed21a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd738f46004ee97c57d84fb7a577d672409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f551bcd9a23ba5cd5536392b8d363bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71941984f42d7d0d1f79ca7e00ec0a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bdbdb939c50cd0bbd7e2633d0d2b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fe09e36bf769945a3741b92a8dd50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a39cee0f5a83e78a476a426d08c46d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e979f9494396fb2dcdd34021d8e63d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82b7ebd57ae178a92574d2a4f04e83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b42a57bcd52652424b0deb17d39033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114328d2f20d664803d791e602a31852418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6015864299369a2ac6486ea8d5c362419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa408613c21ff8330a4270be263b03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5337f2be5bad95c7948ea2a0a4069421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189909b0e54548e59090a225d79338b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9b18f628966b0b45a4a3bd72a615423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25aa1a3991290a7b46f69085593e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4729f8d43ee10d011b457acb8132e0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dead113d04aae8d2cb2dad44ff2610b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb464a6b8eeeb43228eea2d409daf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798c87b30b318f0b357cb9542224cd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd49f0852d9266b952145ca01fccecf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6b174115887d0dc4b9574367b8da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8894454d0429d1d91bfed641147b88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ed289c12e1fe6bc7eca425bd556a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494a2f407278a145d55fca2aa571466433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31bd77edc865156476b1c15c216c48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dea5886857c83e186c1101ff012f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8d6b5ddd8df44610804ef51ee23c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b500162dbbe218250ef029444088c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa9ba73028e48e170d2fe2a4bc1c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b8b80dfb79783a66425ceb4a05668439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd044a3466cb12ac2e663071c23f90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51dbf5d50f386fa9da192e434e2de9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959d9420fd7ae317bf28373e7dba10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f67f4b9e7ad05774c2f098ddc7b7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6a50d23f302cda7b3688fa524a00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fe3f0d847fa66479bd7ca521ff608445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc3a8c2dda8ec2bbf9cc65f6b5d89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6863cb58fadb1fb49200187aee21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f91fb68dcf8f790b9458f2023f93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7320dad0c03c2313d4f5213787ef1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffcded3ebfa69c24e42b49731704a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e28e0871853fae363f7220e1acb0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201da08da3bc58ac78b770a592a0cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af2189e47520cd9bc7e1ce96834322453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1380fef7ce7453cb67635fa8002f525454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c35207dca4442f66bf46573b87ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45493a50b2181f54436fb2055155c65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b1075e6387ebf4597b856fdf28923457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586bb060a2d84b7dd376dc16a893559458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce606cf94042fe9354478d09e2121c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4444e34a90f350e676a80d510ff875460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f2fb4c0c5d6de440b83faffc7e182461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2e62a8d74e8f265d24c3bcb57d632462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2bcf177164456624746e0dff70f55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2dfadfa72125e049b28a6046eb356464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abb1d869906fcce872d5d4414ccbb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec61e90ad4f77a859e0ba074e041e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f7d6168cd9347928b744ce088977c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6801441e17eb63f9b57ec248de48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc89640fc1b521f1aff1f3d68262d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836a5e206447019fb70425f14f4fe5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541c87c8c88b9188b3c7b976c5c2120471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e3e3e6a46387efec6390b6ccd6e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa89e92323f27ca59bcdbddb3d4b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314826eba8cfbad929f19f84e2dfc99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cb56f53e80ba578b6c07d250517ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865565908e95418865d4a2315c8b9195476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94ebe9e8677480f6b8fff5cd4b46bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eedf109980f0889d6d2b0ec859b02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11acae3ab146c839bb5491a1ae0fd92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8193f00017013f069d95fd57f966480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c0da6a36fadb925c99c092210fe74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b547c6b7e806dd468409a1e70aeba3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1715f0a5530800e95423ca21c38b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc36f8a1fa6f4abe8a52694eb29bcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5807deaa404c85a995815cb13b95d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ceac7d710bdecb4a3ca0e693988c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f70a122fc63fdbdfa58e4316bfad7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225c001a545a2e4b6262b40962a812f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ea80b3022dfd1e1de0525ab485c82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4650ec3476547490a7a260892b7a11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e155637b4ee9d15202fa648b4397a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1840fe3e6e05ba2876d7da60aa0948492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf165cc6e1ca7332111897cbbcdff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef1c899103602c9b1bef4904584a66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca23951741d82a43df7cae6726bb8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee2efed88c6d475c4b07101beb4239496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89f0e80953385c9db3472c47a810d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6e9508874e5f132d0a0ce1e1972de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eb3b495da160910f6323d83f2b9b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200512d2838841bf6284530e70f1ee7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b62627c3ce3a32a8cd06be08d2082501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78923cf9f7dbe1fcb2adc6cc6b7806d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3864795ecb88c61a9ea2fc63e9c4e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d6132dbd36ee23fc7dbf0c5e5848504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d387cf2b84460b5c8bd0c338dcea2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555625ccf2a94acab3658647dcfd2f82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778e64594a6287fb063d4c4556bc7b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc20ed38d48c13e8bb2ec401a2c377508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7e03fbcee56c41e8dfd9e340e3ad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0bc3ba493e41b31999c5c491db3f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8fc448cac719fc82b174ef401dc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9cc6c3064b5aef534129f08f7259e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa91c14f36ce6a6e5abab442fdfe4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072210a527f0518659386116ce7f59c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d582c908549f04d487d1af949d3c7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1585c394de308d0a190d60ec71d05e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d1f2bacf1b8d2c2fdc5e959cad1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3602ce318f26e5c0b24d114a580e1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8790217029d04e1c0ccd58ef711fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7751eb3f73c9265ff5edea2f6b81b86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d2f3877ed6553b9454c7bca1e9d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2765f140009dbe0f10bb1a6bc020d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1280e35d0f44d499fda8418cda6b64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2860b3a344b715d00a6c8a675ef9fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658ad0a687b1b422305e521f5802378525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408859eaa14506b7f48b5a02a52d3614526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213197f2232dd72c0e2c2e5c01a2678527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35317d00b7391f972963980a0bf740b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac527401a55d1a4ed48aeacc5d61ba3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f704593b0c5bfc3b762a8da24cd0e91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8704bc116a3b7906f13a625617033531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896e7e9da6dd238033dde6d567e69a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13695690489db0648be2b747f03406533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715478caddf32c65261f9e517706cca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20239e4a78a9b571521ea7eefa9c089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ffe7c70c3122ef0b6a3c3d74d2c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60ac211841c0e69cbd9ff42f069be0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27498ec2d5213d3eca2fad52294e60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89469361c29830cbfacf5bf5e4907f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060d7273c3926504014ad8ffc25838540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131383090519d98a9a06e085c370786541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ce662c7c52b64f15846137eebaa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c404b94b8cee3be9b33740d6c7d82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de4cde068d2f560030fb0616ac1d37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffee5dfa0c1bc3e928cf9f45e59a999545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7305f00fa2a7a08f058bf3bcc1ae382546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9da20f0a1d51c2eab9ee2e6a09004b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebd1eeb62573377cef61f4513a187b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369752072b326ca7c209411b247271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b23f6608f1dfd6f645fa66495101ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3007974335eaf3d219cc59f72334e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb8be07a54d6a93b9d2a8b9b2e85c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52a769cd79a47ee35169963fcbc62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5abb87f44e5efb972941ea8b3673ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2780d6d55cc10314f1dd49754d77d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac66088bdeb5f99d0213d9d86f1cd51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b978d9184d4ab94f27b92e1f7878bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75675df47ea73164cc8223629e85a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98712fa7974f6b7da616127eeab63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b542405c2565e4b46cbe35040ae65e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22976520efaccd877cb19c2d872d69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc2ca38ca547df5fb23958edfe7319562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a58dcec62cab62af8f3d1a2bd871563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cd5ee1cbb30691844a67ed7854f34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d71227997e36730eb1b9b021c755565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5044bc77705df73b096592dc8d8f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e3a6098f48fcc23a72aef8cecaeff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f47d083fc63ece21dd5f438a3ce86e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311697e808a2833ea57d37e966a8c139569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ebc416051f26a30a9075725806d36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe057bca8f890bd6d53b61c9ecf559571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5468d9135f09d36ca0308cb5578ce572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>