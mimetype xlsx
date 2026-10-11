--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f7a67625ff540ac5f6d9b17546d611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da36400ecc6f3e52ed1a7ddb3a2a0682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fde90ccdceb6661c5cb1fc3e8e29a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af89ee749b10a37c1b8c840d4cfa9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3328bc4198bc8afc69138e7f0c741cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d68e89bae863f65466268b9eaf646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231952fe84f8a4bd5918edba0a3c198d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b33cc056b6fb203529c6421c8867248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fbccb5b2f494ad72e5f6576a883199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46818234ee8f80efe24757bfd2261d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d860795a39a446d58997a084c07211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e6ff8ae9ec69149630b1abaeb64012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dd52d0caea069a69c0119c5c78f5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faeb33280363a263c34b60f8970be614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8163d01babdd40178741f67d70354215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e3282d6c14147e1c1f06c6592dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9103feaf53c13d7af3b9291ed8285117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e75c301ebe9a30aec1c34153ce75a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a7cf3f9689288c9813a61700d32219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863badad58588188d27c0fbe6958c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfcd5b36733a4abe2b1f9ffb15c0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279d58d3c18a2d2cfd99b546bbea82322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e79bdc74dd08484ba4271d94378a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f83bd7f3e730f8be51058e0fcdb2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea816523662ef6a954f03807c1f6e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751cfa197d9f963abef6735c109346b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337ae0d89134abb8f64b0395ca9788b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82b8a993b317edd0315e365ca0151e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9203fa2de46fd8f9bee24d3e5cda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f30869a9fd4eca15c7f97e5d52fe730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201acb2c4ccac70f7cf35c2d77f98431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3c1b1d2a8bbbef1c3b6441c342f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e0e9ed7d73a3230382546755b300c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b59ba6d25abdf87d8b719835eaaa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce450e1f3c2881dcd33acba592ff26b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fc64577c1bc72708ebfce8b7c1bec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3701d7a3ac2ceefbea49cfcffb4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825df097264f0caa4fccaecce5d1bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0ca6e4c40c4edbcf65ed6e4ede91e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8591d3820cadb9e0f9e1d75213b93640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c37147abe2a87b1c0eba15d526df941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa4622a56a3dfdaf7b1176035b13e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f55650674657dad9e8a08da099dbcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5164920016cb4568ffdb88953c8b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289981841b8d418fd4f274846d339c0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e083198f6370dbbf61a121a3cfb6fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745905de921a03167ee067ef5d5b9c2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db6d8838628ca7df3cdad3fbf0d48048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d1057b5fe649886147bbbbf1b8cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2a5a7545a3b28224c5691eef37fb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a11f177ac90fdc5a9c0db6d5d558bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a8b3f245cf8b0560649fc2e3891b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55983eea953e881ac6bdf0f17841be453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3faf8e1aafc382bda46be1e1bf83df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d5ee6f46b7ad732bb2fcb392b2bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33a6aa03e47e93e9f4df6c8892505556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767babdfe2725e45fbbfb1e3cfbb68457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ff556c3a07836a9bb8a471c40f5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d2e0fc7f8ebfdb06746db248d39f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670ae80c612bf35b80469194b140d0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecf358cde213d6c6a0175f0081569861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8baf09d036a1fcc19b367c8544bf1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6904e7b1a5db224c6de325460ce4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751279de47ffa062c13049796a1c827d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90e978ca3bc8590a972bbae7c733c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e850617cedc7c3c630f721ae910cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e13764e8c2b4ed5985296ced06e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450526162b2dd6f05e4051f2354ad4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c0e2c395b307b704dfb7ce611249d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb2c13f62e59a8932a84a946e376eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074e78a646e17ca0b284a34b313c1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba688db9151778597eb8b05e6722fc3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c215c45b3576757c734a47100430d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25120c4f61defa1a847f336bcb05f8cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc18616f2cff0d5bba887e9aa40b5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d19a2de7ea9dc8a7316d4e58d620d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d710703577e6ce48a10127d20d7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093299db3fbf95b25423beab2d0d0a9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a818360576f63e64bb8bfffcba5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e4b782ae534e4bfc2c984e32bbec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a043cd22cc2fee0da1c11d04b1d9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0372ac22f2bed64a8d118cdd23a6f8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9020e008c224c040ea7432250a4bf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c5779f36833378503e0f9484323f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fef4479ede093cce34f2f4d44784f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa445a05fe22c439849f51d525009a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb35b8c0b9d8da64e7ac7b7e7a1fa187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ea97caad5859e9e6db2da332ab58c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd0008bf1bf9656cebd61df8f4e0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c342b0ff86319e929fedc2564a587490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58cae859cbf30a7edead22f429e81791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cb684ace489cef4b7473592f38bd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67c1d734f9cc7e61fa7611c1e8b56f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7c971ceefa529c9e4c2138c88a2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f28715953c9f7326e219cdd1d6e2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7383b5dc3141029daa10a393a6bbcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d400fd0917ba03e3876443a1033297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e8d7c5a1ffeebe642de3334d9cc8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8fda914899fdeca0b1a399bd5cb3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658eda70c766c419a4adf09d7ef1310100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1e49f1cd6910f98342289ae5d2e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833b6b9ce3c53b922df0ec7b075f0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655d2e23920a468d37d3e3953a4495103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c709c48f32fba29d92fbf5a7ef9b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f1007f734df30395b220cda050297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a61b9d6a8f2524e6d77e25bff2025106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e852e78911a45dafe1d3111b1c20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40cb13b7db198c6568d41ea2f41e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c12f546fc467ffad58ebaf70c85e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d5ba7b617c9e7734e7ace5869360110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4034b72fec72df1788eb1de1241f638111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d31459e665740d7be8ca33d9945e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3afefb8d9360611d4bf6df64b07d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e716d93dff7d27cb495f8c659551114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664eb5188b725e217198f4cd8f20c91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf0e06cc816a78540897388944200116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99cc55756e1a69028bf2b2cf921452117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c852ce6ce1106ff6398941e65693e10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c8f26f95b90bba5e0fc2f25b7c17c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a200c5baad5a6afb5ede1b0a8b20fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781658e0bd597fe1f130647ce131ac69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d906c95b64f28e928e23279b89d4d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda16bbac3f0993305e78c38fb95d79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f56af66334597b7c50d1a9bb7a35c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ebf3cfacaf1d67fab34e8c03119bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a992c9207d2408c05c9c8d6ec75dd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f5674b9ae2c47f29fba14ce2e13e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e483fb2ed42888f2e552425b78fda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c746e37afd80e56cbbd1eff0bb67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351d51c96c9b8ea7507a64afc53ab73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750486503bd591bc4dd76fd1d74cc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d240d0397562c5bc257a059cf8106132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566400dddc73879adc2ed746e4075040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07baea501c258a0010bb43b0c377bc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ef252fdc4a7735d02747dd3fb66dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f46b6bc1e1437b8827c22bdc3e6f93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb7b3a09db81739b88475c83cb9cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9dd35fc0a733995ad86f7ef668e06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a33ca3ada9fc1670aba88ecd95d36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d8d512cb5f4a52d38d0d4e97544f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c69c78218f76709faf348775470b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd499f62b3515f1d384599046e3730d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f6e186f5cf237e5310b23a847c67f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fdf62abb925e2a0a2ccb281758b8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557eaca76a17b915944bdeb1f982e39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442fe82555708a362db8bdc4d8e7f08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde7f3b5a944503c0d32b6b0527e276147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b519da217008715c0af7aacaae56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e6b0a253e4dfe7386152daa070fd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676824f31f7589ba3006e16aca12cc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df96e66bcc381d798e8dc33af0e7808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16239c13e23fa6e4b95b003a0cd619152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c39b295badc5c0fa38731e755d6189153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe5812e79c7268a17d4773970c6f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503756f41acb8ee2a7ebcb053e36658155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201cd3fe01d5f159409e1fa28ac1059156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae52895b9412e3507deaaea1c8863157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c43a50c3b90b83edb62b1bb514395158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81cc7ebfe15a024a0b1f550e08d55a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b888831fa9415f971b30a9f4b75604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffa59ae2ae175420ed33ca7097b1e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c34f07b5bf4303379230a87ed7989e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e48633c8f87fe33e80a3b5910556d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e68eecacc77a11d162b7f46e72d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7139778606b3143b289e7c463a66c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85cc13c6225e3561b43484f4798ef3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3db3c4537b186cf807b16d8cd9f14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea930129e2bfab4a164f8facd1a108168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9021d892a46bcbc801083061312ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a18efa4919f4ff04d54b4b38142245170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d935ac5fdd9f86c693a53e2350a19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df3f67c5d2c09e62faca8a5a145025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5428a10324f180f1ce0d45bad20ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae4ecdd7286113fc08a7636ded483f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a299808fb0241a8850b06dba909d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e74c9573bb364650fbaee5abb36d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdcfb772e1fe393df65cdb2f269b95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b5e29c19630803d11d959b666489178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d60d19fa1a4bd51281e6f473f6020179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7bc8ee7e20fe896481a2904ca9c85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae9cce7ffdcc93a953da88f51282cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b27286455d3eecb3b07d1d9af3e13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c90a97df47ff87257a3c04314be55b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827748bdba13e09cb445f19360f37e45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e23ffb8ea3deec983e37dc5221d2b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86012dcf8df81c6fedeb6629836b9c0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ac5505c720cb226df49be8141e0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a5d138c136812e13e6c4bd07546b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f578a8ddc57c00d248b4d530ad9bf54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc7a91fdbb7e2d107f190baf2ec88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b4c79b4d829d9ee53a58bc3a88c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa318eb647a1d0930fcd57337b959c8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91096aaa1c6c132dfd461e5fad4640a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef384a8751a9f56603a90eb485733194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd0038fe6da2388240dd65aa873d71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4ed6640d47c1f612c81a412801a4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853ed558730d61b3295ffc83809ecb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612d5633217d633b07ef8c1c3ba4e66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be035cd38fabb46be7e72acd754e06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380982134e12a9c19cb3f8df85f019e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9849bbf3cf32d1ebec1a57bb69b7a84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c960a08567f50c44d59842bb69e028202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c0213ae025ce7a09afaf29e0ca39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaa67a927ec3b4d2c564215eeff33b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c0b0a75874254edc460364673d609205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0732f7f0fc65f9e1178d7e09428b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6950ad600d001ad06500eb2e0be4ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4c1529a81ed5bcadfa112862bd32b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b25407e16eb1927adec5babf02468209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dad8b8cf887fe376cc6a7513a4e201210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1406b7523f6c6fa8ba167379514f07a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd1e95244ebfed93b3c15c9708372f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a9dd90ead5a1b8222ac57ac34133b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a653d566007c6cfe5c53a8a89ea4f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0d1b17c06430ceaec6989cdd83f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7261bd6599caac85ce49592e31d3502216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaa2c236b1559db5292c06c5191210217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b536ddf322ad0b19a302ee125fb4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870e2eb68496f8ba4191cb7026df09b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee3cd39512750c045a9bd97158c67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e6fa8fdd2809e5f553df4f828a5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851402304f43c77971524a3552e92337222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b01e91ab4756cb67307abc4b40e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbafbc552c62588454288e6610d1e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa611e79b4600611864871edf9f49e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd55000c3302894786841480ee843226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861cc0506221b9fa387cb713586f225227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdf7b64839840870c3ebd54df0716f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fce45da6741a8b288d148f1ea6a93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d565a3f5e8f83a669633671ea2acc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822c65f165acb1797ed0c5e21dec03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e85d6a62c9fd4d9b24c257f92a96d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393acc8fb09374d8e7785cf0cd6fa15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fcddccdc7e8be3e24a540a56bf65b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07dc9b430602ae2ffec984bd894fc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea0e68a5c678508841ac3f175c4cd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b010355f1991c5516f522dc185909237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d6989d46f97c7f8651e2a3a30be8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f63f303f488b67b5d1bee00cb47c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318967a862633b31dd6124f53dbdd29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843dcc23c7e09239f389eefa88fd694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaf517045a912c3dd30ba7673abc4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb7929076c77f9d9ac30737a4cfdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9fe1ab9b8c790383e86b0f0f5727b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf8aacfc9e15d7306ee60652330dcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976277216968b5615d4ee655677c48f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bcded3045a423ec2e987627ecca2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9552886f4e10dc7a35e5fa88310a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e66572b93cea11ae84c44c026eeffd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb58e5f216d255d196ee1399278b753250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1009ea0057e4c86e2910ee0cd9e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec72a2ab8ff36a8b350ba301e715f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831163755d3747386a736aaa1952b44a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec417ebfe543d7e42fed8405710f974254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca3522a1560bf18268ec9c9fa1cb25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901cacdbf2ceeb2e9cbad2fd768bf0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d6a3901d03534fd22193680811d3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fcec4e41c48dbf662a64c2eb56153258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc14e6463535849da8bd68d70af62b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475fc6d7b47582245a499225c85f90d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea36713cf48850da4531b9ff58c7a97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca016d95e1432c5c66b184ca5a3ca57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ef7c7279e41a6208c241108fc08a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8278196af4d894737ab095ef302845264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29108e200f0c9ffcda399f45ebf3bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253edb1eccc4903741fa9bfeeb03cf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92744e28b16035ba9e2124c7ccb143a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d66ac17fb808cfda3985206c09cdb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718b991c95d7a20b8e63eb6afbb0e5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ef354782fc6bdd585562994a37e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb470fe69a6a40d50b2d55f5af1386a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94e21f8e2eb448ae3a65174d207669272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3872003c7900335eb58562c7cfa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42451c644d1210c5866a6a240cc89c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d69d460d6301b79d741d03d10476275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c18450a0451492311d2beca756d45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e9f7aef4613f9360cc3c448dc0ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327a2800707fa603b7761fd1b227b01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bba484739c45b5a25aa15a5ef925c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cef250b70de245b8820a78d72b809280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061f2bac4ecac03271fa2bdf4eee5f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3e936774eb5a35b61c199b7ed2b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d43f71bee313a2dc6b2dc09e3d999283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f741a25918a7fa9ab1eee5c852795284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e665d2e345ccc5d6f0b96062fe91b7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7eea84e7037747a89da34195c023286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bdfff56d8e2327053483e6af8df45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2728ecae6fd2a0ff5bfc6cef836aa6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a9d01a713930131fcca79a8052d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d20a0f2c88825bfc016367a1ed9f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea37955dc074d6268ce5291afc09a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82305a18329c0a8f17f371aab9c19f06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd7c92d1f3a1a9aa5e72ba75182a1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c392864aa7c3dac921469e0e3fcb38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8aafa82b50fc36e808c8227799b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166f07a0811206b2f4c180ffbad521296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d21604a4a0bbe8f9d1fe8ac7321bbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc240d9d1c32421a55aaca7cf10fc7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f643705a011759294f86607ffe98c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487afa2ad840f9311bc7e6f758fe4f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1907080adfa9f5a52720d6d71f2db1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961f54b611574b7341867d084cbbefa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acf0b0334c8e12d20ea01ab3f6a2a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603bc3833c7aba0934407e8c06d196304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d16abf5a2ed3e9081720fdffc483c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429b95cf00e8b586736b602a592666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853f11a63581365e130286ead92d11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd6dacf2950dd405872d953332f28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc5bba53d65292c05428ac05251ddc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb565e18ff55b99b83c01f2a8e4a1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe919de0a7041788e0a955bb1a8d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b32a81841f1a822bcedd73ec80e0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756320597a62ba9edf4a8df7453f67b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142de13f501ac4f7d253aa1413ae6db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c5d58d1c54c3ae870c0a319c7b228315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341a50977c646858fd5fedc59001e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa4be6865910c433ed330c0dc51326317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7015a178feb53f6142f13386f9545318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b4fc27a12deed99d1e0e210fa1ac3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581e93712bb9b2cfba0c509c631a3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69d1c680951538d2e0c31481968100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef8ccb4d7150193a70a0d3bd6c5e75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb56c35aafe87820a2aa4ba98a567b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d03bd368dbe282353530b195431e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407a29ee4ecf842c6ccc20bcb243a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816bad92724223e104b5ede21f2d464326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd06d0b682e6ac3a9e8c8224fc380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf52a355c81f7f6d3bc5febac2a78c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772b64212ab113329a3934fb45083b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d94c153e4546c2000fd023043f23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f2051dcc34ed45c18056ed1cf73c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ec25924a7279c1713c76869fdf705332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228331b1e2fae32e6ab7139daf2290a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a3c9ba970419bcee65ff517c71ab1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea4df69b249b5730019147fcd2a9b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98548289e94485ee60b2078d2ee74b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d2179a8b8eeab1d7d306f6155e42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9e27a034dec39f767557ea77583e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5662f4ebc1d475f9eeeeae1d3b9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d378fbfdaf98ad900f8b8683e5d36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb7c7a4647e976783cef25b53bd83a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de4026c7ff0c1febce1a772b48907342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73310722b1134a9b244e94f8975d2cf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6ef105a2574a8caf2f96867e1017344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c301293120e7a1627cfc491e40afe00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccdb7073bf28acf16b9c995cb4bf14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5514ea073d877cd7adfc7c994cd299c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432174be702e3c9ce69a658b4f5a983348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d5c259fd7210fe13ba0c8ef819740349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93ad1b6441088baf415853125d1dcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e391c265b190d82a6f51db6eca71e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc5c6ab64da348191a93525da3bbed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d21d47f41269d14b47c7bf47121fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e0dc6db9ada769e5950f7c6afc612354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ffb3b4645da198f5167210abb3983355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d57cf6e2f93d6ed8f54b753fb21df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43558dc4bbd641076b0bed535e8d37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3ad6a76c82a321d19a07d05e0b589358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5288954c60ad9f407d8830efcd947359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baafcd4db1787b5ff046d18a07537b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cb0e0fbffc2fa80ceed33e00830d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73504c7b9d3627eb20cba43dfb87bcc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b1c3acd62433b9e6f78ee4f838e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f831d4259fef895f402c874b94a71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b888855983c156fcd8d38144817aba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a660d05dc1445f22ce0c3eecad35200366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d452a8c1e87cf20787593375337f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c86499eb2854ca4275c5273337cddb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edefdeffc5e86bc6570b0e4e6c1be4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d665b7a39a7be0da9941b11c52d30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381cdf8f686162946fbf6cb7de6728e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a96142b83b03752a4daffa46cbada6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd8afcc90409e5db8cce503161de2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b1ec5783d03630ff6890512660107374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a39a0f0c0ed7b77b1ef891647b8a52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f636d203a64e6282edcb3d2540976e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330569f409a37d660da1bdb95b4ca92f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9002c04f7d65e046c3a47d360e3bb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd36d86e6cb6c33fec624b8d54b212379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d74c926bcdd59a80466079a3a27a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3616f80dec34455cbc8598d641858381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026fffef5e3f1f86523ae195c0f254382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f5b33ad58ac86bfd7186fe8d47ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a075bdab71f8c3acbf726307e54263384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab68e3f86020e97f6a854e3b88f9e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b2c7be16c9ee0e8a3bb390f300d9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0518c233260613e7c7fbdc2d05d4fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e29db2b73341b73d1582c815fa14da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095110261f7012cb5ab39a95734e6211389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbf9ac86a81bc3a48cb03ffe113a9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70359986ef028c18f6c3696d3f4b320391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c17606318a7c7f84cae1eab9c24115392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53286b70e5d8e8dfe4f096742831dc50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74199f271863de3d92378f6b2b90808394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc5660ee25979838e7be5237c3030395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29904278e6e8f2271421ec365aa6043396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8412c52ded480331132c75fd51b0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91644bb1a02b7282a9bf884c1e2109398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b85cc6f80573d700a6579042c932399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6edb0e2ae7ae0ba9fd853b11a1e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785c1227ed771f8217050447ea0d62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06a421c244a1d8c89070f9679628c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02774b8de03fb7357dba30e8589e128d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d1868d1942ff4eb912e2984d4aa34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fc1cefa6ebb14915ce8d434ff7e7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4a3b1ef6f961af148866dd78f28ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a87aa6f1071867452918006b9517c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5cbdac020e43106748490e8dbcdd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788c12a97caed9bda5527beabf25f16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065f5262e08cf7a3d1b65a3fdb77af6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4798c9578b0c80e9805a42f43846a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb6dd267c022e6f0b0e0498590145412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185cf19638b79d9eb5a3e7378b8217f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e55d9c4b4c436a08bbc5d4a7d397414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f3af6c36f51b0156ed7c73127ada3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359502856af550acda68c071e963db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f90535847867a635723c56239c8b71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ceae7da09f1143ea7af41f2a413a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd075ec6dba9183102de4b39689b1f75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ff7ee26d3680501e3713c08c46d47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a672c7b8244d3a711956052f1333d70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad11daece1bcb2234c058c31f67253422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40f7e1c3c06361b72111ea12f6536423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1abb3831aaa73b1f879ff29300282424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f36e10cd95be74d3c21e5d9b78c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4d97411723c23245e3a3e4adc5c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b077f9dca00ceba08070e4eb35d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe89ecdff35ce145c20d112b11121b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4cb1b7887a64c5120d6eeb318e205429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0b357a4d76a9623d87508c1b254bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903ab72ec8974b72168dd845569826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3823ee84d11e986c6f0a58695bcdfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6f8dbcc4c5052567c316a108fd61c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34f1239e1eb9204ade89394abb1359434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01917176c3db75b47497bdb90de61a6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbca159cadd9c62d30da9bff033a6f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837cd61b42ca9f51e97ea8767fbcf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e4c08ffe879c2996099d45e06e49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac2725096ae3cd939879e4f435159439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b710dd9e301eee688fb2033a1ae0ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8da6a627bdac6dc524921c18f262e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1daeba6b0f72e2ffc40ba913ecc7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333ff1ec7d2281aa03ccfcf05298d3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e7f3df412c123644de9480ed02682444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff1a0e0096d49d6b15ba0ff1f56cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98923d38e74625594cf3ab019bdccf3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43005aca7dc42daeadf55cc989ba198447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52050ce1c247cf0930824f1a118d70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543b2bdef7f711e3beb1ad1f71d5a46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad96833d728883e69e5fa5ca06b508450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41048542ef889ca036cb231364c7e04b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e27c1738aaec60add14c467df18ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256df1d750cc7e1f4ccab97c96c13b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e19792d47d555218d36d3ccdcaf75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd08b95a843c93ec18832b22aabb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dc2cdb39b91ba083e5931391f7f32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ad540c0734a66b1b62a0df5d5246457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde2d1ef9c5e9369e12d54025a4894458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bbb80aeed59127b4fa20da8e622d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f9f8779ce41dd2fe245f51d683eae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7338cc85944d9b2d47467f091cd405461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b7f11a6d186e5044c62296fe6c64c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e421a3ff689065f544382a1b88ff529463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f0b959126599158e64dd17bb8901464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea1b81e7f8f9fa709cfe4148513ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4440078f1fc63ce85c7bbc8b30ba82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b065ecd1f32360184d2c3e37f60c87d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27526fded771be6e1b0a4f9c93ea3f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f71c74f662e2a794f2787bf35ba9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90748f84d46bfcbd4b040525b976c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1046edfb3e92e5c582f8f39fa815d05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896932e73d7f6f553872db75e1123511472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4f20ca2b25431d7b928819f40fccf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc701d3346352b380d02427f458c520474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caface250cb29742dc256ef0fe3572df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c689b7e5ce1e027b1a4e9b0cb0b3fb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb1ea4d7328503bf594e8f2bda7f27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770887dee81013d6c3a52fe864e228a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda86140401268b443c46ac51fd2388479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc21cbbf41baf6f6809b2181d2c00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb45aa18b0b5962f242a0a69203c66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342862921e92cae52a754204a25523482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbd7a4e29102115fe1615b769e847483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb029c6c59c741f6fbf147332f082484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48168e10375b58cbd9f2b874e476a53a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9af0fa28476506476f6d61efdb310486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cedfa1088d1ffe111ab653da334b97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf6d3d86124885f269e3afdeee5071488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d23998f62cfc9a091168d38185b46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d8cc48e990eb3271508ff1cade323490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d54e1c73c972bb9d7da7ecaa5b3c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32597a1527cdf18c11f9d848938db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d569d1587f5a157af0fe1142b82f6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082f53f4cdf8998fc63ded9a25d317b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8c14e36da14f7eb87f02328ca909495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a526ede44e40e488369d8530af864a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fd5c761156e14366ccc6535a4e550497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015fdc35907a29b7180c3e8e6a1cce3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587cb3e85959eddbd6f09b1bc3e2f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753664a43ae579c84a29ebd31742c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33486c6ac4bde802b2b521502e0772b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10889211bba13039918959831e2f6960502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e8baaf4a8ff57380b32b26f7bc91f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc119a1f2602f8e0fa9bbc33c731ee3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad355c1b799f251634b5009cf03e467505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc2644382d43b8e16220b67b31bee7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8015d1cb7fdce28146545e93258436507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b4cc4f13076fc9f2cf36eb7a6a5da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed181ebb333b8ca71ad99b2312deebc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317489c2033a9b50b96652120a37240f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd81d44cadfc58f8f2caa2cdd0cd642511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea8c623513a8535abff5e90607d54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917af49b3dcd923ddb08c6f0b69935f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b74de27a4c173acf7bceee807a3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94310901fcf7c75c71ba9b3b69ea8db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd9e6e439a3a4b9f865fd2dc9eddad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647402377cd68da7620533dde0b12ba7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664b3503671f2fba0bc029f69d52e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30a0a584234dcac0b249055ef893b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b0a621373d31e8790e5818b3620a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12037d0ae7b7b71075ca841caf11c1f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a2a0ea1df8d5b4c571a384032c31f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bae10a28ebb2295056f06092ff51e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1f5a6f84faa8fcfb50cfde30a4e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d18c9c06a47edb8157f30d55596b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44ef8f896dcc72e052a2ce841d098526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d9bf612535c3bcd5607af30fa2be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef39fd1b5c0a4b40af2e657679edfe6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabbcf3e8ef731e82c1bc68bdaeaa07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f65fcabb2fdf52ea47b348925135c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343581db2cd93f2575b5667166fd528b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f4ecac160269aa6aa7748747618ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb1a13b882f2c0438bff509c28b44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc19a61bb9c487976088ba55741fad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2699b5a7b5aafe6f693523edf63fc8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a88ee942f97d4262456789850eba6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c44e3f002b9cb3ef78bd878acbdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a29c348e5f4d4887db99890c4928d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2ddc6761625e424cd2d7dd43a344539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032d11582608efcc86a58a1c5f26822540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429096178020e06c5e5dbfcee89040541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e47a0ab27a94e06c3c60369bac97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23a542d9723088accc5b70230d786c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcac3993cfb76fe868079ddb29f4e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a08dce5f40ca4a5950ba66f105ed4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db147f871e1553e5f56a816036624a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf293b467528c8a6628056d8790aa25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff8005d5b0007abfbe652460efe89f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc881feb2caff3119acde58d67fd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acde8e9c9358f516fe19f33fb269573550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd2e2f597d335ff5ee94695e2f4829551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16044f839c4513dfdd45c0492b90bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4794897b0c2b6e46ca3285ddcb22ae7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d065e21c7c934e0a8c10c0d1bafbd4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a99547d3332a1a224db64af22bd75e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa377afa67c0ba6244f9b8d7953d97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162500479df7ed921567edc5722e12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9bf192a7c44ccfb55b9edeb0e3794558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7da3214d115529c61b9f425e67142559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949778c81942871690763c01b7da6540560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e0a62edb48f5632cd72aa549b518d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff15e28abd4826752c963328ccd08a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4bf2b48c08f0ec0839d99b866898d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db481987711e3e549c6b6d0daed5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b0d3241a936323c0d4c0d8f98718f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680421fb89a92207c79e80fe7dd9bf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31843f19f5223695b88aa36b9e28f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5d4f32ff6d4f9a15574f30d0d4e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bcea7836b29b499e459fa0a0f5798569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00b498ce8aaeb20d27c65f804e1e55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771682a7cc5e88a3ce80b1a952506bd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd810c7d0f3616bcbbcf47a0cf20297572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10413c76d73e1cd26637828b1517051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7844b32a4f2752f0a4ee194761faa12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315591845f083bddbf76c0fc20c93e143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951332784ed440580e52d85f55a838794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894a0160a9f5dec2ac06078dd9623e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381308175831aaf5eb2a0646e15352d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a6f173e622555f1802b6b6c0e14fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf2c61d4c4c1c7cdfa725f6ce02aa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d395e30fba17614f4e20f1c9023bc2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2853e0338623d13d1246e8af1c8acf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827cc2097239d1648af2e3b11f1855611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc596d286ebdcc02981621a4df02ef4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ba79d4438dc12647653e252f227013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee363076537f093922be05a91c4fe714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69527e53bc2f1ce279caf02f6a18970e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c27fef0947f813307fd441b7b026816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc4f92ffda83a9e8b46a74f54bd2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e09f3f0e7064623ff5e0f46c759f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81fac728812306dced3b449440e78f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57dfa226a630f3d2d3c08fa475d40d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3bf064a42aa7e6f6012419a0bc8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14186149c92df37dc66e8d9992eac822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366cee19d023e44b6ebcff5beb4adcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38264653ede0f885a5bcbffcf4acc07d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd1a547f2d83dc76f888c536494b0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fc66c7746efb7d005b60dfaf1b4ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94a34b13df2a52e457b41c0fc13aa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd4658fbbd9b82a774ac7748ad70d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39253930c1de8b6954d23fe387fa1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ff644289df6d6001aaf28bbf1d07a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac115dfd1ef57577287c118b71c690231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6317b5c79cfaca6f60c7e5f911e5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e1a0e6166ad525f7b71305702831a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a8685b68d7fb94982517314f6cfbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5766ab83aa0ca4364b777eb671caad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b250fa092f3136308512f6d27578836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8d39ad07d148d9ae6c80f385d7bd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49694601768d1c1d4abd60ab283e1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b36786ddd146d5d26d2cbf821be5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4240e67e0f45504ccd3b0ecc8a923840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c64d34dd0daf0a6bb5c56b5a8aa69141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d63f3374ed5e350e8048237c19b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46327c90bbde91a0db2e78dbdb44b8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cbf35aab4675c6031a691ab1813eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae216b3aa2974652770a93aa3b752345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165742c9401494370c12b9076a8b2c1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fb71362c8ddf7d6d126c7d36ab1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7059912b24f81e9a37a97efe093b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954d88ee6945dc5479359b3d762141f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d5990540498edd0269953b0c93af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a2fe885cf2631112d4fb4abb4bc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2015d71a114554fa897191476e7e8bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bea42c365c21e112538bbf7c997e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbcdc9ce08818e3580296572d947f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541047b74d3e006375ec4217ae64422755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48dbf3b0b1c5d98ce452d85b3d815656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4287e22e22597e1cd2b7b39180b336057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba49b17b102f65c9e3d95b75e3500e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d796afd9352cfc9cf56fa28244fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95182d5a24a87a65211770bddc7bdf2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e607b0100b7269849c9c87f9a939b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9dcfa5100dde2968a98b66645ad7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dd6165be365cd86173489235bf99063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7ae45f1ae7c8c1a7ffee90698a10c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66821ad7112e24907577d84fcae1bce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a637bb7c1c9333b5c0f02947b62266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee7a74f2edb3d5d70071792ee73ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa31d82d55afb0790fdf62089968f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfbb9b7cb1b2b7d564c7cd1ead6eb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a976b04c807b9da0c538fd25d75b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b752b0048394313641291efee4e166271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155873c58e2dab635ecce39a1e1e83ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0fb968af4efa11cfd91d35e3dbca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b8421782143c3dffec4f0515676e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0296da35a978b7161a67b3de12944175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578de576c7d19894ca827344b745d3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a96a1832892745ad8c928408474bb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd5e8d38821dfb1001ac5da9795e8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff7eb064c3c9b35d7fc146a34efb6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa105e414ebb89faf337dab83b91c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae75354b0013dac0fc98c66844220e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3029adb752340190da141ef22f382682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9efb1b992e48572801ab83430581b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8324e57fc80db250754cff2ebd56684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fda0bccce9ef546961ec902fda62285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6577444f785b6ddda9019373f63a9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57a0f56f1c37741cfa55d3de046af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22c7c191c0a6815dd9a3568c8441e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab0ea7a8d1601f108ee6f55c0a3cb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f54ec075bfad6a22bb72fbc6c43a7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70f6e3f2dc066e9727805a656330091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba64aa68e93db99c574397cc2354ed792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbac1e8ec238d893576a8da65d96d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f425c0d7bcb1e0c9d783d846ac4c4fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24989fd45b389718edecba04b3aad6c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c011af4eccc7dcefc92e092f68b35396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042468fb8c78e08c7456de0c89fd116197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f61ce2265f43354e013b11c99ddf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087c81be122fc612a30a3bba2285dc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca3b724b05dd1edc0f1cf1913d991100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4921b33a2a973713c8eecef93f4de0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e9d658bb935af0089257e87e9939102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3db34fd6e30b7218d595b517602fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7cebc4395ba895f1f5cff6fd39636104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b33c360e9c96b4790fa014bcdb91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2710286a2bedd18127b96437b4a0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523614c311640f44994b2124752f0f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378bcc94971d50b2f1cca3cbfa2f2e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85d7f1eb6475b81c5addea93541043109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab65df347088e4bb7f215acc94b50d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a220ff33aee74df44b76ac38eb08c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3113b15da80c204f6b7c8b72a5ddc12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5bacce90b08db3e85f9a7118c8fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c03211e6490352e25c8062d11a8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98834f4e8615804ae3a1d36a77b6b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf17a3b3f67dd0808d0a28310d12dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9fcce4fed5ba772eb53cc41eaa9c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404806a79c985f7f463ee612a02bdb89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910047ff8533f038a2fb5d93811f14e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c60d4c6f1b90b5c4de399949bfa9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4afe190ac90be7c5d8f887c1a4420121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbad2bc88b799fbcb0603aa62e5258122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c888178925736bcfd5b6b04e8f3c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf364ad0e78b8dd6c982db38702e200124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7802fdcbbb3f55875305834e64b5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27c268d9d8656a7d628c4f2bc4024a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cb20726010b64eeba39472a323c32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95898865991d4286e15cd6a1ccb9ab2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd123261267eb8db825168352278394129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e9e2270a446e8fed38b149b27d43d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021e6ce1d263f5840330be1ef561f7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0d7aa144e9168489f174f0fbf6656132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9d0874a1baf43f6195c32baaa6f42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d888a9bee1093290b4356e0d6ee522134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3bf4ba1c47c66e506c5f9f7f2afb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac250fb784f4cd0449b2a20bfaf5756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ea4761fa8a2230f304d68b65d0ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b4dbd60ea3efa95a09fae0477307f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f02d5c48ed32be2e1525f68247ef8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df947fc815f6a38e323fd2641b8a4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf7a84dea824eeff8441bd090d056141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a496448acdad944c9f6c7670b1b794142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44440200ac119e9bf35a1ece7e5317c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de51db9b9b7d37bfa64df3a81dafd25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182d4a9676247ed66d6f4cd4fc5a501145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985333fac1d4e1d4fd0b9a0faca99bbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea44e4e138f051f52ee1879b855f12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d43ffb6c4f99b1708ce8232d6ba14a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ebe897008a30c96e90a96e3790592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8e54ca5ef77839d801949ed90e444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f8e458bf6b2a907874323f67572d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3c0240eda913c14edca83b45c4986152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22f30058b0f0698939a1133d13531153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a4f5da71a3a9cb1378bcaaf3c5b6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aef421c29b1d08cb52b834f21f635155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928b4fad6e5df8dce98772305ea73c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94209d31f04a160d80da953f9a093e62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e7d43a1e5d09234e4157a0d72ace3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a981ca195e7faf1a316b7716231c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3146a8b77864b01ee76de3deae00b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c2276650a0434f4a0ecafab77322a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dacacf6ddc458bd4c1d7c248edd9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016006f29517e892c585cda0215b077163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9980b35b6c9f74ea1b790cc81372b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5b18604a555e9295c6d7fcc138347165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230cb7920fa00e3864d3c648b27cb54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350c0aeafcbd039bdd043bf902eebcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a35989fb029c7a272a378187af52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b40acc264672aa4f5d7e69f2735d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de494da06025d06c633e22429517a110170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a132f3a9332263857cac2867cfdfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb23db00b839674bef2f6e1aa4742e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f836a39b3a833f8cc46050d2e9c6f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa753352f407cc2827bccb160feb25e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03d968e9e845714e5a702cd5eb7be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a0dd700b35b26d8e7b9baf6b7cd93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade04ba04d0b0990b0d324dc4609dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7894ad0af93b35923f42df30ffc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74012cf4580ef2aa6379d86f6620fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54113b0b606ef9bff0d96193b8a344180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743a30249dad0f833ef87c0b3cc34ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea12473540e6bb3b639bf5fe3499e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd3c4a1232370dca8340f2dc48035183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfa7591e5a40e2d9cd434f19fcadee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c038c9d64b0f267875ef6455a0db21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415231179ed01755b637b112e1fc08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8daac1f29e0b6f3eadfd67a7232bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76eebe9b2108e02117ecdd4f6d3cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d8479463fa5992b1c3584b152129189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c677dee80b5d8174b83b4cc1f9ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40ea6aaed3e5c29adbd35fb036614191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f46e3fbf1023ca1bebe7f90823ef6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a3edc9c09854bae36c74230de83f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64459269996651f73c6685533b84bef4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fdad2f19b14a5450ace685c9ba00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa9a61d6ea02c815cae604d2c996f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b49e6b0306ef6b941152c8db32ad8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e58af8dc6659df750aafe6d77538198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16046c84f711e5d73de4de923ec4135199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd32be316978399fd36351e0b19d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91546a34afe83b903b451bca4fd98c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a42ec4c101469f1b76880c6ecc257202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c7d62fac95c3ac4f5e3ecdfeec383203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9599ff8921b83d18232adc67652b53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e38d70b0ee45368be47f1417d3456205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c67e3c4148a99e49e265ca0aa62a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60353e0b9aea4cc6358fc97e02349c92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77082b4e95ea009165a38be04e1e7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc246439c7d90d20555d7fda9eda5f60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9fb8b399c71189e9df0146bac65cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460896e30f424bfdf289260ff22d7af8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce60eb7b80a3824f4dc5cfe078896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098321fe2fd331d314415ccd00fe4e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8def5fc4778d4b45714ab3f63f44b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d38a8974d645a8b5e180e9be8f9be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4634c986448365ccbdcfaeed31d15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b97a55be9bc1a8cb5c49b4932107e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5ba99c7f6270044a8968ecd43be0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf20de22c71969dfad3c0475c6296219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe919c51457178677b9bee2280d59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a00f842e883acaa66a423233b7a28a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b9a4612ca803cf19643c9d2c3b9d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2334e1dc2cfd465a46b39a98802939223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025578af31f5158dbd5435be0e835ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d493b4391ca55e930310b0e937b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7150bc7de469d5065b1abbfc2a96e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a620df54ea0ea50ed78c9374ff6a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864f43891f81e2831ec3290fe2e9756228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6d7e6d9bf90dbb616124d4fa68bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e503095f05c2f1b9d1034d3355b902230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0cb01b22963204d9d12f56192b44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfb41ada53ec29c38c4792424786e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a8bad53b5676c8de0bc3eaf318047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1908f24855662fb9d7c464aa1e8446d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a53d2692c42a8afeb6e76c5e681f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5177a18e77f75ebbf549f30ef0a6e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab53fcc252cd102edcd5e4fdbe033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa8691c0f87cee3b5624bc12c50dfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0bac19871a4cefa033585919b7f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b2098bbbc867decebda5428a96d5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078409a2177dadcbc87ef4300aa127241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6612708e33420b4a2d2122e9a55e17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b789ca2a6b6744f81169e17ee48eae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f225fdd9a0bfa2240828e73dd6c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84ae88036e906161561e651878d4a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a3e1ecf72d7add7759dcb31731f8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf27fdcb7772c7277285c4608f4734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e41ed2a3e330eeb7dd3f45dd70744248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a46a801819fb094823e08fee4dd3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dee5a54f20dd002816ca45576635ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b314a223f12aff09d0e8132cb3635e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951224e582ab56dcaf836357d2f9dd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc056a66929a9d954e1d360e37b312f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66640196f75669fe6d342fa042eb3f60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711802661e47f04a3fc527246594eb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560e5a2ae1fa74eaba9fe5cee93f081256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16ed194a4f0901d6f22e86083b04b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733d04f4844560f4ce9e99fb6ef42f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b383471626a0c3d98d91cf72dfb2d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0ed00ca848a7295a6f2afafc1c01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cf677165ddf57fbbff513d48fcb45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b3509b4dd60c1e214c72ba1e7312262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5957888434ea7bb5cc11a7a0072e137263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1708bdb6c8f9c24d795bd3a33c9413264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72f9a1fbafe4874a5a41a3cbfc9f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665814c82749f130e800a11ab8aedfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ff8571d29a08b61d619f0eeadc24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f4603bd1d7bb1db3af3592939550f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2b8d6f086ed9a4021f04d23a0cc65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310551ed4ea50b01dc59bbd5d1b94e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4401881001ad57f89b640d8b1542e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce22641daefae2e121c18bab6e9798b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2412b903975ed48299e56a1b7359f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4139d9003c619f15d5bd1c23e34b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b83e23fe06ff3e17dfb50d573c8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2f29a2e18f70b1961f97365336e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218e41756f86cbf18296eadc395173277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29c8654dd144dc748c86a70d99ecfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c75148012542bc1358fb698bf3833279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8cfaaaf79763a363a63899aef8cf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd59e64c06a867331936857b57d8451281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7715a44f778af9c46656da5b69e0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b48050322cee9f118b2667daeb813b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f686ef8f8e7a829e9fb6ef6f2d6099284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512609db22612df8d287629eb48dc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c69aea1b046ec11dbbd7ccb17a53c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a984e930d2a362ade9946b840a390ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4daa893aa27c31875224e0e43d8ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2c1bb0e8e094488f7778c86ad711289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2890b45c366838eb09da5a0c899ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d28410bd3fc743d82e3590c0522a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544193159cc44dda95722b70acead36f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40f29c64fe2430ccb853369820fb52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f3f796216dadedca05ad206097171294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd1cd7f0fd1ec06ebf041b022040f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcd348830a3e278afd93cae5cc6803296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af5a3f2117ba40cb13b9e6dd64117297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa23abe53fcf3615ebed57b6a28c13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88440f6176df818e2c0e865b0eb01e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1cf3dfbf3ebe2ef71cd43379b5ec5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e298524d8168c5657edab8709e3b86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fec3b2ce7551cd7e8a3549fdc54f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297fd97dfd476b001cd3fdc06d75edc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64469cf972ab06fcb814dfba18ed84b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50948773eab9f37fdd9296f88572e40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc73bd9f1ca3c0f353e96f1f264d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51663cefe8220ff86b8bea50e9818142307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee5fb01c21171d486c5c2f8b70719308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdc6442c38b9eb433ac64455ccbe3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1950edb2f2bb09dbf50d2ba7d8ca3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8cd5a5d7c3092576de508f2a384d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fbd071b5f7d647ea61e322bc8fb4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d5bae1bc7e546a98ac4b2d67b9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16236f79896c264d74ad072648573314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c576a04652dab463893e6064dd9ae04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a80ef681221261d07b2614fa25f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12536bcfec7cf723b3a33ce894de814317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c069191a867a168f90a8ba1fb955a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375a9ff654d1f0f79956d48f96301bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd065ffccd4beee60838396c07530c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff395f5b3608590bff357426a65ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52356c80e7752ea337bc27bbf9643145322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee4fa737b66ac894da30f13649672323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545f49c712c0e6a4be8e44db6419d07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4745788b2b763442906a54f5e029325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1e7fcad25c67f904ea3dbb060a1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6de05204b09e838198850dcbb1aba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af101a6e05c624a1786c06ae50a29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21d82ffce5896e12c37339c67560c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60770fa8a4a60e87d3c1c8c4eacbdcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bda604b07569adea6e0b1dc2878f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c7b33a8379bbd56be524747c0f3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d274545efd9f2e91e73a995e658d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed6adb01b7aae9775f5fd32ad96e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8cbc0431a196e53d4ca7312d4db8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae4a4346852c275486b123162b9ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5628b6dd14b62697d012e8c3308fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c2821c62c186100a28174d39ab8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13afad64d955f390c54c13412004bb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab80d5b0ff59b61c616ffa8c9e44a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea56acd145c10e785c5759bfb11078341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f0708e26595327aa7dd3e5ad14479342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd94ab56d0ab8ae5bd57794aa0ce210343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc37a72b9f414a901c835eca8f2e73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba63727632760aa29e5fafdaa748e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18476c698ef6cc6e753f456874278346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c60b4d0b3217df29748b86a5bf2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359912273dd78a9d3bc94f137f0147c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677098b52f5de1944d844709b67481f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd0bb56837334ec96482b003c0fc99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f2888f07a122c6080d7ee8b59c37a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8c736336452cab82003686261b91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac8c692a3456595bc344c09992e421353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd991398120b62ed3a476597c39c3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eeb270f6e81f93f612b2151960e15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d2187d8c16c91ccaad75b445fefa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb29310ce429b65ebe7df0c66da368357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fa7d2a1b42ddb92515616f7defc18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec3ca28509bf5b3f8a3dc8841209b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977c61f5e82c83dd05d214e382ae81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8fd00da3c8bba11c7e39dbf56cb72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a846310bfce416625ca90fdedfa928362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba4a609ee03f0a19b7973b0fc8b76f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474bf3b2954b51fd7fb01b71cec6ff8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f0b142cc135f0c7ab3914a1cfce8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a62e61cfa91033dc9185bd7a7e7d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8485fc3349b15c372d579eca0c93e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ba7e6caaaf0f3aa67330437b99c95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b545dd7856e8f58c730f63dbadccf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80e66ae0a408a63ccac7959ba5ed05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f893ca6020bc2a54737574fec5b0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e98f8b919dfe66fc91f0b952f3edc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261c83bad9875e8d690d5909eba581373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d22276d44bf29c6030b1700f4b843f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a46dff30f0e146814712de237a2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882d30d04cc93db2ffb848b361f0526376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143560a479fe44e3527a7fde330c5fe5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec708856ffb9f1570724227d0417f85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ee09e80b365b4440f92ce7344804379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e856a13bb1f02400267c844194b8ffc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9389de4b52f210ba470c80d9f52c096381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abde96dad4e89eed5b1ad7fa4baf911382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880270219bc230d20ef7c2fe5ded86f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4612dfeb10bc8dbc845044e0c978ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb1d68294d79e950ce55b9970c405d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fae3db67da68b8bafe1cb02e3848c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33126628781ca5d903983b5074a1807387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7d070be7680ee383b4164c5c5c1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d5552d73920bc2df405bf931fcce9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc03e53a58a0c8a16ee0173829ce1ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530bd1094feeec32ffa5456ef4128a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a3eb545e8c9a62757cda2583847c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ac674eefdc7774b122ac06a49b249393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37064bf5113dc07555f34b2753257428394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00722bba308fd53da0806da369336f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed6df2ca1b2540a3cfc2063ac90f11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d5e13dc04a3318791c4a9a4090e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d4273f0ac1c8bf6e23ee010c8d8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca372ecd511590b00c20bbc1c859aba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348acab2ac42a686f18a0877e53427f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b857d7f6cfcb8196d75f657e5ae178401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9568194d99764c8342da889f6c0519402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3eafcae918bf6cf6ae70a18d9d7df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6e1e1d82993fb8c44efb3ed65e179404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3e8953f79b1192eac5659ba88435405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829dfff50a72573fa8b2e0d8105c2b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a5f3f93eee1ee7bc4e5d28a65c0be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4fffde52ddb0fcd0f4e26e232fd89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6076259b836cf53f8063f50f841500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5676f2132c0d513814b83b184390410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea22d67f126b5b4913bcae09aadd0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fada2c7863d8e396084170e32c941412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f20aced410fd05c3c4f1cd8d5edd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7944e81870e7252894f9d9b6d77217c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68760e18943d7019aeb03b299b86687415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2198264445101b3b3c9cab2fe7600d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76302867da7c6b64b3c2859da1315fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d0c6a51e4453c5841afbfa4494df3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347093f0225ffc2e825771422ab72b0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96ca66e0e6887c4e75a9a173de017b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623db280483b1458ee8dba2ffcdc62f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff148297a85f398c1fdae093f9dc14fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228090727453faac515d64add170ddf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3ad2ee8cfcc134880ce17ee32eb5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292685d3790d6a9b68fcb6ee91a6c12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e084e1e027dc4c85f3d45f86c684426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a66667b6cfef68a8cec6462fa0290427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a8bb312a01890160d6034e6ad574d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c770aec58ab42b41aac62df129335429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0cb1370909f129b794dbe379d5604430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabe970d79086e0faad7b8c18eb0657431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3a0ddf5484cab1c589d0dc7102538432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51ede410c8ec681a97b1fb022fd4e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a2a5ab5d6713f741a2c3a9c1ff21f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc1e4cc01d58a80f03362fa0a7f096435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33776cf7c56fc0f2f5c8c8c61a9aad8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca722d2c73b352fdb668a4bfafb5732437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aba32c1579a6062dca770063dfca6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4627a1ff02bf9b31cc22f9de2fee607439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842274866a31e82c7d47e16f3008d1d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217670adc3497a6e1b6fe788a536629441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fdbb4e9e9361b9fbf72ba0e830b56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d3debf5e0fb2540657618c3c1254443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f67635321768b41d84365f0798a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811f851308740a6ba472ccc4cd145c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653be90912ad2d43be1b80738fdb30f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e71f8256a07d1a0e912a3e80f65e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647cbcef19295c98a228ae57b7b5f6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce525cbd9314757e67707a4bc5b284c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c177d0ca540d5b6fb17103e7e5647450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc650332639be666de91705e4c25d47c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211333eb82b7ec46f0be229dbbc3a76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32fc32a49932800c25af936781b7f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b7082fe8e8c7e7f687c388770c4f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481885c3f37309c1108a361661d099d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e08853c5394c2ba3e172189fb3eb86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbf37714d88f824fbc3c808ed790d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112345edd4d1d3e0483fb3c3a8ff97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9ebffaf20c2ae5333b526bb87561459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd1fc5d0faf3378e342e15b902916f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf491da652e95eaf81f25c380c5cbb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92103d11042dfcf2119264dbef092fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a565b90125a83f7d917590658485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659334fd2af57816ebed2eee6523a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1924df3836710b2eaaf2cea9c26b88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6f7886da9d7509a6cd1153675fe8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb65ba9a7f0552d6d7b29fe4d56c76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858f088cfdc14f5112c8f9709869b6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584de3269c25fa7a6e6dee7f3e7558c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583178ad9e5e41e0344e5fa9bd3b3aa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef535650a6f169603c5e121efbf272471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d225fbe21bd8ecdbeb0335ba445d0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd173c52edc8049a58bec40ca102fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdab8fd37707bdd17af7e1cb9e4992474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004383cd5251656262535fc77c1c079475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ff88889edc3b0b7d6b05edc585ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac58835dfe9c01b55541a3bb54ca36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff8ad71429e68754d515b2f5fef735478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1289f34f6deb7dda80afbadaed2c1a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf583a84e3fcb2641595eb88c3c03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b6ccc437810911a3f698c726c8a9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ef314fb331f0e4360adeec23d4b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77353e13fcb64a82be005036a5be21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d686d7bf62feaf77c8a7d7177b1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d318b8f00e5a95da4ad0dec83610d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c16c4a43cb1aace576e674170856486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa569befa0e21d487cacd01047cc8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d1b05ebd68ce0fe9ff6f9e64c2d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb09f9bda4b86f0141af162f6b2e1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccc784a2fb907012ce3a722631bd86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac875e41dcc8957f880280865a1d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5791453606698f4030c4b0989a3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb6f72228e4bc9c1b5daf2607bc7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827185d248bfe0acc811fffbe4955ceb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e5c6f1ad23b44cefabc498f957600495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c2e51dfd1f85f4b2f06e59c1c6f84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026f50b04090f3ac1b81d894e049dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b952e01b777b3e3eb62a52478e559498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fcc23cc8552abe39c7978c5e9b7e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96dc6675bc52e3308440447103a43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180852cbe96e090466fee5f1f0bf888e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117cffbf24491cfe3408bdb6a1b857f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369612bb4bebaa287a5c408cbdcd062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc176216034432022c03586880e120e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c4dfacb033ac3d7236a2b231f356b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d88e58b0e2ff576d8ba0a7c31fa0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8932ce138d9cf8cd25c1776dd3c71ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece7efda2e531edf6b6031cdfb62e8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475e0356fd4c708b7fb469c05dcdf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d6612f1f439b833b09ab716017314510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61341dfe4558a5836c90afad0d48c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a81f1921dcada18fa1039a618d41b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6d02e6d186caebd651a0ca6790046513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4242c9b9e8e97181b2bbfc22ec1b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569effb8577f57642b0fabf198790ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27047abe57387b667a4c049dd3ca480516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfda3504e9e3af9ed51437c079653f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372bba2ba1c299a9c319a042b80767c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717d6dda92fdd4290614548e8210eb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddcfb32dabcb74518b78840958f068520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd414b9eaa1bb650254eb83dbab5e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b926dd9408976182b543564699d748522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e825273ab39933d294fa50e67813eae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a37d4bc40ed929f5bce93da3eea1fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe894d95abeca0203f3530472da133525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b653008df34ad693724707a6ebda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f116bca9284c5945c1d718706aac920527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7123362128e6d8701c84040644dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccbb1bbc1a525b0b9780d97b424b82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef178a2fafd9a9a4523db7a72e6c43fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e8bd4d50ff043f228b483a41e2331531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef8394f8e788ac6744eb6fa073cc77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e923e9ca1b205622a1267f6610fa2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f444c3223be2515a85aff051d42cdca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4569777464dc567921e586ed44bef1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62b9d7b6c8146a4d1f9fca221c1947536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f35c7e228870a5b99317caeafb0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be979dd586c09b1001b287727c1f2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6232cd22ca2466762fe66a2bc774dfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f09cbf86af0babc15912169aa718b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015cc0cddc4e8aa6322d447840dbe5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe53f169ebb2f69c63253337e56eeec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f943aaa724ad840199fb34c93e2029543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed824ab13b379211203918a6ef3c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a4da66ce3934550cb7185a4578a83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f30f0b240f9854ed4dc416a118eee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bef4abee6b8fae72b2692f782bb87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f9401e33f3635beb0d5d52eb8ae7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c90721c931a9e348c8a2483f1d90e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1779121e0d0882f76cacf7e3fb9c85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2243f95097efb42a6ebb1e77326d38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b9e07a7a3e23ee104f51b864459fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d3e4aaa24c259e519675b9009c536553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f62410adcde7bd60c9852c010aa31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d15ee465ba797830c6b7a0f7affb50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da99097342bdd2415cc183e79753f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbef97e41b9ed14b7703e4cd867d851557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96df7fd949e85265b075d85dc8947558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380578608e921bf964dd056e79a46c36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32c38755074133eef0f064979ed1e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734df68341215e5bf99fd403c1e5e2b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede99126ef25332dd5c33805cc201a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732981c95d41e563166be7c92a8e812f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9f27463b06a9d57a237ebee0cf88b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a215cb2d8a940c5f9536525b813dec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13266744b1e434292809b269d3162bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c9358739adf15dd8ceadfdf4e1f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea93f10564ade804247cbdf4830fae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5628a94de7c84f919468f77481f71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16014b45200403a3139b6a02c5139f8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657bf10c8c2be40e9e7581010e1edc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ddee8cae5c65f93792e021d74b42572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>