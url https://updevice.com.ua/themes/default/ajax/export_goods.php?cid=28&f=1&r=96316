--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d237cf08027d59e8e3876cd26abaccf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0b1cf82039f19f64910d4313cd412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2d27759ceb13a5d8d5cb319b746b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95d2cbaf1c3869628a67bd9e684cff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499d80a1bfdc753fc0776101e46ecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f80977f3599b6a41f6d17c10e77b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa14bfac594e7476d902c4436f431357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce48e6117c96850fd5f01d65a015d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef83d3793714bfbe9eb62d2da7c62169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d4175d0ed240135f3b42e671e71b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e71a40d22f2eb816594ebb4e6e5aeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f5029909123198154bfc423d111a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c8fe71532c540045dff1543da67013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c603d7c76eeed99c68449a40440b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9586963b8adf921f6174290d415b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac33ffc50f2c24584f34f869e6124d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798db7e379cafb4358164d5c07466dcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f7cba2e46caf8dbe9f33398e801f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c2214ac5f65b3ef6e005cfaea6c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aad2b7d50f36cfd87b9015fc045f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd44994f5f9e0333ba49f70119099621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b525f735aedf57eca4b7e7b5c4fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b35f0376646045bde0e96ea3a2d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8e6b85f32ae6dc70e9f07695f65424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe776c59a228f3378543f7c7cd744d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e803f1a97693c70db05f6aa9ba91226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12804f14ed3e85d03f5004ff6f1f3fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf9d168fbccc9f9cd5f5efa881a43e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad3ce4af83e4eb3587685fc3d6d5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c78d578ef269cfe56512d092b94130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd5308b00defcd1ace40483a0ddab631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a6836b0691df30a40bf3bdfcef3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d104b93ae134a85c5901e303b0b1df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d6859820fe6591b5f1b0b37fd6a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b373005405534f605f56980a6365935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611fbbd6fd6020d0635e86205142b4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a4723013a811f0abb36ac8312037a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d1c2365cf43de7b557399850102e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd571c1cf872fb8f64a618ca23416c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce451e2d1f30d5386261ba9cf0749e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dc339e175da4d8d36f27ef0150fb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cc8cd520beb6d95468eb2189fa6eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f17ad6de79eaaf603c73c315444143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f4aa786567bf022fd1b0991de0ccc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90911703a64e1e3a50503d78174d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c2ddf117365ab2abae694e1f6672f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545de47ee21345f150ad3f61404569847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7ca4287d36fc044c5ae432578485a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ef88560fde75048bd307acb68aef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2bea85b71b92194ea4c1d84bbdfea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed1c882d12f12bd46f8af082464b4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe97dc0ea6db4f4d6179762bbe93bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f99637d0ea1be1488a938d1112e2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85482be788a69ff83a066ab0da9a7e3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c0594e6f887a5674b804797de45eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af26abf221585f7da89b3560a6f8c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9fbc8bd5e5403e55690ca797464457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c412855ad298758f68c80dd92e04d4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07016e216254b056d5c2a15b9086ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b656c00c9480001f6ccc9972df6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a5bce31012505d674056ec2b8d70b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f42bae0fa7fc489f9f002cdfe8cf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d9b0321493b4e12f1ab3ac8f181d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7c9ce66bafd70285260c2258204d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8a295f8744191450bf2d77bbbd8a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40511d217735c65dd906cfeb04ea82a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d62af35f4add5c5fff2c056c6ab567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd20d814ebd90dec97a0c1cec4a6f3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce095688e701274af310c59460b72a6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42095809d5e0d86e195f1951d61228fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966224b29e127b045c8da19083aff6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e735b1c4e959c19ecbfa07988410372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb708818ed7637f1234791268a617f7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e7be74dd2b9e3b3bd2f893a17bed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62dffb9dd0cd2ab8a0837a9505d64375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560f74ca95d75b8e1be9f7d58e615476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a34aabd2030a7ac0b834e1b22124b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1e8b08f7d323fe35a5b334b55f1b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cbcc67b3a502279259fabc677300179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330c30a8542303c029d011f373afe9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcfcb6dc9586522133c28cf2dbaa0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e736d0d17faa737c62fdec82925aab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9b35c03580d12858de48d62e4af383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e097c5d8321f111b5b4539ebc5642584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62693fa9a9c8eba513eaf0c4721f2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9ddfdb50b56c4e5cb9f0d0dbbd3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573839ad65c6b1ec0d1792b805704a6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474cce23942c232b6f127ed6a74e39988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bea348198e67ca80a68cf8b929b8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11081e304e15381c231e21ff6c9f035a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0e0d3eded2935692cbc1404d50da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44134e8f5443796f6746e36f8237d8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4877e3c421792b339476deab6b893f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306b5f6cd9dadf761b1a6778fc54ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d70dacea575e9e4520e69f19d11a2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112caffb2b584e6c667042842e3dbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4262d14b0bc56c2092ebe6e52ec6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd9de52ec32ae4fa063559b893c5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b8abcdf36cf318a392f21ce33f07699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270893af8051e31c15120d77c0e36221100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b1ac7bc2a23ace3b7fbcd0149db80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862a1298fad42565246255d00d2b562102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88006e91988d4e52a5236af59319548103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca271c0a6ed5acb0497d77757380fa9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c985b903b9ea3795004a42d433fae2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf5d329b56525ed7954436d8cc5d07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d1b492f22aee7d4ad50167af99591107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ae88704a36b4bd5d5d2fb1ab003b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436e4eb0c81e576abc6a48754951489109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755b3089b45c7e30d9ae6cb4027eff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc80a01f60787430b767a36371ec0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820666a4127a4eb5cc7d27c771730bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb34616001c819efdf890eec9bd17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea806ecd87d1516b34843147651e8e1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2b01e1d45f037e12d80b439216fba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706a5c580c0da7aa3e3cbffe8dd9ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9212aaed6aa6971dfa42875dda5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63048c5cb00a10aa51517b0b88728118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a44ca5feb3b6688fc9727da73992119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c628135b3a6b6901177a37d8bc35d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bf2304a6e166c621f7328fb26b77e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc178e21cbc8910a2194758d94c968d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fbcb22a2689ba08f48762366b3d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd5c51bf4a8fdc6a0115a4063910b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d219d45b8acf2eba5c48431544127125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba9b44b1294a66d8f2155e0c630e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408fd0e25dcd94ad922c7e40c34cde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c7d9d2227aaa6fdb52ab0fc38785128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2836792cab081d9369fd31fbd24e1cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985a7fbe5a1a2de3a04bcb8c5587c70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e4e1062fb612554462ccbc6f504b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f1c3f9db24c175e1d9e1fd9903f78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7402f828ecbc89c15b62d0fd8431f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01572f10efc07e678e96baa23511a8e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa543735b463ed1a7bdbf0acb80fa65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679c19aa486133d60a6d9fb6921e14e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa25f89a5716447a5fb16a46fa9565137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eda6945803176807db622a75fc67a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680775372476be27cc34e5407695c60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173fb9ec3edc148ff98f969d07e73b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf955a0ab9c2492a19756899f64186141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a9b6c385db84c7ca235359088f88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c9e44059edbbb58462a1713ae3417143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d296bbaca0f5639627435d76d52a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30d0cc7436e5a0d4055cd77c28f814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79612547276e4b563a4724d7d28ae896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181544f911beefec2238a9a9c2bce6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7440044954ff52d637ebec4ddf775148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ecde40d22974d2e2b07f3f01a6e5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bada29270267c0075b794f6a80072e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f5b91d819f45c168c89d6bfa1f50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c921ad419773c667b0fe9a7a21383152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc98e05b6d94691d6a0ac84fbe9fe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b507d6b64bf1ad02b14aba90d9b108b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e9cd64b5a85e2a8e47f47e2e24ec8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805b944829cc33fe8388af9dad64e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1759cbcacf7b5b89fc052ff339aa16e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c384c67916c9bae6d8ee6d8bf8a9227158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84462482bc545608c992de9e4a8c4d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08457f7cfe0a72ff71552a29b8230dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c9bbcc20c3f62951d7e49d4a6cb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411265784ab1b8d948e2c6c4bf22ab7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e445e4461d5995e341d1366eb1a69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329cf04af04bf07701f9046b57c7afe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cc3d19cc17339a6b58d72eff6ccd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3cfa5ef56f28d338b4e8abd13787166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bae6ae5bf7ab07db73655dc7b2db5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0615863d28acd1a27ae9cd745cd75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b2ca7481a2e809b7f3b2cca1fffe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee4caf2b0a54d0d5cf46037395734170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06340ac51601100edf804689f95d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f7fcd9243947d9b1d17864a8e2e82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e897fe7f15c7f2ff6f5612e042e2a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5004b4e2dd52d1930a90aeffe5a7e5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61369083c0ab18a18b3731fa75e98aa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ef8ff83e9dc1960f9e24362b4500176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccae96dcbb1ad64d333ce59c287966177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6ee62056712d04809ee6ffd73f6d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace12ad67af3ce887963c677e4cb13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc8c253f76d9123e5e8b08cb8a8a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70c0038e68c669f3a70b6c739eb4d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16980cf3ed78ff80ef8e8d160f0dca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f747b78850f313f5eec2553d97e1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130747e45232f7f2431f414e69e296b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3b8d76742f25d29f84a449e815af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1084bdd80642c3b9b8ca024a3a3cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5562dbb711bc70034db6b2e93b306187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17fdb0164835ba4521d1f851288e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52208c8cbfa330c6b1f1be3eb07c18c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07fcf549c6616d703fce96dae38608190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd752da2ba26b7a3622277646182a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c3c8b75803a5c8abeda34c3dac246192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f6b4bc102842a4f0b9afb3b260c8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d268878750c3c2a0bf43978799d9513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0adf01503439fd94cd1a1e6b068d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a8fb677aa079b79edf7c06a271910196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546fa41d5f228913c0150e00bd4831f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8ffda0e035724d923c60e74d01596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69912dc17ba4db8d6e2418e496387ad8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e203bb892f316891c96c1c2ea85d2cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a72530277fa1f47e2f30ceae3a078201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd2497189156ac10b1a2383c0e6f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83f727d149f28e81ffd006e0da5a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05da546bd59e6c4f23e9132c10682b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0529bcf41de256073bbc3023251ecb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023acdc1d699396e6646d4b032e3f60c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7752646260a9de899c1a732d312f26d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c9a06b3cbdec0d712dba237fa3f0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001fc485a9e08129c445298bdeaefdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b5cf19a047433a692d06a0ed8aac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2e25b886302719fb250790530d80d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026a2ca49d5403c016d52515134d2af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183705edb850b2d4c8908e78ff0e704213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61166ef4c475e6f35b23c84eb6b5ab7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091781447aa3d8164133b16a2c1a05b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46d31ffe10bc682fad60cc0c0120d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8253b2cff0990bc7570208511b7167d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a3b4eeb234bf055d16a7d01f2d404218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f8227c62e942e529fccb7377c9d1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e3bd5a18c63208c4301e87127b74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c622df211f4d8b5d491936b1e357823221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e7775f27b12476eb28f67427badf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027ec79345e92a3ab8aa0fbaf3b2591223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178cfcbd9192e2e673947cec5646412224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd0c3828f17a205dec0ed4b12dc51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d9e5a19718f04bd22acaf20430696226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe026eab90b069825e6acbb12f034227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8133e53b05e0ac3004474f1f2f5d51c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae67c411b39d2d2698a713222f495a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a79458e43cae62667388f75dc2cd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b8e15a88bc24925716fcd6589d8e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c7745a638092a9c9ecaaa90920ac0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d31415127e8528160733c017976b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ac7f709738e0684fcc25ec2eaacd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a09556ee8a522fe5bd56dfbe75157235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318c0b21b2c8a20ec186d8e2132093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded134ca976952bea945957fb15265237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d5cd337ca1e396c7002a82b702adf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aca45aaba01f9ed1d03494a39f0ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a50a3ea7e97258cea31ef6a994755d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b3fe847c9241ab26e599fef9f6ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc38d7d8df5c1ea9b97dadecedaa51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aaa54d40219591c0a012869d4d429243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e1fb4e01ce57ac72bd899bd4f9613244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15271ee444779a1c9db91b1d31e95f14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89caa860fa33cb965b5705dfe5b9e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842363c349587877c2f6115c1ffc5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984003622acf1397ea94fb07cc36e3a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbdda087da22a58c41ed7ffe7d8cff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d933661eba9c51efce39b27591c2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b5f3aa85165e0dce19c8e9666b6c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1b90f28ff4327cf2a26178761def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f1061362d6c00668928d937ac3883253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede2e6a0890fe8968b7e0e1379b54fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba10c8b4efa4418797ab3c97690fc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eba553841dc0a707e072de2a0f8e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0999881bcf1850836f68aae063792aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241a157a2b48260b6d63d8bd781c506258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e2cd8de48a258d6ed96c3dff5c13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5181cf1a5ae98b7a99aea35976719a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6ebb21f00d38ceaae5a389250482261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfdecb43f7277d5870e9057508ccdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ab06e17b94483fbb869a51348274263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a14591c072d476e2c9f21a65bf322264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbc1032122d5e22e939f00ea0b33c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af58ffacda75cf6abe231f3b4563d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972eb27a79c205910c47bc68c033ed6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ef8f1a319170f4bf3e8423bbdf25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169642d11dca92cb4947c2a615fc6ea3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca0125f3cb70ae12b1fe347ed58d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2809d8b62cb3bfebe457d9d6c211271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74fb4b3777ac91368af082d596960272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e972ee1e9c3fb379b6a31785e057ebd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7954d2ca9fe0309dc501e69c24d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dcb3957755fcfad2284d1fa42ef87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb04cd0fad55364c794672a1cab5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6961f3d7221ef226e8509dddab5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea85170b8f271da94e5b9c9883e2d11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec375f8fc5733069d1bb0b3508702279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd00d42a8ee2bf56741e44f4acf7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031c30368d9155e52b297eec2a07d69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d8c72884dce721d3f8c4fed5b8b10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341729c7562d09c9836afdfbb00630e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bc8b28d48fa28d81f7647dbada7bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c26f743e38a3da79b91b09369a6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c548b59694a969de970d641fb882fd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1c436bb82c431f7d287011d90b12f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc870ef179465438450720d5ef0dcd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76954553185ff5d767f4093f8470233289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372af762ad0038ba9a7812a0c41738b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738efe01e7b7054b34d2ef42359ef07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b57774be554c2d03ca88b951b89390292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6abce187119ce0c1fa346f3b8fe4ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2340b6ce62a7bd93fed62da656c972294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b886125ee4a5a9ea77ab52c1db1b1ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b228e4e68f1624c9a665ed085593296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235c6f494ea0fa5ebb477cce2ad0ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118f72fd630a3650adc35312680598298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea6fe39de24cf54d4961f765b3bc79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528558e45b479e55bb2c432bbfb4c3e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37cd6b7302283255d35f03cdd9030d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355c516cec6b12bbe6f8429dd72bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c32904cec08ab9c53dae18d20dcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320000cfa385733756277a44c0946aa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be10f9db6e440e06335da61af1a536305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0194ea70d1f14636025221fb2d1cdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9e288bf6a3755d771f28f54c8cd44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e317e2fa6929aa3208beb38632832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602042feadeefa829320daece5bdb0ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6148d62f7c81a9c4181e32d03bfd608310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf0d9c057cdb7811ae5098e1d24d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36341bd6a5615f97d09f4f2812f867312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160c5bbf8c604ab87b94b0facb5e222313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dd2b65148017aa3fc0a498ebe2d5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48bc4ddccd809d3cb8fe6ef6fc733a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce1ee6c7b21c4478841a70e0fa12f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47449cf3d33180f1195eb6283ea90ac4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780e476a609a02e82b2d32c356a72f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dba5ec17234b49bb7f523d4eb28ddd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5921a21c4d2bb9e33a52d3fad206c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d7c65694b6ed41f83738bf024002a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5e25e6650f486b9e516795d19724322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9532cf9fcbd6d47b77e93301d40d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991d2ea624d372a7e7d2e1a99c9876324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6824f104e721a7864797d08742b8a4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a24718caefdc8a91da473d407fd93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f6414a0b2624145328dc1e5b0be43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ff527d0a4cb190e6884dff9a438d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b55f0ab4f1e5381acef72892c79b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78161a3148241cd031dd406390f62387330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb59e8479f41e6eb578688e7042d77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd5e08ad07906b2a90982d80b217c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4147010e8f26ebafc013767d47a4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712400b5ea068e3e2153d5938bcd01e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84341ae8ecf8b9f9633c693466ebd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8de0ed10c2f8dfefd8e5b9cf22f8d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb49ac9eb1fd81381a915bf535c06ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd7ec120f1c836c711829ebb91de7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4a57c5217be7ecfe14ee2fbed034339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd55dafd2a97c8b3ba17acb4c967f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10f7cdbc2b6fb5250d0a49e2ad417341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71246af6aeb481b8b23c623673bee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e52bb82b211f97fda645d1c439f831343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c0c2a4197591ab88a8e9630883f77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6064b138c8b7f032d769c1e65b0ab53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f1a2ceeabd193a92dd8c6d1120c9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab15e7133e605435ee60a5a49bfda0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230fe5ae5508e095356bc2d0a1031b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e99d796008181eede7d8cd934da6da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b1c16999ac26fc4a356db5d529121350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c4f52e9c87295b82fcef92e3e715351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f69ce10cea06fb7aa264e24408f874352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509952dac9e7134b2dd102ac82086d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0376dd6c6c7407b67159f94aafda4f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a191baf3365f165a5e7e044e7800f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a18f0a26e4b679313f43b8cbaeabc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c604cdbd3844c386831ae5fd960c61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c2c46838be950d24d30711572695358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226313e28fcf6c75fc00ad1aeeec4ef4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd04363ef6abb42e7faf1e8fcc57ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf09270cf597a1666345096e2fcc653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d8605739ba7aee9bf7cc47a342e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b3dccd207f8fc5556b7e2ee7310a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24d4a6a50d1cc4e1ba2c5b47a4d586364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a8b0a82da5d8b2ab71476154ab76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ac0f4f2082e5b3a83e1a6a3ef7fc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6440176edf97204ab8f0b99be149367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee44e8afb9b73c5b3b384d550885d5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b470fafee94487594d52471051a1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044094732f5e184a83b4299ed35ab3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b17d219f6efc76604cef337dc454371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae64bf3fc4884b67fc481258f97cb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1d5af9443e93f57ec0e10503661c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a0902adf57321bc34cca573d9713374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ddce0abd8342d9fa8cd9d718aa5b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ba473c1dd298edd10a05ae9d44d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c22a5677e05826077bae0a0c9742d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678106e44382079c9d4cc3869086ce4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac0e0486cb5c61e1df64d75f8998f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256378fa68f1b50eb24639ec84782bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927c8b3986559c6f50159fea4a232e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d70bca1abc4649c019282465b6f047382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30703d794f4e2d7b23aca490f688b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71af3a0a1617d772424cca3cc5db79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13742ae5507f44d309e395c1eb5e55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312821fb52122b3a03cd92e109093fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1a3be15736964fcb806e27228a97e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c8a7b7afd1988ad7a0c2e606b0206388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92492c674654642b42c2b3dc4a343109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d70ae7dcce0832a5697357776a8f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1bede819d338d62537cf84fefe033391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0889d17a538037b188b0687523e5d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df8b018e86979d16ab2f8a009f258e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814d9b14488b8da80443c3c7fcb69ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add796ecaf02bba4c04f225644974a7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb7d3710aac72f67b7a6b38ea32af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc7acb7f53fce9af8a59b47d96b786397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf01e29914b41a58f6a7359cf517d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72de2c7e905dbccaf2af01456f8771399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd25afd36dbf30e9f1f45eef2a764b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf71c2831207731cc2943543765548401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc4ae94d34ff03f531f39308f45a78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817d067327251b20b83723e7cb6e9a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274074a9e82b62d27f13dc4d2780a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87984be897fc7b822ed0f53cfce2910c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595053162e2d0301d44add2aba969951406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795d51d3e9bd53f1d273e7bb267728c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305be265db0608bfbfc6b06d4cbf879408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a7d4c2698b2866b5d9aef9961279409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd5473133bb50b4403c2cb30b2fc10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227874bfe43f7e3c6fbbb47604f73316411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db9f1fec33c41e16d88287cff8db14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c93fe583d622653f339a20d6021056413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1f064c73684cd97374bdf37c08ecc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d52626b0ee0ae7a29ba661ca71939415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72915b5bd445040863443ed4f2815db9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bc71d479cc08a1abd3933dcf2e15a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807753b82506545d50c4a427147a8a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f7e52ef4678fe4f25e73582e36aaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8bdd3127298664c286005b0409507420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e92cfa54ef84f2f24165e833261f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481d5c7e4cd6dc093c9d2fd7fb0f2b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752bedd57910762882b9a647469d93c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c3482d6f2c83bb6306db8ab3b6a04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65310045f3f981b65423da180e9f85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f502e07fe849f106f3c1b90d2feb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb01e700472bdb4ae9cc9c72ee7bbb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ef9029338db7a552f29c02f13efc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65b1cfca25eb0972ebd7f7a349d31e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39afae52b2efa9b5cde3ccedeb40e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8674f9d4628c0847c49c9ecc3356e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6f2b042d431767bb872a51de509ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8c62ada487b6dddb185af1820725433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95d8fbfcfc43c22e2c40d568cf4eec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15b6e4280644674620707a84113484435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b908142d607fdd8c7545bd29a8f4965436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628132e20a9b3117f100af83a0df4b19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed2118fa3560a17b4bc8d8d34de2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afdd1f96ebda1d7cad46c02be8b1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4246d245d377c724c86a73eca26df0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc4d4de9773eb1eea9a19755189c4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bdfe805f6c66dee399fa13c74eb19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a606ff3c29ad551db484c51083eda0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e45a046fefb88959ebb6ee8e537da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26489a16eee035b448d0165e538230445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c90cf33d3e0f67b8cc242340164d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf627943e3d27ea790388eeabd89f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06447ba485706608f4302938bc9b0c04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd8872521090fd60fc621a4fc7b90b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8e460290a0fc19923bf6d1cea4731450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fcd84a255aa93425f6c3866db5392451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97813ed07b4e5c4b52714340ffc7df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240da3a316ff53c666238c3cab29f81b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2526f0ec8ce23b76df498bdc63f7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9450031db4b28021a964579e130b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b14e900248bbe344d12cbb09b12a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be1fa179d3b71055ed9b7757089ea1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cb8e8c937983f76753951c581d8cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069437385e36cc69f2a6932ef44adbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83051875b229580152e422b0afdc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d02450beb6d94396d9d1453e07670e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5550e40823015e54ac151ad3142e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4bb8fe46bc33412fe56d15c9e088d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224e54a447fc29a15c8952993a481e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb221feae47485b76ad9596b90585cd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218801d77ddf54e5c276a4ce6c4534e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913558fc2e09a517fa6902e911ee112b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5ff0ca14e70cade87b6d4d67c73b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca7f65381f45bc46026f71cfda45bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6121c693f885af30ac7f6658388a18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efae5c669039730512243ff1de9b93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98d4be0aab1c2989ec17e302c95de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4e8e0d37aab307bfa5f47a3d26a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660d8a764a4610a8ac35d5a898795f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b13833c26106ad22d8b710152461c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c6af5a3a7f0bd4b16a52619f1581476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23594eeaa7bf4a4239ff618618e3bebc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f0f6204719d9d42463e865bcef43a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9cc5c7313cd77bff53f14976cf499479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41dc5264d533d479ebb6b0f5d0a0ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baaeec5ed114641ef72f71e35b5fb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9a447c97accfb10e772b615e7b7a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf96c7b4bfc127e958ea2d8feba96a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a18f622f7a15d2b31f5fa978b10f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336c313cb234415d931fc366e893f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8379efef9886efae852d063afb98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890618d02f267edfe59bb80552089551487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506db76c90bafa022accf656e5563a04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd20c1c8e1aaef24cbefd9d53029c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f2bd6298166eec3911cfa2d5cccd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228612e63c560aa6e5925948385d5e4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08643f8f78b523d262b0496d78804492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63dc8066bc63c60600f5b007401529493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bacf273f6b3db6091c3f3f7dcf4a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9691e40b04328e6ad80d6e3279b195495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eb81a9c73fde1d87e203363cc8050496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757cedf9b45500a8e420199ccf9890e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a915b15c3f9c3e837f749208ecf58e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357006488acc5fbbbef5370b75d9e857499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531333e073effad8e477a88984227e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a932afbbca390d97485ea146766bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8d01430117a571a73599de2ff8228502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7babd03690bbf819d849ea272ad4bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aabd1bc5cc059aee14787adeecad67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b134359159280846043104a2d00f45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607fa8263504c64b4340641c139229506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad2b19550a610f228f049c6464d15f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff01e016e9191ca7ced05e3f34c3b42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa03bea9194e3e574d1283ceb7c5e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1fbad6b171afd86e861b5d326516f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d779bbe891c0bd0b4a6793f99219511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1dd5d9bdc028e0ea02f5c8333483512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553f6b7122a34afc9def50ee45cc061513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201caad66ebcff51d12d3d8d617e941514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75a264933730f393713c9316e1145e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e4c3a422f33c53ecd9b52b3e8ee5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb41ca05edeec42f435d68a38ff9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b761c384301462200f0a5e19a436518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699edfe28269855761c848315138c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b15fa3bfe16e716094c4894ac1f73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2ce334c0e82d986fdcb67d9eec815521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d78076d5dac3509c10bf24d9c00b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0580daf6f9672b947037c303979ad24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8115ade406bd0e748e1ee03f0a71b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d224d38d328a3e6b2c2ca71709b0920525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3888493b0415bdd413aee9f3ae7eb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3420bf01e58eb7b79464ab20b773527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f37376784767f6cccb9bae3528139b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46926a1ddf56f94b20f5b33769c9107529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b3722f0099cf775495d7d7d2bd2f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522361e480219484a3ac81f22c2062fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83270e893ba27d846bb203707c2fa96c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91fbda02022c9a7f015e82319d0f47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229cc8234a779f35d1c0cd95343ead3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8272ce517736de38b5daeba4a143535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12182a8b35ce2b530b0debf461dfb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52322a4edb3bd368023ca953a99fab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de141607c9fc3addf0afb7ca07ebeac0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdce163e8b05b46a3641459e6826523539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56591e6b6024aa3e64a3288131477f1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41daf361760e1ed4c4a7581bfa25a9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4bc64888a89fc2a8e92e54800070542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d7e3e22957de1c2271f07002be2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d63bb12c208566e76d9bb66ffddd16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a88312b757e81988074fd94f66ba50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52d09eea19522f7ee6f06f881fc291546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc93570fb697612af6af0261d217659547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89d89af99dc2ef0d30d4cf993e4019548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc440b03fd2aa008c06ef0c146a2028549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde894968c364f98cf3cfa9964bca4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743a56508516029783d8a3d60e44327551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae70c9368c262c53423e73346d332a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f91015872b29338095a8766efe7b10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f177e440698398a77f308cdff8d6c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45030532cc957f3e4fa922199e5ee08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c40ffc5bdd73352bbfe68c042e58f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72170279302be753e7d895e054c10c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bafbcb06a4b059870139b5f529f899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d888f0b592bc40995be1492aa3cae5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce667138df968408ba64768102ed254560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db66fd682ac84a43021d24a7e08d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb3f55531297d686a1bc1407ca581562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d9b62dc62966a9714c38f34efb358563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a2e1fa4849ff2568fbae9eafd7e4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8563706b04f14387e43ba887565d4a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bb547481a8a40dffabf16c6afa68c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597afd8d12cce1138988639641c3c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49ae15344f6a2922767bc05065e714568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69a0b16be5eae83fc562f68824942569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3974ad627319e4df1ba4f5a29773e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d118856227d65062bf1c33612e5d6e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245ed55a4c6e10ce6761b01f9c97b65572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7702c68b2cf68b5063fa9852cc651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d0075ce807de35cd52a2e75c7af02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5d8c0b5b8a2310bef44ea1dc6ecf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da6f7d484ee21286e0a83f825c3fbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16126d0125933ea53c6c396f0ddbd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a9912e56475fcab26844c271563346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0d9ca647e22d4898ec6944dd4f287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7261a17f5427290be34a26a94ffc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7326c369c245b36e5b1c6d955cf5e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb2fa386fc51f3119d04205debc0a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2e8698c4da0bf3b7db6f9cbc149d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bafd2335e8bf110b9cd37880160caa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78258c3f9125c795b67df0cec9cc2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a6c0a7cc67c962aebb15bb765de714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a12a7192fd86922e8aedffde7798515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8e1a5bf13da122c95865c839daf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b395f1c71b5d4247237938e290d9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f290f1cf3f082897db8be0eb8673618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe717eebac544aac4eeb4a9d9127b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05018bed031c9b48e980d3e2e329a9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3eea51a93faf9f89122e15247229e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0571d506487c6bb6310ae6abb83a5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f0a00ac1d757809cab0c1d5decad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fb46a67714c2231c2ad3a45ede70724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d2664a96897a82b022171b48e4cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4be371436aa0219a10089223e0b8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc9c129d78d8ed234f4d1d8b775cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933832dd830374b41b64523f1a93657228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85481fbe20b1e5715045f379c86ce86229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedda0948d3c1583998866c1da0c8bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce096e0df1d2732e9037876fcf27d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7119d24b0ee2a70372e1acecca78732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4288e59f0008ff8208836031c8e0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd46623b13ab5bdad379593b7abeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050078f47aec730e2195ccfef6ec9dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48107db19607a44768d86bc158eed5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41a01e0b8dadddcd975e86dc4f35637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da65ca09389991a86024bf542ea50e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e6e347d861c9e64920add1642ee9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde05884bb040355ff122776de9d8d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e0446117bceb1032bf03e479bdeb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5e3983ceab4cabe66dc78f96a16042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67886068c3aace618fc11bdc6f35fe9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb84a9ca6d75f888a341b9229c85f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e0a8e4ef86765e1ba8e96747aa66345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c1f50a0e9807383d8e2baa5878c1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ada8d3cf551721ea377cebd31a8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf440cae8fa51da8ecabdefa5c1fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb292b8138fa8e277af9a2397a08f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456356da515f8d219247413ee9cf081950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935703172900c8525087cfc290654b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d6338f293567e7ef56891f8bbc9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be72d7651007e212036f64d0a0c8d3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aad97b5052dec8f6208cb537fa6c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583612299da95a66d72e84db6dae82b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0672f1138fcfa95fb9a5163e3a640e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3563933abe49c6ea97cf79e17c20657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382034f78c84a13675748d32cf886a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f39252625eeb977352d55defaa4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feae3bb2bb5aa6b1ddf8fb81b0ae70f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215bcf663b89f6759618b7b298ce7d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31261d613cd591ddcb8a240d7fc2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3974437d52add599716c06ad4ad392763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952f1c28a11f7e60fd7f2c7619132964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5212441e2c123bb7ff7ff884691ef5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735f11bd0f239bad311a4dee7ea367566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129f2aab1ec920ee3bb7c5baca24ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420923a3faefaffda78bc4eb5ba676a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9db1c476abb2f7e6cbbaf85ea17e9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f33448b8fc62968f7ce1fbead9426a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf0fedad9b98c60abeba633498357271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee95bea7c464d534ba159d6b4ad7a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a960334eaeb297792bbb1994affd1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1c281bd01ce87441d36c723be241b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0072b14a1da7c599fc788a6f847a4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72e53eb7f086a4e2f2d9628151aea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92c5d1a557273b8a0ff20b1c61ed5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5215a51d971a87f6e5325fd527e06778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228716f091da9207cf78245a9529cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e47baa2c17dfe8db0305b1cb6b7c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfff8f40b3afa08c224dd7d037cddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a412261196b4dab257c47ba4a89b8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892247d1156b93a388e7fdba5d7a33b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8a0e112f59077725a1ee982d8a31c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22256d8a226fd2dbdb5ef39012265385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146699ccc7e89e828fed36f7c9582786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7cf08d963854b35ebe8469c0844fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9ea97a3248330126c5b1ab3272bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c73d04a477e9e0b3cc389b38c4923089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0518bdfad346995ed09e509c5e3d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78c88a580825f5efbbb960216fcb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f118aec984bc64f33271f595435db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59214fdd59a5a5da30f02c647aaea00193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c7aee06acbc894d3a44c0573c12ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff619f48adc1b0cd0f13b99b34c5db895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ec5bb2ed9aae92136e6aad05a3fb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe2e7295082b2504da62b52fc1458397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d241f04c5bba9fdcae2df87c29aac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5af35db4aa4d03326cc2b7263a9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedbce70d49b747dcbe518b8de12041100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d739b73a4b0e4ae838a8007c08ce4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ee1a22aff67212ed3516d29dce1d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376ccded31db9df08724c54c5870fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac8ed47c5adc57d6bf835789d07ed4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99d2415340d1890ed0df380e2bf72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecf62196e37d8f91caf4395cc31ffe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebf627395b7fc6e238233a1443ea3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed331c6aa926a225b5eb95312a4fc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f481fb843da3bdbba4ef3d9f6e669f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c90484130022df8224373e82524ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e7e628bc524873656ab46b97eecf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5621fccc2e017309876ab31de356c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dc342f7dc2028fe5ef67be5b2312c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1f061f1c0c7e0d78d926b68b113a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbf34bfc9f126f0e365b23edca048e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a6094bbbb3e6dfeacf524bbb75790116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a85aa96ffe3ffb3730ab556a38327117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af4435b95eb3dd5d826978ca1b2c45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33eaf12c194d1f6198cb07e8f0473d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f27a089f398ef65e65071c0defc9c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c67436c0b664a2d526bc5d6faab48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b82e0401f10ad4994cdbc94a466c40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b36b40ee69267366c867b2bba9f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce992d09cc02b475e5ad42faff7fa43e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429415cdf48215593605b478f4bba6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8476c6e18d41b582b61c8e9f0c6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5da6aa44b66c66e2b38239291cd4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f25ad03ced2e05c1c77090e03c20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84932f21c7feed0e46522b9966fd5528129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f973424b0852d4556b64484b18ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87057f04f3bcc425da3ffdf30002550131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20682874348701ebd553482b29c5d788132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ebaf2eca7b79241e7a97bfb50426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61905dbde0e00180c9dd81bdfb5b5d2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b91251d259c19ab2f11292a6bf4b69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9402a07ed708f9029afb6218323a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26917c36e08d9dc1be52ccd51a81d0be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bbaa4d44f25cf3dd0a4e7f6f9dae3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e94ca1fe8fb0f327851f5ed0cca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a3a45b6dbbb48431afffb2c80db9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f068f8d57d0ad6e331aba5bc41502141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f764095ea3584fcc29f014dca7c029142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede016877cd8a1cd1aa593a3cf98cb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b09d0ea2edceb0cbebea2f33c20f1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd5e29bc6a4cc4489ffba55176fe45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a005566334016c36f6cfd01081a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88014da3d84250b15e76a5eeaab04dfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404e4f54c97dff08845f550f5011f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1126bab0f270fa16e36507ab4306a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cebf0b8c9605fbe474e731cbd34810150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff385026f610793212dfae1f4d117b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493bd4df5a827028a5cf882b80d485c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a84a3d6c354e5769a1bcae5da59a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa68e68f1e10b4c5078efb880ee5230154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a0a23e23c8a89549a32df4b7fa83b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2728f877d7647b472bda9dc25cc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099bd23ba8dfa130d1d7d0b86bfe7b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7afd251bd89fb00a70385d6e46a7af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005d1515dbd192200093d6827930dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29484b3b708ad32b227e465f81e5872b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4a1289b036a9dc7a193832268abb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693e8ec04d20ae0ed7345e199a359c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28695c1667de2eed35be88be3a1d79c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab188f3ed3881d0c766ef419b5ef6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3af8a033de0dedaadefa7cdba683b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3434c9649b6a79e1d1f7a0fa96175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29898a3a718f87e38bc458350444e42c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39662761a1abfadb0378f35bdf1ea12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5529201bc849607fcca99d492f069169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c60a790ae8f24d589fa44516361d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f5ff06ec00c2b64f148eaf6f55063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c74061fb79bd7d5bbe6b77c45d1f5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544a6628457482edb75b5122fa9332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9432d2c9a425f9f2580859fe6f304174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af144987b1f5b1508fc930a3fc4b25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae7a743e126a6ec1052dea6d856275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbd277e9929d9b4a8054b70229dba9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c38e3f48d500087d5ed6d9a7e2b95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b16d2566eead21a0439a382ca462179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acca76fd7f38c7332974d59f2d1105180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2579747c659ecbb9b0412bdf59bf857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eca9e2d0c3d4315263de13a62af9a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318195f21317cce6f99b270dd460b659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab3c854d59286895b1da54d09e6655184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c771967024e6d4402152ec7208670185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab54a7e0f0a05c95bf6b382f22ec9ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3750426b1a07f5ddace65c110a1dc4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805231a83fdfbf3dbf1e29d23ccffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60da7823a32e69cd7e97c3ddb938ed7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05844d1424c1a3154eb894c41d1cb607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9947ea80418fa737b5fa3625b197b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51c02938f3cd9608b97c5268bde665192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936a3946dca9776f4ea16f2f71c028d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff3440f705a7ce1ddc01a286765a0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266659fd56c93fa6c63289a6044cad4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456947582b59dda8a8235255b73992a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529914e4eb25ccb62e0a49ffa142b015197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84895c8d3411350b9ce4a16f380255fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a104b86be9e3e3df523ad4e15312199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144b9b9a2b48d51b8d43ead198c21d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed3b90f17df5bcae01eeac8ae7b729201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a9873818b54c29529ce9bfa750ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ef3a6d9f794502d73e2bf45de198203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29806ef3f16670888a1c429b980e7c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141c099c1175e26af1f0af6ff0a5730205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266bf1a6ea9414962633e7ab552976c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983359fbf0f52d9d2f3db53585ae5a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499f17359a07c95a3bd4b67c0d7984208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d8099e81911b3c4246985037946bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092fd7ddc8734b934471936a1287c47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883289453d402c1b1022afc1eb1cdc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c74b28a0dfdaa835bb4b8b7a99d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215e0f4f5737460af0848d30177804213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5f1b9f61253053c958b0eb1c06f21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028183e262962da74b1ae95bde83f3d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a660e16b9867b8de438635a4c4ca6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c14ffff3c9b298057c58e428e9db8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509a15fd4e4bdda92b61d61ca14e090218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb65cb9122165807207edbdbc7eccfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678208c1d8428e2049b38c0e64d92fd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81661ddaff429ce74ade944b6277239a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a746711410422f9cacfd8cf477e9339222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf07e514cb88c661bb9ea19fc50241e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd395b5c53521489909ed35cb7da366224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91249699773f1648626233ded8a0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424c5e55387c4b59ac300da2b8a8d81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff397cbb196c3e00dfe850b5a564a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bad0b42959b5224a12389c47590ab1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1705f2017741cd9104e4d5bbf5278229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324315193ffc019916b1ecb97562871230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa85b5ee4aea3f524107bc3c002c438231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f54866290c6cac14f9b10f788e30f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec273dd62376fd2747d0b94710ed188f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9abcd387d55450057f4c98af2648e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a717ef80bf6cc2781eac4e01a96ab5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f5ea9747851154a9e3eff68437b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58424712bb60f7d4cadef7a4df620f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1ba76fcc99da809dfc3662f8ce84e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c989fa2b15b0566859406cb44019e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b5f8ab5b7735478116423ff2987f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8081e5010c35aff04db45082201e8a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08adcc92f55ff9b66344dde237cd63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a0567452382ecc74e857dc189f19b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b2e2d5c2b9d8f79f3b80dcef8245244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc333083f9796ff039632c99f0789f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa384276ec24d24f7350c30012eac0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c8d08b92d4ef229cc23dbff8325c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65773f98dd5657e6208dc84a83826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e656a6301acc4146d57c53810832249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc76c8b1e0b1fee22fc77d1d4a30d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e76c096cb023e15db3c16f1692994d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fd077676935fbf5a331f1fdde1c66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ee8d1e1d5530bf3308d3403210e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798d0544556fd6399e5d63e4734357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875ab61c36da030bb9be9c7babe99fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e14b4a6a75c2231527009b52f00576256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5944ccaf642330cd538733a8d8e31f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8b37a1d0cf5b42f2c3e2afe244c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70019a819e93b6ae00821f8c0e2b5f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ca2726821f58f67b4d6a8ce0b34a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8438cf2c630b554890df4030f6e80c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ee9e8118d8ae1f3db3ba506ed257262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba57fbf8f2b1cc9a0def4d0a7abd5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c259959c67016a70616bf58f3d15a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab132c31c74f666388a55af86c1c585265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a659006a3d172d7070b31f1b3ad2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db39f260c1fff433289c9e5a1d07f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae0d0a84aea4fb0a39ad8843f6b7ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cb5cf94e53309ff6a0bd0e8ec1048269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82830053418820884481b355b48e619270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb07cfdf5f68ee656fbeeca0fc4662d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc0f80f79bd64d2e0daf8628fdeec4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d339a2be0a91f5e1c23deb3c2b56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd938fb7effd36350ebfb075088c0bd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392adeeeff605913441b37bc663b66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd4b4cf0be4a5df68b27b16c391ae2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aa5152bce1ca43aa5642ea7886809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b917bb87c701c03bbeecc9409643d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d43ec78fd16137dfb655e93eb74c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd87efb1a60d8ee53e776149c100f77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e19ef3ebcbe016116200098aada8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9b879954af2a599533476e8787e6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab336f178b8930bef04350700b0482ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d8a97d8b3549a74a8994df5564401284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10204832c2104d6eb5d1185571846285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5190c0a65bb8791cfdc7c4c000898286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891735dd5ad34f59f21834cb368696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6534ecd7305d177f7fee8ffee5c87a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706f47f460ccb9f2e48161f8585f6f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd095a44db4b3e3cd0ff7d987f176290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7b5bf64b5a4391af38bb7e445ebf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c93cd7210a890fbdccd3493b8a30b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfc9a57c7b24344ff4fdc2f4f03a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fdb24134175a1ba944652ef84f4e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f872a46670210f8837e8d7bb3074295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8c723f63fa078b34deedd86687ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede956153c35c1700c5a92ab9ff1e65f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a7a21fa38fcdcbc93c3776e1eb078298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f440c7455436318d4e8f3d2b2b2307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b15bff892bef23e6c6d65a43fac81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72875119525197733b9fd32d5704a38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbef38c12f5920e9534fe8a50b46e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057250741447872f1824cdf5699e13c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb64c94f64f5fb34135590a305f2dc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07dd844df2c70f5af95f56cd6a4a88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93245b39b377e47b1a84934cab8417306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b08fae9a144503f98923e797ed4d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5786a8eb9cfc35be11390639054588308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c71f7b649e0d020dfded9165052ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf1333e30f774f6da484399c5031b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a790f6593c51225b8476d49a43572311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c284a10072f346708283bda4ddb0150312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c3db2341794d45afc336f95129a7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a908fb9c051774841c07690d7823314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c5e1c6d2a4a1caab1539f9f27d8cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c45e8b3af64771e3c97a1c77f7d480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d0a7c8b7105142bbb1df722c6049317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543fcfb8abc06f7ee439e88fdc87e97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693b2bf2fdcd730dd325cb88e0f38d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecedcfa66278d9d3d2d36589351d88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c075ab5c6d39d43703f36d935da77be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5593b0c9dc7657f795cef8d3fffd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d0fe2183f53f85f772187b1534310323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5a0db3e0d353e1b56f4b191c6967324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e20bc37e3f5091965fdc091e0151d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b2c8d20baf5ef0fba593020f5467f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb12259c656e8afc2f6e85aa9bd7df6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d4cdac1986649d855c3452c78486328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce71957e4c6751b5d77ca857861fd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320250c1ae21780387779ac5ee6fda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5745665154a094cebcd82018d49be10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3b578c2927791d7c3b26541087c36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b253c0e22be43a141aa2a74bfe0c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b0e9d9a7245de30d5d762dc3afc5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762ba65a39328bd62701a95988d313335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54087e728acf87771b41ea911de766e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077776da889c06c2e145669d9b2d6098337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d3e999e2004f07bfa06df4833be0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b08a55d4305d09bc905f151792bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb758e08d146d37ee513ae3be02fb1ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d4351cbb592d534fbf32ba6c5cd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38d6ca7a7ee2d996f146c72349129342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac960c04f8eca262925d6af8d92442aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c2ad36e9995d29f426964b07e5f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68e4d7cc5d6b94ea3814cc8588bd16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf949f214cdd9df6653045c61ebdec9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40eb6b8d41a1f687c29f6b25771930347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430171227299ab18cd2a86afb6ee6ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebea707c75a55c2fd78b057b88be7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45dabedf8ad80948c76e8c5e5937d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e7f11831fa52b97ba2d65dd1498b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc594a299e54d01c158fe80765c4d7f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d536ae8be518ac4f05e82030db649353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf55d4c47853d5143319b26a55bb61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5337d76bd41e2c765cfaa9907a42dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c32393c22a5bfc14f61b375da789356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bdedcb26553fe8589454470324c56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec08e0114536e0541c98b678c3da66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ae1dce70667ba0dcb241e10a1797e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5357235a0a7ca0d790ea85b3fbfd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c899b4f96f910a3600d891a15520b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168fe9203c9a65e5ab7c1c3fe8ff3d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9350b4fdf78a3b01ac269e7b7703363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52d9ef131e50a0f8bd028286fbd047364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5e11a79e639e0eb72d282c26379a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed51e39ba90d1e3913f0110a6574859366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b7c99f3f12ed30e4b973680448c75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aa7748951faa07be4688db21c3300368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd920d49520a5e86b74a868cf01fa3c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdacef5cc9add5505c350537f78cee7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4988ef312321876e5ddd02535d77a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1128f6a560f1346b494f380d872df9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ab5333ea7d7e3a6e0c7e996c31a56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e108638e7aa7cff5ba7bde6384f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79dc5a446d962ec13634c2d7bf3554375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba9d7cbf161e41a9e233dcde31d055376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a793934b40a1e3ce63c83b026fbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a9051c72c58c70fa160353236cd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b78716171cb3f360f22a53b054d11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c511c391501315eea8d3620f33ec3a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1abd01bf3d9bb5fd975405b48732381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d81150647ac2fc13aa97d5ab8eb6e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e29ea6c2d70e420f2412bebc6b44f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e1cd0cfa5cfea3325232ba8adaa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c34f45d4e3d6a3c49910a9e4488fbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8768295d2ee2e6fc1f1f3d155d2a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fefbf5694aa5127a4279b00faa7024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6ef79ca00bf87728f2d62a33c213388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea756f68fe6c7fa696b45fa01b2ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90c15191c9e3a0bddfe24e196526f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000d74e7e4b27b779292224e5278df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e50101c287f1530cd7536017519a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e225a3d9ea9b2d651bfbdf644834939393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040e34f0db8bf03de54d13c103e66d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaa60f9c7ce49d8ee06fdc4c1a48ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1779a06199c6c02f4952fb3791177396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88126725b77e8036f864636e5cd3de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d82032a430bb4369e2e57af3a61f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85a77f3ed97040b235c1f92cefd746399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf1bbc550e2b4b0da9885a148b1fee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d63f8078d405d433ca322c241689d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda079c9dd82a9a30723a8e7b9c45b58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c2ed4f87d0ba0ea15153cdb1d2f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99a06ebc3c30581a25b16c242f8bbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e77f609565e610c0a905d83ba2269405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a7ef3237575a0699304ede6284e45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e841c3e49954d06c446834033e101407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a099ab612ecf528d956db9f5f7eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad15e370f04e42c3e0b654f482d73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f26b32ca26ecda1f2042ec74d595410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56018497a873bb406fb55b217244772411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58e8b8871208e3fe4110fd035559ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e66969bcdbb54654e8baf352609a30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16175af5bf381b813242c3fa9d8061414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb611785a6a3a1a5851872d925d883415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e785e7b13ad1594fa7cf6cdf8bda6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbc06ec45a18a18150219a76d72c3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8173eb6d397d47fb8e993382d44e1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ef10ceead77b34bc36081e37d3e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ebe2150b9227148f38f8f1b5e9fde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d667a871f62da036e1f7ae5eef6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199a0d41d349b38160a549f61a649d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4d5b38ee1689c373bd9e533c56d9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e4bcf1fa13b1067448973e0cd853424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d078a5768b6201a7118c698501e943425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b8f1963d6cfb5353d44c1340b7a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c198715a2a72ad432850c030079829e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004470455f7be5ca024cc2abd9a526e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db93aad3055fea5407a7fe10038d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a031d83fe34089e2c86b7e52e720803430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f08f7fd5f3e5d135a63c3e9c8b46b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedebd370ea33e0511f5d807830a3002432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852243cdd039aaa4703b1153e01564b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5ff2c3fb1054ef55fb6c505d4825b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a17a64c15010ca471ff409bd7d3f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2fe1312f5f979bfef1a04fb574364436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64401b44f05549d77ddfe780b4cb92db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d92469b22d38ae2852474ce6cb35e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8205890f487ea17493dd7f004d5a4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d91fa263016232e7f6514dd961265440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdfe3fb014aea5eaf54acce508bcf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f49073a06a016d48f1a6ff72a14c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20bb5d799ee7f10ea888d5026dfa9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05690ac439b819253a348e6a8e4ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6be89f8d9496a7d7f837ccdee538c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc263fb20813b8fd15e18ab4d3b804e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda749a79bee0948708608918bda0e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f2055e8ab5e7dd8d08f9432ba5a6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b46a3ef5f1424f332ff42ed97b58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c2dd2810faac928b8411dece035e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291666de37850caa5c5327f0917963ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def02bd1db325327bb0bcfd95bd9cce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e3fc63e95af950632270fb1cc695453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f7b04cf28098e75a7c790779c6079454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c16585d895e7fd2f307d6a2c4e252f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32d061b2f1dd8003c5210a3dc54fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb6cfd1f22e987c625526fb959480457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb0b6037ad390e1a3e9bce1ad36b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269594e29be0de9f0e3241d8ff5b68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9de36696254bac531b6f1965c29dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94ead22a20fc7446214a0be1e4afac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f035dfa0e4c94c7cff24b0442a5d47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae5422a8fab60aebc7f3b2f601df2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aeaf75c8f7b425e25c887c4619212464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56c8f95be5cec3b7a6fc0582ff91b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ada175aa885a7bb03330cac3a992b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf829b5bc1af4ebeb426bc712a5168ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8818e6f14f8ff49588f899fea30af8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ed2c7d78426581151e30dad3adf6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8ec6ab980e02c4738610ee78f727470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eff118d78c60bb4e4ebe0112b2ec1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef6ef4a5981d92f799c78d27ad9902472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7eb208cafe9b4b0d97a3169046d26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee64a3a2ee24cafd9c476b98362e32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae33a297f6248570603c4b1759977c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e40be8472c583233e73f2447f48e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259cac4b1ddb30ffbd1200e45873dfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ead18d9a4492843b5d13cf270523d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b23f7ff513fff2d7aa0ccc60a44f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af084be4a2920ae8fbde76543b39ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99c6d11134066de4fc86846a3b093481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04401f7d075ae7f5eca1cfc00983173a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459b945a52864c760a57adeee2fc401483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1539bf1e3052aa95280b2acac16abf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95722febfca97fbe3dfeb7c0952efc8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94383db33e62b7fd6fe980505f275fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a83d2c8d75695e996b7393b8ec37d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767f7d100ea3a789e73fc9b05c53930488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7468841cccfce5003b57033a35d9312489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567942357b4dd10699d7395ce117d07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9ecbb16676a82076353491ffbba4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ae169ed1c19c05b533c838decd8ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297cc79e1fe990dc9bfa1401410e3f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8aa5af86c3bc5e71f56c1c8a87f94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd1a9931cadbae14a93e2d548c616495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d383885fdd5914cb4101a62c15a1212496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5f8c04c3de4d8e9dc1a4b339b7892497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a763004ab3c4853c06b406001467c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f42534a5cc675350b7edf69296f99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dd1a23586968da0eba1ff6b9772a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f574492812f258181886c2858633d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220eea76687f60b25cc3c661af6f23c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ca08a07a71d1f8baa5ecf0ee020a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e0146a9665834931e9ba64f55712504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e92879a9880df1c9d5eb44ad2b8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361f5728789bb6bd9cf13c9f4961cf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45c34aacd449132a11f46838c7a79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693877b345900a1ba66642d67462956508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2114432e576f6f82c431b5810ba710509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee841504ab67da4d2b4da8f9fc61d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d810c48752bbac6a20ca88a1edc5370511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f99cc675fe6d406c8d9403f2bd3082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ac1c0868fcdb4d3a7b3af84798146513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8bc425fd742bedf51391e84659daf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2165d4b346b69ffec6721bddcf5038515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77000f1be793241685aa3545e8b9ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a451f1fc2b702f96f9adea740606c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8504cdae3beaab01ff05d7d54fae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f47595e64e917849ea74a25253ad93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bc0a1ccf27e9dace8528df3d14c84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c6e681b509f0710d373bbefdc3382521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2513a1b47e61188bc2cef7213c8c44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f9e8bef17ab1b0052515b2841bcb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c32970c533e859612150d4187f3b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66f321a42e3cb964df9985fe316e3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a7e071320d9054ca2d32490644010526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b28e48ee5e7d49d966523c3a052bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76b8392e7000b094de704a1bce08b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeb2c20f79c83753a7d877f00abc88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34c8e6f7f8738a70fd92bf9cc7177c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4146cc5193f1cfaeeb7a49252b742531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a508af9aa8f48e62823c0c694d366a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cab256133681aa03dd0e3fefe8c02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f945b7bde6eb4cbbe20edc7f6188b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d139f150fb9872bdbc6a23ad751a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265478c3180a72b6357b9b76797bca8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8be0778d1d707bcf5462274b70ae4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b900a361a064899189ff3256c09c69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bf2ce3f6f9a8c3185faee10867e3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572d9432a7cf665d7f7e67d0bdf53e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d739961afca790102d579f352e472a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07066d3b43d436b2c08b2fe78b9879542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d87a01b77b0e5bcb4aadf803bc47b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96751aa128125df613dd4f2267f5a02a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574ba9c0f599be6482ba0694e4967e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecfa041916ac2d42fc25cf17880cfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84cc6e33891ab4f80c35744eb736e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f42577e64cb829b7a97424a3f404548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb95529188420314415a0812721c42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb41106507e72853068648594a93d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938950cb336d88905a7b478fb6893ef2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d6826540546e59b7fc8603389dc4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f539a5daa7889c86eaf9fe1bf8261f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d81c044b822839211288528ae164a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a0b6981d2dde56574ad5b11b7356a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dee43f6854332912e3282f728bf0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7babab424c4855e30bfeb04acb15ac2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98644191a97d3b722e6eef8ae1762114558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1466b199a893df97af64340c48a4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3799d642616b53175c9055ac71ce3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70322629a179eb46ca44f0f3d86807e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168f221e2e17fd801628421af2c8f57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bf27acb842bbca26a5927404c8150563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5027eb71c737b09fa6928dc33f5bc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2fbd137d1bcf71aa28dd2419d4cb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7b7606e4a1eccb1d5d5183d3400dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7d0e43c5597433a73b686fe2d3566567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b16cd34bbc90ffe9236dd2e29448568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17330d47618de848b62521f339ff7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f323fa59abd1bb56af44a68b73e8ac5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ba7293ec6b7475fcdc62b6c4a647571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4639b9525854d417da146fb72a005572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>