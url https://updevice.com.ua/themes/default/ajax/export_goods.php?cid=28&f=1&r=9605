--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b2fb301a70112a199d29226cee8671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ffe853aa90fdc9a54eb4d309ad332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30f81e1b02698081536651d034e7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0d3a5b10f949e294ded6c2cad90924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e71dc6194477b6b29bf6983852d7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628309074d1f7900860a6c9f50ce6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4c7c3db2f718c938023db0327478d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef361896f0262e202f69fe38816901fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efbfa02bfc94e1a1813e909b7e9dbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ac753b305c066afca8adefddd548310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dde91ae1d5533f76449f271aff01711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f49c62e0be402039e48eb445c33b7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca22a2c3c278f75382498a06d2adf1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c192bb6c19c796e0dbdd44aa8092714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173cc6ae51f459956ef84d9764989db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b66e8b6eae3f2e0805c042e8a393516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f502f88c6515ffc463ab0fef1c2ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7df386c36c746cd5ff893c42e713e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9d5c5b624e96858e8e9798a6f45e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054d21319cfced0db17014fe5d6ae5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c471a2e7b73554b4ca3939c36871a8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd9dff03aff706e02481acc7f2f63a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a35b54af9799aa83d17f424ca1ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1c692ee71c1fef22fee1146926d7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34881b81520c3e11898aacdad724f8bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e340847d1f3f32ddb3a1eb824f091426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597dfcdaef8beda4014376e05d061c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51183639b3d29433226a7005050016de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5dc723bbe45813f99513fde76e78429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a0d0d310bd27c254e1c28fa7c23fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813db2b49ecbcc190eb3a4b0d84725f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3f6009f0127fd5c296a8ea9d7ac9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d7cc7d459c50494c1f5f31e3dfb9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1593eab1122011d9257469525064934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e00d91f03baec8f1b3b23841b780935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2643d483e375e48506d92e3cea3444336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a663b646706360f14dda0a19c9bc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0811f0c13b81039e4c3c53b811a0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca8b0bde471b65cd3d1c1131f26f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9f17f5c47deaf56a4c21b02aa8f6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd784b09ad4e47e7883494948a1ee541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52506bd7d58c5319a9089a0cbe90ffb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd54ad3458c9a8c76521594207eee6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7b109ee946b73448804f37244115a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0a9cf697c74959904956975d4d0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d68e9434e1ea0593f6db27cbc3a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e322e059be194685aac9bdf7365b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933e9e03dfb30f149a634d157ad37c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a26a401cba3365943a0c8862d129049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd98b62763a0289194aa88540492a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0bcfb63eb125f79828aec7275cb9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff3d3501bb162196aa6fa51f1ffb6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3079588f08e75b6688451d58318b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47ac2ad77f09745b98cb3ca32cc8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e857eea772cfe6577f4358c3926906b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ea75db3e5133fb2cdb639bff548656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa109d343a546ed1cb52bd939e3bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36f4d2375eda439e3dbc57fe89747e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24819279de701ea8b0bf9a63e967e83f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc73ca2efc9d54400bb4e5ae5d5445f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69287d69b0311db273f81e5a570343b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b0a7d8c8b4ffb0cd665f22ec604c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d098dd4b3079786388b0fedbe2ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d6a13e1957f10655500334c416a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57409ae2ae949a0e29597d4059eadeb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dad206786dd3d3749ee16168a5f8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91211c4dd8ee0c0c2023a22c0296fac267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec10df8ced7e70ba92514792321b63568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a6c6feccaae7c2b7cc62ad372c91269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12795760d1ee00f0576d4fbd114de70c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de6d33aaca587944a40c837878882971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760b77f41a8ae4f8144104574685fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f1a56d59865b5d2b3bdcb16e001c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb0899f12fb8181a67eb5b8c8f857174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354fa5fef2b0587b70e805a27eca27475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeaab0680708a712a1650e9e75f27676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce486b03d8355dd7c5f3096fd1a79877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e0cfd06f1ed15c26707c63bdc76378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1154b2251191bd89a473b909c3ebb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3170d22536035db3d1008db77787a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d5118e23d547e748e21ffa8f169381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323881f2672b9adb287a2ee2457055ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a722431a97f3b2124aa0831e48cf1fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42dd3d32564410ee848769eee6539b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21ce753501261b6dd2fe0eeba322185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1008d6c7c915bd3a3ff0ffaee20b1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d536f1b75b6dcd798e0ef8a0cd0838f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1770871258181bd124a28e9d219454d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f41839cacb45cae215c64dc04532789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddad1b9f865466e40ab63c6befd4a8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2778671dc687f2ffd7b65e9a5bc70a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54774d402858151129e12741ebe7d44692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26dfa3aeef7ddc244ff85e2080910093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442eb245e1aa242ecc84e572c3cab994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1e00977b95121dbc6bbe374e359e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c4d4a2381b6b377f07ffa4edafd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cecf665260a20b9afd7d12f2701d1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0925a9393040c9eabd7a0d8d354598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b66ebee9e9d456347af28ef1c6996699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e36760b7efef090c887d43c55b460100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b03aa792df4c83677773eccc339f5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f89b32738b388c558c683411f1b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3ab68ef9d7c36b2aac1174c0ef12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b166db2f224b79c34cab48948f541104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1406536d025cdb14eb29eccca043e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a8e64cf523bf5659d4f72aee5042106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d51c669a57b7cd06fb06c10463ce8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3ba8ec08c090f56e1c2afb95abfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092cdda47f9f80e69dfaac1529e279109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e19417c39dfdf70d8ac11e88f8add8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d446bebff0fac030d25c70cac85d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4e54861ce53a52bd6e60979bd0b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32085d32542fc27577562b04ce0801f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe78e042d226a4e445223f5a21b527114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64187433c015269cee6dab421880d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a7af536cda8c443bf3b2642fee74b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc99dea9dc265eba08d33e85d96344117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a24d17ec5710122f53c928e7c21c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c07c830ec28377211a0bdc19cd4d2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93362fd0c307c0ca4f8b935447d96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071abfabe5bef6df25546d39ba2d4275121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae93a9b7536c72d7c396f172cea4446122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e090b3ec67d71767dc4e71a4d78e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea844ddc1c7e7870561634775dd25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78983bb74f490834f7aa451de3e9985125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be367fe2691e9b9b85c3e4660c5194126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cef7e30cdd24857dc36393a32fb4cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf1ed2a228f4287258cffb0fea573128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc56181602165824f7cb8833b335ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef14d2e712363ea4f734f17e675cf77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b81ece3832839b48963e9c6f3139131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6d2696bbdc3677c0bbc2c4b49497132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc32a8bb63a085fe1ef392b4c69877133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3099673708bc6b63e5ba62e24885ac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a246c9ec3aa9eaa6909402a21e3dc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99ad8d6fdce3895357cefe23a7e1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce773880a47ab15041d9f44112a82e30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000445eca832aa204f57ad90981265d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27291d9baf228288223328cc902fa73e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9650f56691cdbbf8ef57d87e95e08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01adb4d85e000ae4a7d0f3935b59f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8722fb9333a7345be4876ebf738f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58646bbed0baa887805a4ee545d35b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3fa69f85ceaa87bb35712f97bac7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1996530e6f37dc1144829b446a9613b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4e57eb84e81f58ae9c04744fec21e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd800ded0a216d5efcfd6adfd9fe69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb591934e753e3e49eef91f7cea6d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f722994a22b7b0606388af087cef71d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f94f32523050725cb4559ffbf5424150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b5b78e55729b46c21ed175e53404b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f91e3dcd043e06f0b8e52ca2b014d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5b7fef9556a5195312c654c08c7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57bf2076813f48adf7e92c4b19e30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212c8145402c0497d84e9027abd55dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d97d8c81d5ed9257d36689c0647f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640796a6c53eb11a839565f7d7d88c2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278e25de8e768190b78e241e00fd680158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7119903147036e0c21204dd6d880e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f7c4fa5f2adbe859623dd8389d94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71533e08b04aa25a64e3312d6cdf000f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e9464bed7a0b4ea895c2b4228238e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff180440d41be08a6fd1261cfcc6b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd147f71b7989d7b60d12014811aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe77f6ad658b04e698b2da282fe4cc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c567fabed8e38cfcda69b90fdf14d8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba28a33802d59bfa240a365b7966ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de53006dcbc039baab3da103664aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f433704259e5e5af6c210ef9f80db51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b10bdf39847c4a160163e8c2f535e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58041a9990e4fd5e2029fa6061ddbb90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef83e7799eaf99a2c0bddd08011939172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df17b5ce707ba42ffecb0a51a8072ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9833cb7f73ebfe5f59277559316fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70019fb415c79c6f5984684a68611dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc058307c8def70df59b558508a098176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78eb870322bb4027d6c9d4a0e335fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04175f9c37bbb6b92e0d203ecfe58b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04856212edf0007c914c2c7fa3b390179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ac267bf38a250bdcaccddb9cb03a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17518a461cc9d94622014255d89d529181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2361344def02e92c2b2dad5da4fa40f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21033a6d56e7544a6852026ba745dbc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9550b2c74a8320a294d9eb44c7222184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfa82fbf69cec878a15246e6281540185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d719139beb66a7e54c45c52ed7350186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6473a1d2d38341cdc7cce5ea4febd87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2120b5dca48393582587ec246c61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ee6ca82cc7ca6778b13a97a600b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e95a41d0f7f0ac548f47efff3eaf12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58dbe5976740aac0c06032c003cd2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a991661374f3344b57909dde5cc161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c5d468d618907a9371a3129b0009193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7958d351dc57a69f47f530988438f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08337ee803ac4b5c929daa35f9d1dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8428ab7a7e9a5e208853f58d92886be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee822aa40695a0a220daf7b185d871197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db5c4021b101506713c0ec676b62c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c95cd88969cce7068d3b70d9382b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba71bd79987e52d763389fa8f933e77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1edf1b474545bb372f642958cad600201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59988cfbf03f18d3684f9b8e9537b593202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737c5017b8d4e13c49e76be08fd8f19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d169eaca8e91fc694de0bbf9d64a7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73ac6b7c4af06d4b994330dc5c52e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf719f9c7e16d475df0c5ca205161206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aab9744631f9d0ce3caa88e140a2d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d62e200c98e3bec8ecb56c5ed816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9362a6861420d7fc88c746e2878208209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d9f5d61e9822b443d676e033469a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a2219780f098f41563c1fde59282211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff22d427b44e468ec8e8bfab6e2e11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773f696fb3afb3073de1094afb1bf85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24823e288aadae10b6b65673da9e814c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4c9815e6255dea40c4b631f98ed53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db609d04402bd9a4eabf21e22a6586f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8b37194fa857ea91695249ba7788217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d8801c2efbac0739aafafbf5973eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0345f27a67534083ec9da5a062df2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77cdc7500689c64d5d262a6d4b0aa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc6d1df19457c240043148fa6cdb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b99d9083ff1dd7db66bd0da6f7af4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ba2b01cd4f9ee8aba44dc1e5edd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a926d356e694eedef1425fa16e42c5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3100cc95ffeacf4069eeae62c2866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6cf52dd25fe528977aea301deb9a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a606271ded1537d38983f429f66a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2a879aab27480882b7631bfb09dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce408330cff7b3df6a14b2fe2acc40d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24136c992df2ac217922cd72bb5cf592230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab6d3d0c855ae06645202cb2417f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a024800e0cc9282370fd6a2e1772232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6bc4781b0c442af4768c701e90ca3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0bd3cf845d84980b14a1d5172e5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f453ee6628d3bc3462a277eafb2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7cffb139674ca1ad9d169db6688f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728ed13d025ba4646d53dc705a57938237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0898219fb774171852519977e02451238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b563883a830b06d7754ffcd4f67b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca9a4168fd1486eba62f33f904b1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4eefbb51aa0a6160cfb346ba34e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652341bf20ffc4e5ad9ec534f08ca991242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d52019a802dd886996684c2406bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426504845a217934f3a85deb0f44090244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad6e652d8e12e0d14e947e121069f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb169102bab16ad5f3616999687ced246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa2f695172b81e406b52265c3367dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9554e25d6e7cc70e11ee82f4c131248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ad9d39b95322cab840c0fc80eec5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38cc2bc2edbd039181962755fa9686250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e88f7f2312d7baf2841df57a9581e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5a0504471da2fecf98c5325f25bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca4353552d5e0b8577afaca002b73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12bc879f5c54e6e6aa80586e415e36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde5318ffdaa5edb8074177b7ca164255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05da6bad14a3b0d10d8f8db1f89a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057fbe96666b00dbef51430b7f6ecf8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22381a5784a396c04bc4c15c4883cec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dfdbdaf3f10f0f870430b373c17ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1636ab222bf39d4f65885288f925ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d038cce45d6ddf57ad7a0a4cffc7b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462bd3fd25b25ab31e5c80426a81eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666fe5fe6c0d3dcd4f8d44bd24b0e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e2890c68e3b16f15681bcae429015264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad2e419a032366beb1e00b26a5ccd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3254f39c7fa86df2e5c42c9d865aca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3a02847db429847d0cb111c7bb57b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08bea64b935d91a1c15f0794837a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365826abf5adfffcbfba5c6f8a42b7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4cc9b696058f5068923db94a88dcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c1db2f9ebf92100a5c20386a9ff8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc894dd6bdda259afbe3a86fd56d0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d1ef00966d7bfa21171b3bb10547273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4270b6b588617a00326886059ad4831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb8cf840352759ac951fcdc1e1abeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150eccaa39afc51e1f6e866a0812708276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437d4ff46a1a2cd19b37f04de1e7583277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694144a70d8b965a79d8572c44b0bde7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a320d6de6cae31ef640d2e2b00105ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a17201c23ea5f588a8ad679724fc18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608fe8b6aa53be3c9cdd1eb8100c0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8efdbfd0533aa57bb9bf06f9d899c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c19ba3328b52f854c03471b390dca2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ecbb4b6ef78d6bb3e04cd651db26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd2299709602ed4920f3bb495ec08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a42d99f1bafb5a07aac63fb103999d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e0a1d5329cee07c6301e72bf00eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984025623af86312475c15117e9b266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ee2a2f266244c378ddc2e850db8f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd2b37549b31ac801b6a137917ffaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f97f666bb54120d228ffe141de9cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5942a707840d6e0661ed2fe8564e92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c92e00a46d73fc6b853a96a516dd59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8114bed9c0abda7b2a928590fbd01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5639af66ac26535598784e8f40a9fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872687e1e9e86465b39dc8c603a632e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c88098337dae7f2add2cc5d9debd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cbcbbf458f6f49ccd6808fc7c6a87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362f7dcb2d073363b9eed9aab0f917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f70cba7ea88f44f48f2249aeb6027300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa518e2c23e81d9bdb8bbb1057e53fc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d283cb39437b8e6c546832cfc8f0432302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f318aa071ee44e0aacce6060651d42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256993019a4a4a8c97651eeef6d6e60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688582fd53fd0d2b85bbfdb8301b441305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785365c9b7f006b8909e91c9a960265b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a4941edc9f8cb001dc865aa45354f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2b666574c268d828a94c36535190c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a02b55fbd6dd37b976349726d98e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0290758d80d9cb0d8a82b4f07d1a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26801042f2cf7cc95eadbbf509fe018f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f19a32da9ad8349178754343e341f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51170dd889c8d6f7f95789000582e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123353a223e890b02054d8bb64ae7592314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee678a95bf7a5bbcda910990423570315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1367f914cf931f5c8a5d0029e101a86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaceecaee1c65700500aa9cbaf20b92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff54d6fec5cf74c00cda4195bcf02d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5ebe91d140a42e2820408649625ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fb04588d0ba03896bde7506d17d41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de08435c79642a3a0324b5d80f0d236321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f57a09ba386a0052e1bf7f8508a95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045b2c83b4f82c75c11798ed1ac3f60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0607e9759d7b5430cfda46b4787b4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa1a411d79062b7ce8c946fcfea55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9862b99979d6e846e1f581ba439bfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0138482ce15e07e0641bcbdbe0637327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b894d26b9890219cac65b0fa1f1be7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141f330847f341127ae6bdc9e9690d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f4830932d9bebafefd8b91fa77a16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975841c63bcecf8c8d296d8c0c9a580e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e70bd434cafbfaaa794ad4555143db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff931d8c3cb1ba14bd237e28cff2eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825161d4c0db431da969937a91d239334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f2686e93a3de5d947b8b7ff44fbb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff4ef41b24e7ceaef99eae32b30593336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd29c5acbfc0a8c781300a55522844337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef56eac9cd3b3fd9e0b7bd804547d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef18220c840cade018fc9324b2f560d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296c3885bcfb199753589e9dcf93309340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b2a2cbfc222d1ec7d8fadc256a71b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a02203554ee0e19ad1779466da56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9bb2be42b9c03b985240d00e6e51e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00234d79160704e0275c25f3bb371c00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d922bb2be828b0479d1698b56c14d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180efc989ec13708af27f36219697c2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb74bdaaaba8cfe800aefb3c7f854c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688568e631746602db3d3f22b94690348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f035024f3a80bd9af3c1d157ad54c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b96b63d841fdb1511b2a6acda1999350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086c79ef6d07988a2037d4c977e153351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a06453ffd9df9de6a0e43f4922eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e993fbddf04c7d3eb0d548c406294353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ac95963d724cef40b1ffee3c3d4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116e3f21eb881cc178f01f4833b0acb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3b64dca590e8110b040e0f8bf16ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c644b9aef33ea65d62168eec8048357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe436bdb470c0d5fd1cfbe9884fdc88f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ffe810cca72aafa6464c7a654a9e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2e793ed91f3f0b325813212fdf08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118302204d6bb56a49596acbfa6bc8f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ec782a4ed94e7f3b4254a4b5792b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad366c1903f6ce6c33c1bbc761533363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54034d608654a48c2a93e18c6c24bec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790891d8dc4aee7fe7da4aa20fa784fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bdea3fe58c883ace9da969259212366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f87e1bc65c4d985c496f18bbf0d40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6877de9ebe107572076208d393eea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405c236a2e05da1c5af67b6ac651f31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad69cfb13505f04f51b518e09a480370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9602a4c0e6ba31c9fa691eb0e2df78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274fff7f03e25cc3e813995593a44d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae175fda396a947f1fc21b8f78332a45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166b86bdaf0c76529a8bcf53718c278374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c99d502a245b9aa3cd7abc0220dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c10c4bfbddb1d93f60c87c88eeed8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b916fa818b73aedd4d2cd9ee6aa8db6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308af7d9659fec1e332bfe8d40d31630378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38543dfdaee15327e10a9b6e8e8e0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c0a95840126a0caf7df563fd4e6d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc9258c851859dd43795837ba0a308381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f3d5e3291f46501f5cee8e44a445382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ca8ec231f1d204786f302d11a3340383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95583e56d9506780e50aa54166802e43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22173f90641a0c9ce8dc38d9fb0e43b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735da074db29d78d5a661eed1b724d9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b59f764a1ad25bbd3e02e9622425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cefea3f338f7a57319170fc665ae2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5142e58bc414d7ece6c1f340edcee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf976928020f924d2202af5f5771b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4d8a6e373ec51b9f056cd53693647391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cce255d5da4cce6ea036eb460dd105392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e3739e54f43941b5f02f69395210393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4564e6b52b059ff9d33e110aa11ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dae77b1738e6f9cb2ea2be0923a0e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589a37c4634b9ba23c2ced8c830a92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63bb6969faeb38fa936a43964782b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bdc11e7e0d9ef08df79e0e924e2b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af21b33243e8c3a2179957f90c5349399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249560302d29fe2e72cb07d1a9bd894e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b7ad3790bd0e401afc36df7b031a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249f70cb923174e3e6588bdabb70724402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286644733f98150974ed5a4e3abfa5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e6f051559b0586240393683ed5748404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f9668f11d5d6ebe9b4f89f0d549f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d46a6dfdaaef023adc3834cce3623f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b820bd41469f2f981417d225a481f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5e65c371040ab78be882b66f517ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec81090797abea7830a2b28f8373f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c6391c8136657b1d41e6bda03f63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63461cc475e59ed53026073fb8f5a460411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db89ea37c31b971966d92b0bff2562d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9b891b3d43e0f0294b7ba074a10b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b64d34e87a4bb5cbfebc262b8f610414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe83f5c489dbeebb2b966e4cfcad52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f72a6af00a4fd4deb09d4750026eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622367d4c0d9bdae2bc339c850bf6ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40020e622bf7dc1968248e26b19dfe88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807d656f3e1355360daf74e00f9eae6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019032301e4d68327526b771aa68665420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cdb9d3af95ff1e8e5e4a12b6326bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eb3f37d654338e0b4af770fb33b25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343398c2787e3afe8d10b33ed555917423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6938c7060a0607ae74cdd4a1f9b3280424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c94f4185d3216abeb8504483555d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed3f4609ef6e215617a9c5bfd98d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f1f9b641ac50c0a9211a95b55c1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff856232fba7d5024afa874f9a602b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40048b424e1a3162b0f5c878052916c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781014edda46f5e53aa02d74564c098430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74debd576994df9395d46ea4dc70ff2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201940bbf6b1c83f1fe936773ebce69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95bda349301eb40fd9859e8ac61248433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f686e1bfab04569004d0e83f10dde8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0550ef4f392032381dbe4fa692ecc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63c4c52d8e6d29ebfa46f84a74462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24808be280c6e4b1096f531f3ccaf57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ce875627cf3bf77bde238d85919f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9300d9657b5648e53e9fd53cb80be0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c57e5463cde6862bc8e53cf97cf2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbaad806c72c3da3fb1d2a969aa6e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc607e6b095e8064e9fd130ff18059442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cef985e517df31cdc28eb2e87cc65a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb83ed4807f16247c7694dc8fd3e5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faeb243782762cfc7f77211d25aa4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dedc3f1c9aaf21e072bc966412f3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402350e5527a704b1cfec48026b87c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6884788e363f925bc35e50bebfff1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205a04b0a6a2415875b37816c51949449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7000e0818924f2ef2b621d3a34566a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23c2db8c953cf1bd6ceeea8e16dc8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240fd6149108734e15042c93b5b3d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdabd7a6895879ac8822c2383c6af25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c4ff938b07701b14791323918686454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619b0f270d7b544c5c410b8bba0c4ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587a53250d5913e247a08973cb0b33f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e35b79f92746ae09dd2e133c6819f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6893018e26bd45c5c22c478add61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471322e3b57ed6a3efc40d8bc38f75d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89478640a99eb00f8457a8d946da1d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e102fcf7a6d36d01f7e97f618bb88e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdedc8f2e78e7f6aee1f27ee31414a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c577bc67a97b0dbca6c5f6d60727463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a66d01d1149e91a8173834b6bfc2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae4986ca991aa7ba728d096623f13c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3009dafd7ed5f024c63248def3e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6575c45ff98800a8daabfc8aa1bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efb82373d2c479a6cd7291f1912026468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508c9f7ccf024694cb1af3a602a723b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb559fccee51d39172f8eaceb3bd407470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bbc412b21debbcf227f95b48374a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09286395fa2eced48d7a4c6f7c6856f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12421f6aa54b51b0db7d565399466f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f32027b6d1d4c926d1c6f239c5ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18154d2780a4030dcf64e67f3861476475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3c910513fdd3479c3924ce2d10c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f620e1012c08d7250b11286b78d875477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580249d610017fa38198ff983f2d0088478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829eebc78c0f68de475f3f6cbfbcb80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ad0f9dfddef5d0ca118ec6687c4ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b3d1db1199438c05dcc419a9261d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ef93bed6bbe596916d25ae1502a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56722792df51fdf8ad188531f5fe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1dcdc8249398cfec00b2fa57a6416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa80bf811fa5ca1b616d6e8704ab1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1acb3c6bbc829ceb342918b288306486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3955642a692fa5c08f9138101715d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9775c300304ecd1cac4734804ad2282488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc40eed9a4265e6085540868c7c79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93472cda7350030978e0883b64a78c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4fb47602ae25ac432a273ad77ad5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3da5241dfdfaf2db9f59a9e7220c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce28cbfcfbbf0a883032fdf14b2ae6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4558a3c24b15f6de89dabe95c3f0a9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9d3d8482b7cfb0162fbd29627085495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15da0d49d33a34ece343c4cd2afda4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c060e40d6ba17695f33d8b654d15d12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957862441497167e366e444b8db52e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a3382f8ea7d7fdf058411f407f6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce133d86eeda49356d2245cc34876b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f612ed1000386145f0f411bf00918e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0314c930bd840f3a845c85914218f52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba066084859afe3a0752653c1024c329503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f5fdea8032d81c6bb980335c29f7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ec945c4b9727748a1efe2b18f916505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788d721471b3c639d0f35d880ee5f77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616909b674672caeb4201cef040642c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b4e2b27ac513d7eb6d3dd0e09e971508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb127f62ec3a94cd04ea57c31252acb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca8b58ff8ab1f6cdb1c4d1799e3447510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6353cce20752248f331ed4b289263511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9eaca6dd95f358bc5c388a3d8b64f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552942cd104e4ac1be0634e5fbca4d70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea58f47628cfdc177be0c4e72d31a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c291ec135bb4e97b83e824878a1e0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f3c246bd9b6b7e7330119f114b12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1b095231190d784eb61fe981bc31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22275e851832cbad1a3d642a9e1f6bb6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec9c4f28b75a5f67b7623289eff736519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcb43474dec56cf177c8165c215f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e97c7890b7937fb5b1d6cb035dda0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c2fad17768face3acf0b3147c4354522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da9fec5fba8ddefb01cf14e7abdb9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd9eb907bd78e31c474a90fb7c648524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f41d784519cc521896783be3b707525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2d4dd5e1781c55131588b10651b61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195370ea1bde0d9d5ea2ca8cda5eb2ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701bf46848478d9ccdbef3ab505aa0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3efa7a19ae6bd7e96ca8192c4c75f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d722a1a54f2c2f1c96e9820bf0fc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331a074479ad553d099c278b28999c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b343d68a8c85d60b0892a7a39d88a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ec5e0278a5129292d8fb5d557e72d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eb9322decd96c3de7c8873ac6dfb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e97d34cc744946e5757aa385923b9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bad0883e40b63ed28c053c122008a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183680155d227fbb432261433d09ecc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c49fc1327f8528e8618a4fabacbc31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d93e6a25a9fff7ed8b7e18769ffb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844311f5f513bcfb02bf16c2b5ddd2d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d529a81d04b7fcdb068f74da6f59c67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa9be40ec78e1127447747ba46386542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915ed8e167fc1bc04183609edbc4df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c922411ea614281832b123aa2441544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e8647abe1dfab94fb18d4e60f0b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e093598a1092955874e0a4ae47c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151e0e69a7273194d1cc1baa747cde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844384b8bdf1c2c91030615a991ea72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83c1d50d783f54fbc404fd732e1f4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b8b1978488014bd9b65137a89c0c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346d119bdc1341dffb89c6ae94bcf8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a9ab25872e452593467bd72046df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce2be277d9adeff36c8578a7f5366553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1914194a1314d17577cd0ac81acfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc1c0dc6f8c950c02630aa66087e6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e35b8fb470bb2037a45e479dda58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efc6cb5c0a49f93a6be1a9d2b8b7e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951caa4cf6bd6a85a62830d825590bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c736ab9cf0f4e89da5a0cdf8debc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fb9974f4d26f1dd00ed80d9e6a751560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e312da31d0b9d0858523f7b2bf044561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c9ee054d07959db8c128b4fefc6f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740a48de0709f22a276bdd143551898563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754b215b7ee4f852c71b6a0285bc9c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adca1b813c32c5ad04fc5d658873f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f5c2efe5ab946541a64c3c30ce38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fdb95579b09d39568f2b40437ad92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f127e16f3e1218bc553dffc18ffab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a930d60ad48a698ab713da73d66f73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89399a221bb28a3170e5c635581b9bf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a14aae22c32bab13f94fba0c73157571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5d5f09b287f32d6ed9b931c25e6df572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593cfa03466add909b64c3426d5fa121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc3923260aceb565a24546c5c6ba32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ecf47b34cfa70bbd57e3b7ae0f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76f2adf9518a9c698e979cb6e1dff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b40da489bb892d897b0a354bf9e2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b852b696e091685365f69e520dbdd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5783d35e4391a6ffaccfc9a4b41e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d92e067cac123f6f1896983d5c0538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55e1d15caf7f6ef062f0f65cdd38b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf3c8c366d4799e1fceb4e4147bd8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c835db34da9265508297ffc5d5fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45e349078072b67374d338fe254bda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e705bd2eda633563ffad1f3cb8d4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c97f859df985172a4af8e9bc2f88e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeae631c7403407d41652e0bcaa89115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef7a5e43e5c792d2ec17f2b83fc36a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710122318010f4b7ea2712e5bbaf430517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809d690e2826552a00d23d2d3a128d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28ffaafec26ef1ba1e36846ff21c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e0155dcce0e48fe8d5787ab0ae91720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c827c8b889d7f672c139a9efdd1eece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60879f677e6151c7ce90aa18f4d693e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01159317d6561a932ac84f31a06feed223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745137627a60cd9d92aa3bf31bf0b82724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c2ed296e3657f3ddd26d836d907725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a53b00ff5d9bbc4c14ba430ea92f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144957271d12a1f5d8f45f503d684527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18708046eb86e35e5b5b33aea3ec5b2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe19a506a965d632b4db94ce46b374f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3443abd9084c5c31adfcf5665f281db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205719b67c56d6f14645988958da884e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00b5f7ac699ac28500c28c65f30be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0848a47fb48255954ff8a715ee78433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c016615011f568b092be38a5b9cf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414242f826f488ad90938ca3dac473035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78afa34db33e01140480319437f252a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54822cad3bdeb694c5f618cef1a977337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd860b4b36120d14b892104bde90138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0f365b7a81d7c161ee4875f3cc5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41adf9264c21cd1752115ab746def1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c87b328213f6f0c90923f10734af3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e48c0e9509e08198eb735a806b4b5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4cb124b619d6797965388913a9c6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530f3aae7a551ca0e46786b5db772744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0ff01ab9a10a3735a3cea0a6ff9af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de0c7f66723794ccb2868bf98f1f9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b4b9bf2f71a953ab0e34fa28b1c8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4aa0fb28b2fec2c048fbefdb3cc3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be709255397b737983d942de5bbe0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ffc413fd2bdba90a038521237394750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78365db17a2c5ab1f2956853be1f33851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98dda020805789535372de27a1fee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506dbb61dc492e6ac4ee447748519d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedebca263c2326f45f038caa16d1e0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c486774228813cd4c4a42e887ed70455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8157d5bf5bf660def286a0351a2098b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837475183cef98a6bba8686632507afa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eedc4fb81ad871047177644090b0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1536a097e0143e83ad2b687e52cf43859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc6454896cc21a41f9ba423c2ec3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163341bfadc99ca9b3ccc100af5bbf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f005a5c467d8bbf6fdd0109fa04d2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd165df84e2bc10f92f73ed6a2866463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c0084afa4ad76e4ea41f066300d2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3783e30c9c9ea2274eedc662593b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52959fe8a066bbff239fcd1d1b1f807066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830483dd1eb82875282349bd535da3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897877ae963332c6e806f1a313a994c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a355308df119bc9f2f6c60d87a6fd0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52600144cd9fa4bd281ffdf7290577b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7194895f0705ccc2b47e98df55a2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d329820155e9afed29a14a675a4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acdfc8abe415a0d8f3996ecfbe768873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77146dc6ff263d03348062750acb9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b1e668f7e768b9285a001d37653cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d6ba1c15ed8206724e3b1e2fba80f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe269dae8f4277e6e01db72e545c9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c4cb148596694dbec33e5f5bfaa8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142ac5868ad53cc78afbc73ddfbfb7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720797bc0b5042ce1b10493f858f32f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae149c68b90719a92efba399a6ae9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675b6d6e69629edbac22d16e39623c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a185a20ae85e0110a0beeee2d267a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43214520754e2b4d23827f6bbcd6f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005847e1168265f69fc26abb4edbb0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a32a8ca30e5f15ce33c94e8f43dfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35c2d5635ffa1c6ba6eb041dbd0cae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2441b8ad893fc784b1d41d535314ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b6c231bef561d77314fa5ee440c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da7b1ec810a07bc8096d1b4772739f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54173ef26a918a4c76d91b4176bec9ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd3e38bd53b1ff53ce0395c9f66cfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a47a1600e6258e14c1139aa9a8544893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14747ab77cdf1d268778ff8b47edee694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5083e0d7c8cb2ff69a72e5a88a5e3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0765f3a11b2b6257e3479c8767b1c6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa34fa2465f2f077e80d3f976138997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca93c65a6cd6f72ef1eadc60bd1ad598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90545977d553dfb03a5eedac92bb6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307169298e38f35e0f604f22e4547dc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d5d87f70c46f2c0bfe1d2c3d93e1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8d6c9e07346ef49e96bf35cb67507102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9c3533236fa66e2c2e1eb16b05f4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279757076103650c8aa15c1a834819d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bae1fc5555a00b6b98cf2593643923105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c3ce54789fe5ef9fd0ad4991438a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606693fa3da79754c2468813ddb426e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe07b9f49e82d729a3d75c74c7861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6089a35627c0be7ec9fb23fa5e83ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3702374bac318321f24e7108160fb99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf316304a0ba6a7cf4a97f98c0a85619111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3cff969abcd8cda6875bd33cef9da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72452c332425567a26425e07e7577ea2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aa68ae34c1d46f753071628c55314114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62efa063adb59eb65df2f8b56bb9e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fff33e20d79039a61252f3a70dca4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013fb651846b502dc68cf597cb18a02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542285b3f731be8ab02528c86333b413118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280b087384c3bf607389871e160b2c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e1f734bb8bcc0bff36228061b04c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52071e4d163ffd72bcee47f847befd64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0269ce92547a34e650e90ba8b279122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7760998ef532edb9db1c9fe9ea4db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f00eca24c9f766c47c5d580afc0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082baca58503ede716249f56708821b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483707f413617c6a74b45af68601e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b979a6a8c8d55e1e281fe3d86f5d1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad29c4791058f7f0a0f15d4d11a6c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a4c6bdb83045db7fcc7721ebf04df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4580cc17178e348bd1e8fbf43c4526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c5edb0933493fbb529d2b6694ae0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdeb27f9b6a9b0c7e2c79a56bcba41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cfd88a706a5caa165c979985891fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68663d8a07739a6e79a0170da026bdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb1238226ca7a57613b3d1d686a067135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1ff5c8b564ad34dd593cb9248d488136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48076ee832a9d1a19bb51b075229622137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a57baafdaff5ffcf2ad874bced20b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930a69bba0c9abc1242d35384d10654139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8944d42f2596dee1a05afba6998bdf9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9cc82f6b9d1b2f82d59a74531aa6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4dea87476bba0d1b99356a3d9bc53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422a195d565170c44bd8c31565c74a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b44e329f353846d651ff0b58bee18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818aee48d11715ac68ae9d075b7462c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68652bd3fd399701c073844db27340146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da6728610dda9320764a78eb5a1363147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440a374c9e978a5f8a5be1361d8f86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b11b312653f6755605ba3ea29453b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835689496af9e83938521ca54e78073150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440319866df87d486aab686d66d6429f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f67042243c14bf3b22e0e260e88cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952589feaf0335a9b260f70e9b09d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d004063da2aa69b626135f0c7f1150154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b6e653684e62d533c44d9108a3e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095dcde8a64ded757746b9b87abe319156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa17757927c723f7128d04a00e5a17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb2a58d734c87bddea8b4e8735a85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545e62d8f743471610998187dc38693159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cde09165b9c1c1431160940923e486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c5dda7144566468a990dfc773ef78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a502501c327b2417ec6e6157dffcc50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576e11eaba7d8f8b1c21686122d97ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc22d93ce6f84db0050e320e781f753164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecdb351a2f9246726d7b43513fec40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e1db7f2e7deecc05be6669a480109166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da688a2689a5c6fcbf1e5600d841008167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f02f9cd0269a33bf997fe8124ce2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19828c1daa4ee6b516ac59eafa229cb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a75cceb23cda59aeb3c3412b943717170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4f54da4a6553dca19853b32500182171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a163fb7005bce95352e7c184aed8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb230a940718edd76ebd6e2fee90b68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b872a8eacac94ac1af3c387e96a4ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197888551ec7b8bf9b7848470b9c1076175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3a154b0448af3cc92bc8a37b1387176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e745e034b14581dbbbce5d9da3907177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b591915a0163969d8d31e59047948178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851ce8065a7a969ec92400ed2f5150179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adab20af7f815f2c1d497af8142ce5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bda75760ad4d673fb2fd345e4cc4b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af20b1eb842de88b7b362bf6e92ae0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403b80960d61f1524c8f0692088457183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d371c1359cc983c070b8b5c5d3526a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702000c8167606be5b3b71809a92496185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c99d62c1d0d1f9a81aad9548d3ee5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea280c649dd2365c1b9b4f38d6b2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd3b317cb43370dc2a1790288ab75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf481bf12f514dad6c6e566579f6d5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9af39e26f73e97fc001287f0d04e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235abe0fe7b29f6b604dcd4230d1c5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b96df7ded5d803e854ee81baed92e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c067bcb64eb5332922c227612c51bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85633f8b56dbd206fd16f7131d2b2bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859eaa349c41190d4d3e8c3d37baa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb213a2317218d170908faf8b43756d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029e9b619a680185db85a164c20e53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d9dbc93bfe8ebbba62977cfe873ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f43899cab709ce064eb1f68ac26e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c446816d95be3b87ab32a92646ba1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810f44dd04ee2bda4ed92cb98edd324201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a383378b85c7aeab168a3124b707c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00285374b14f138326b42d1bfaf3c49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a140b09840ed23980539b5a70bb60ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f4b3dd34c2245eff3c2a373070e96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786044a8924d6340a0c8ad6cbe34b76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2341e37eb9bf0936563362a6516648207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b325f1c35de1cdd6f7347e8506f8e8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234f69b0b296491c2112877a2b7cb43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939059c1877fb466f8fc6361ad7fffb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ca0edb8b78cbd0c5851b57267212211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce6d4f4c8e306852cc36ee69548066212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af350867f6abb525e4c6f7a1a32bec5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632be2f9986b1a7f952f216e79cb256214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5fc4b0dea14d07283d4cbc3ad117e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb409a4eb8304f2f68ee9644b30b3a10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e77115d17f43e5bff600725ad0fb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659d840b83ad9fd457e09d1789d8c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b83ce859a6a72e31ec616384caa6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7dc551be32825f0d9845557944c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1acf31a297b09b3e6b913cf5a2118221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acdd9e4fb64166a4fff168084390bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e9ba4775045e3715a3ce9dd32dd6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763777462a38b0e0af89278d3c949270224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c835657937b3eea3f9ecfab8b233225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f43f697bfdbeef7169e548b9eeb9a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d79d5d33744fc221f2c7d201fd7a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f437b0d45fb12fcd2e916057e022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97948808fd92b0c853e191787a346c88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357589398a8ab6ad74a84a564a4613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03534809d5077687d59d337984b4eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1486de65750b39c077ca8bfdc2cb5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba56e68c4922a43c6466a15966180ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d749772c7f483f81bbf01dcaabb89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea5305cb7134134a876563f66a2991235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc89a93dd46effea46144d6bcaef39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5cbebf901f7dcbd86e95b3440c1b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffdfe8a7cbef998a1f7fbc5a21373a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e2e842dc0d1916482b54e4bf13ad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c493228314f5c13a51e80938ea934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291a99801b935c2729821b26c0fde89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d79246d87ff3d998ea716bcfa8454242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caf7a36d0d75fcde64b337d455c33d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2185d5f0a54d57cf5c21168bfa474244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b8d30825044426351cdffc439284245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79734e5006f7d337ab665cdbbc7443f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196409762f729914295c16a38d53dc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230feb17a7171a79c41dc5253ef82f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d822a1b12e6332176f27bddf5549c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136329cd00825c0dda95293e657ed5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834f14ae324dfb96f91a872ee21094f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2a1b08be9d81fb770659c76cdb29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd08f0ab7813409fcefb236825dcc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e198f29983b99cfbb44ef027f496f1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b9b1b24720b48efcd71656138123255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362083f5e4e08be2e498c66845d5b747256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd7b7f98a855b7e09cd5843615acf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c299c8682fc965715979c72466804258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f1be0905b3a9ff4edc106cf4ca72b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec0520b02ae5fb84e14ffbc8aba054260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fc5bc747a7bb353a4f0d1a4daf95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5619dc1847816c32bc2c9aa2985a69f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2616f9a9830faa813a429decc436e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33976010da8cef88bf1794355617831264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bc95c30a2df85299c639f20bc8f13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35bcc4813ee79e2cfa7218bf34b2f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f82d480ceab9b8c589b94fbc187c28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f10d60eca5477b32bb842613bd09fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebde904992a8fe7ba5f056f22e7ed31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf75ef6ee7dd0a9fdeec368102eaa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d4d97a520ed93002ec62d28623fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d19674b4901137f9ea8663d65ad223272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ca28804259ba43d31d10099c19947273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc925799cf0d8d61973ae0910b361274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa48ac9efad41f3f970d8a19429391275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371298b843d3e8fd9d5f8c386558c9f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126b16c5ded70d760688b3723b04d3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c8cb646a5f566bc5a903bb681244e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f8c5713d8bda20b7e6208a213d7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee460b7e4864b4e82fa0c3a217c0f99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b6ee51d0309110f266bc718b9ad4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0830325ac4d4e7edfa75fc5e7bd228282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16d910b45104f41abb44a5df622e25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922735f6da435a7f18d8fa8684e40077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc126bbb66ade2c8644c717430275533285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dbb3dd59f06c6543f1ea6eb888efe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c90e0e6e633e2339fa99faa9a82f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b28705f7ab6045878ef50fd721e63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6570d4713ce0032af5b3bb5dd5b9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dabbc1d9d3cb8fcb61683c5d33b2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108ea25f68ab5a60fd80e859454c9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd21bead9cc9ef5c165819ec908b450292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c2ead29bed990f24c74a95f1b5ae3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ceffadafb8129d8d511fb3b92db3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc2c2cfcaa9de73859c4f4d7e3d9f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b47cb7ed5b591704a56c0fe6439b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c435637f8e77ac9f09c496bacaf546297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804f0a9f83597258009e3401a3f6c35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14422945f85e4041e8fb242919d44b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb139a89d013a3c84ea472d7448bb03b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fba73a2500d534a247bde7db3a471301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d089803c53ba43ee9769715644969f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3e30bc611f9adceb77aff61dfe73f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a7d5c95d48a485a6cdf64e96e2d29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9ce8c1b886028cc5958e34df0415305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b0e4be7e42b34760b56e474bfca7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50704c7a535b125b73d53f11e2802075307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec829615ccdffe3193ae6ca969da8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779467bd65ca0b50f9abfbb31dad2aa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f40acbd4a676ac33f96a950994de29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84b23dbe477d5e4f6231af2cae7a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49b7a4c9af4ef445114a5af480e145312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce45745e330a8281242df7650ef860313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d826de0878a0a9220daca774a779dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83030ddde947932c94bc18267f35678f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4441a13699ae3e6ad2f6e55480e77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887c544591b2ed26003211a53c06d4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8d1945d674dadce14c64ed8d66939318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e635bd65a53a43f3f068359e6d6fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb7882a4c56a25cae1d0347c021820320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b5a74be4069060ef6b5b1ec9bf4ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7cb9d0ef57dbb969852b5ceacf19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676301825b2d4c8ad44910ecde3773f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed711cde3563a538b3a6adda7028d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389a5a73c8b11c26e991d4ebe981cfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8c9488bd71dcc6b461f248cb8350326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960f2d7ed03b4e759e2375844cd1275327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97396bf86e61efe4e346a29ec9e603dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c4e946e348cb276f12c7c3dfb178329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b928cf5b3da624665ecea8028320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d501c23e7a7cdf889dc02e951d3f26d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f4584ca2cd414c6c4ce9d43ae9830332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86846461dc6be151b25348fca8eae0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf21fa4a4fd6d8484bea823b704f64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233528d10d11836920f1e6314ea830a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4f22ab672241459d49210d995aa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9073d255bf876223e3a492c7b6c73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428954f04a9cf5b8fb49154e26eff6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e37ae30aff688a77673998f67e7b32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8423b4d82a3eba7097b1d35f0fd62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401fc95922e1840e7430cf340edfe1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae63e7d2e5ba15afced7c92c9ce451342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f40f90ee28df3f4ba9af44f6c96569343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207ed89607988f12142f8925769b51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8bf437285c12c9cf4bd41ec0cff6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea58c42cea9db8c0d24a887fd90647346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed61d7638976afe43a33a210f2f55a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf591b97dbf1c7cc842f6a2495871707348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a9860f40970621a0b6de409fe569e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9cc3f2c75ac6498903be735c01719350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3f932d06f7d3a377628aebc6c266351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe487c90ded5580acc44c2e21d845a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c064548a969ccc6278cc035cfc1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f24b25207e9f575e92fe7476cf3f8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c3e5a637928423b60026b1031f96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473033bf7bfbb510e2a846ad6bf8e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f9500f3db5ac6d7294ecd43e4a92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd92fb9290be85264493fc342dc28f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af077868105deb1858c631ff98de3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247595ed0558843db9db1e74a3019423360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767d8846f38333997eedd8e371bd3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d831eb47a2a1865acdbdaf8476390362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc43a206617db0fbbbee912f991d175363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625659f5f18130a0e031c416f61c5f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6907085f559eef3ed7c53fd91ae8567365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6b5561f05e5aa7d07e96c00f4e083366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d700d92c9de37061ddc7ca44ef6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17652417ba62d92232a86048c5caeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b97513814445cb81143ec2718681d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439a9d39596391b6a935fbcee6fb0f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5aba591ba3cee29acc425386a60f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02915d21f9b973bafd736e21eb3fbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff250b0eeb39ff69df9952120849d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390a665e4651641e186f5e738ec9483374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d06ecd7d28a6bc2ac2b0c6d3fa540375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25180443fba18d723cbad72e91e648c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a95205ceab96368f7a607f3489bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0349a45ee8ed7cd0e1037830d5b60e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c11d51e5dc892023e6bd5f21f37678379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba8f11c913b9db05ad1a0b0fd4de7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f467287a1909cf552e873866d07f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264d8ed03269007cdacd132f3989887382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f61f7d2f15525878450d98adad31ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915df346422453dce1d90623dbbda12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c6beb43e0e585e9873f0d615b0911385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e178154829179f647889db0c27c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58bed60224920e9c7ad336c9b4bc83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ad063bdaa7c5be4cc1d80a7e1bcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a9f5f0e52fa70f382c395b1329da7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60f231ee455bae207387660e04dedc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b7ddcd2cf7a65f7d7da8da21a1e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fd0e99132fe788f00c2e8ddfb2efb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be399037e67e095e50802a9101a14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bf46503fcf1a1738d34794e6334c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c231fc691ddb6a0ec6af6bcfe3585395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a1cb7c0227872df316885c66ac02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a7569760c4023c9a74ca3b46162e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfdb1a6a31e7b5d8f3890541613965398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327811d5334f9dcd50d1339475652ef5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8773ed968d74e0856a04e982c4588e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd96af36a298a504ad8d7cddced6854401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219fafda2d29f6633543900b04ecbd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4664f61ab8469385cb18da64363bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e84c2357ac8ac37e8624191d6e1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a4cd0673dad9237eea21dfc1514a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829be88d16f510782271a16ad30d5967406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a34aff706849009e44fdf66eda9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a9795c73c5077424c85c5e887382d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce89b52a00323b9a9a371025158f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309dbb82ed687c390457f87ab7d270b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d4233cd8fe91118f784ee42f0371411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf670f7e1b1674fc195b419c8817c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f12d2375c5c524965ff39a2563681413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f933d9f7446c4c7cf23dbb4d08da1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a258b8acb53ec764d2f829a73cc6e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e93335de01e92bf481652c624f14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e573a6df0b3633bfd0ebffa21018cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351086593b46a308c60cc312a6f10dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552d9acdade4bcac1d945103818cd8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bee8f5258ac81a7cf8c257f8d042b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb2251685db88ecea6ff83f803c2d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ce1765581d573d000f06c6f1d58e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc567bee2524bba4c12e49199bc7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33fc9c42761d8b08cf70677b4a6b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c498bfc6d1e3b270d0701dc144d4da5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f21a12a3b1f0f9af91b3c8404789ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b288b249c3792c57e157575a7cd625427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee85cede732294f9077725441b0755428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2ba55583c0a1e9bdee4611e1ffc81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a4fbe3a475076ce9ac349f014930430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7342f183ac78b2d0711ce73314fd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6218b5634934476f30b094a207fa69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79738621b32cadf486ef31a534682b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c46dedecb0f8b60dffc8fcccce0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68bf7c480ba09131115ef716e96366435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a534553c24cea11e287336d907b8a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564a7acb3c2081218970c8830b10d68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06627f73b49f700a9cec8a38fa87677438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5a7cbe003e6ca95bd105dfbcd96e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d8cc216aaec895b0073f39637702c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b57a50da41cd6ee94fc265c240d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc6ee0b5253c0f99c05197225b7fb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a64cbfb04df51dccabbc2e1c44a32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee14d352dcc943cacf8d437f99c2ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b0790f11b041a4d98b73f572af6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f89a2620cd236aff1422ffe5787f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d6089179f2e07f55b33f01b2d2d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b869faae8b32cf77f495998eb876a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9032a1b72113b80c312ae15b7b3b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae3b1ba1a803678a3a8c7885e60ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3a0a36393d84a334b5e2ce79f351c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a54f2a8a0e238dddf3fbb9f0beeec9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c0d6ab28d788e2c17d8a3b99770a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ff5284c98611702646a80514699c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959262b2f7ce39f8ce1709f80b64048d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575611220f50dcc764e9c03de2ad3ad8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48527775df688f5cad84d23c5af08456457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0af415833300077235fd06c5377f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b08c04f3002c8f03aefa17ba081ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce0c8ab3e5bfc93b6626b037b1660460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a46c5b5d2d50ba16b3a0c6e47d548461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a109b19d1c19dd01c01bdb1946f11d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499cedbcc54276ef59fe872c261cced463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d4d17ed00d727d039bcd683c0edd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6b027d27ded50d8c0bc4d0f4a0de9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864edcec258c73a2c1026c1122fb3d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a90dcbb83b00407b6f104e07e905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15918307124f98ada896286ed953816c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1902d22db7475e706f8ba075b8ead7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1827367a396deaa80bb84de81d8c0f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e9042c8298097d7550c2229b8f96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1fff8a835aa0a02b2c7b844827a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12190f8046fad5df35afc95b791c887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bd994dd55572aecdb9dadd14022ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba8f24abe42ee7cc17b423c5d612e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcf7899c2273e21e186330fdae7983476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d438bdfc15b458b60ead3ceccf86f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8472ed588f1410b64d674687f93f4a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71a932451e6e04a449c37146675b55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd248664f3da8b57612497de37ec6038480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f1158176af4b1e5451bc80c80998481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f28a831f51e019d3c82eff6dd1e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a731bda749fe452fa193bfa15ee65b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6d0ca59b0bbbcdffb2bd8cc34429484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fe34736ae13e4c68b4afbde438a0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaba76a4d5499915aaa2cab00adc3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074f224fb5cac1fdeac7388509841b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531a0af8b675d33ccefa43450df553b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6416318bde0bf8accc601d92f6f7e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a8900b5a1935510f36b994f13930b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8909ee8c82190638f41d5eea5aeff7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ec84c757176c7a5d3db957fc5762492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873190a32ca1722c5c7fca20eabaf6af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7baeb3fdc083320ea96d443323c0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87daea2613420195b42b0403452c02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e318119d528dcda45e8a34ab23495d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819048047bb168395c844a4e196c0d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd93bcda82c03750f8e5f3572770bf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c58991f544e592a7cf4d2df64f0624499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0a50a9009578c4aff4be21823c64a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fedf1b9dba6f477ca30dd4362c3b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f93284d1d63523228bc35a35e4755502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c72b130f28d78cc6df426a4601089503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce39afba504f1300233737b36c31bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b4a3dca0eeb5a2bd3ef0b346d5a49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d043617aa7c47d2b0856d26616542506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b8cfbd4418f08ffa30ad4d7c69a87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f345949f47cfc10b2e85cbcbee8cf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09fce7a604d61100a859d8e29d2206509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9996c87ce0940d9af565641e28553b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533760a8b4ce6be3372504bf7bfa11e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb4f4b52e28e961beb11ad3d3628b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef444876ae3e1a9b2dda25c8adbc08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd258b88bb2ea6b613ebf7bc26683d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072bc7cec1d66f39ecada7b8119af23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928149a97df5efb528496876c11b565516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51856807c34796e12a0e0694886f59fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efaf720cdb8dd95f8ae97bfac8c6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcc4be8d082cfef163368182fed906519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41f263646deb08575109de69de708b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470286a3ad160658772293fcd410554521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c3f6e0529ca349fc19bc42fa85e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d469b2a57c4ae49c6d085f3ad034f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e4fb3b0134f2b2f4d48b3b8f568f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52cf668973c21614732bcf137e03a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f85530aa32baf832453c4cd9cbfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a21d8a1daa9ed42682a803863ea39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a6ba039dc49564753d04f3baa09ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba53b0a445ab8be4667c14dbf4b8a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206d1711930f8d7259406980538a1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f1b6ae13a91bcaab2662637fdf98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8cd0f0f59d577d43b620dbe3f4892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbca38cec0e4916724bd4e4508f2d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68768f3960339226b50180067c9d046e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc83967cab9a5070722ebc54e68b85b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9fd04c895c9985c050f267ddf9258536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af5f2c081fafd9bd88d1d01463c9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46bac74856fb03e72745ba024ecd9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5f99bf3ead596c5c04c4c689d449f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4b98abb0c7d1aadf86b9ae20da11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e4e9c4235d2407da68e4d9737097541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcfd52da01675c262f9a1e24dc839e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff1d4026499b6e899397c05280981f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e06fe53bcf4ecb59cf8cc207002e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cda41e3d3f3dbef11991716a59b58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c22671f1ae89bea427d1cb59a551546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82731af8517f4daf0b345f698de9f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997e46daacb778ee013cdf980217ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63c5371fcc02a792bc1bd252450e20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ef0a61459905cff16c61a000f10c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fcb9b51f4b38f120b96443efb6e27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813345dce6e5a8af28ae964548cf461552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c482b99ff38c902bc5e03add5730d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a43fe02c46d610946f27e22531576554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d061107974f795b08c33e3df1c66497555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708745b7d5cdaa475f287f9304804db7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6edfb7c4bb264905a0a1fc6731b0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2738c819f50aad62d1efe04467c6e18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ecf7a6643296a4594e57fd9d3610c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b594bc0a7b181b73ad82e7bd8ab5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869567f56f68877767b62509c7ca9071561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a803e1f880a2d2527cf3d62dac337562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df2091b92fddc26f927d9fb93585ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66681fff3ecd8956b304ab48d61396e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7abeb712a25e9c71aebfbbd6ea07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86f742b8dc4525de1f6f4239aac84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae2fc5dd2af854fd372f2d41592b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad87561373576f14204cf7c432eea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672882a83f2d653898f3e672eb390bda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fdf649149d3936555d7b81fd85c14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d6da95bd0e7ad58ebff66a5f27b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b6e98d41a5ba3d05daf390bbd45ce572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>