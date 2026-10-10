--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c443adb1bbca316c95bb452a69f1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fdcd31b5159195761d06e340c153b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11168e5774d3d6be6599d028c848a8233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98651eece6827465d2d879b9a2d80e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4afde97c6d3e3c168dad65c757235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ff8c48647cf7b12c0b640584cef786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dcad1ad50461b383fa30027f16147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f5eba497ae6b31fc34eb3a0128288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa98c0d4bb4e188957b183869f4d29b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328175fe58f540c30d57967357f8ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93dcefe69a7a2070871b6a6d4a3e9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a26c99f7a1b3e2e4deb5cb9bc5f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd006a6a2973fbd1926a7f7f566ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53a5097ef9d31a4362bfb4bcb3e55b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3683409e920da80812088dac7aee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7f8c13b1d32a8ab35434b493c746316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a5171dd55e5cf0e3d15eee3b1ea6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f11cebc254e45e6790d509f74ed118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc6f04f9bd18fcee4400470af4247d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc0a5e40ed995de9736f2f58480aee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd395ccc806012d89b545f1b3e84121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bcf2b6e19ce5586e8fda13dc3b71a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407b84eb12ceba6ea6d00e5d00ac0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9207db410d41ecd4856fe79e8112f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a07327155410d1eb50cbaffb638225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680e629cb98f66340b43d3f87b2a9ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da212b8d0bfd77b60d87393dd84706727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607bf6c37029768b3a4d378e97d759f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62939fc76d4bbd6e08101cff1b6e805d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea9da48ca6c13091584167118cecb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c56eebe3870025b4a16e7c6fbc359c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d238a2695e7769be7483b45af455fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ef461be9f7c20be5fb90c119442f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbfab5429af60f7e5977442a0a8cf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84434386080b590a5a5d5925418014c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c7952d38e311efc77c868c2b3ed3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07648fb65b403dbd91bc98117e0928ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a194f9a53bec2c5219e9fa70327ef1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8aecadfd4e41a9a3c6228d36ce7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542695687ed68cc654cbb3a127feaec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef11f4c90a56ab93774aa19109840b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6ef0baac45f52d0a47df06920fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45ad78d3065a3e11c582dfb7cc4ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332359da398ebe67fc3ef06d76202444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca62278dc8e7082c1008dad289781845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37937d21c900d7b5b1188898f963e25746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b926ad95c4427cf377214a1ab052947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e1eae1d0aef2340446e85bddda33248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc67f5ba960a12fa65a388a9d3b4ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c274f7460370a9097ddce78763f64050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06edac9111c11c97de154d9b779727351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b40b5a4dae9a8c8ea3a6178097b5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e8e967eddd231a5d6fd00c15659a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e819f433456a0dcc44e472379cb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba80d55e7a871381337277155ee69655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13163af5bbc086398abf6d66507da67256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58b8beabfe704d925615a15f40642657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc4bf6d2409626f5f07b1cdea3584f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992c19bf03013637a9183b61e3ce7fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73750a8608596141f3f3f7d385748c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f109094addb85d213eaa5f17e1f9e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a7c02dcb3faaf4f4f5fc7bf6bd8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb5fabd1117f573c1186884de6906363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb49ddcbe671a461cf84da7b18bc0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85584892b4b291a09698a9d83932e8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81496d5d8821e441428381b28e2e127666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8746dc4ab53f45dd83f318fb302818867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ce3469aa60d264f1c1f7533fdad8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458d02d4f56fb71b4e4285a8c3b20b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef25acbd93323fcd8e464b13c46a1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97685f1abe64a22542a471f04effd72d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f14cddc25fcebc6f360a7853d4e5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ffec06e861861f6583895b911cc8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03045f1063cc564f2db456cf290401d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaecd0451ff0dc5d812da78b4c6392975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364646a05e07d85b754d15a1ddd6d1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44205e7b220dd3022694af8159f112a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabd6ae5a76a0793628b4921d7846678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821b5b46f58addbd250f3576c4034d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1cf362d63c78f1d1e24e93c5d9f1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40fed2b2e2bc77216aa7a9e590e65881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d14c116baf59992eb6de27756beca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acb6681ba6216292e711f56d76090383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739056beda0d4f55ac643ac9ef917b8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a08aa5898680cde42bd19333b5bfc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fb78c7c09fff017756d9c68d5872b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d3d4c8de72d35b6dc98122195d53487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7156f94ddb8617a3620af2c1a4d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57cd7ed87ba2f871fc70390d4d74e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0b1f3965c3f7be9d4fe8951aadb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b1abe2f6250349a6a345ea698a1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf1e51dd411c3ee53da5e73695c8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ed5b58f04a1fd99331cef1d4353b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ebf86d923939b5ea9d3471655763294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27634275ab735c85358f3ad7cf0ad695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6ebb895dda0856f2468ae6a63c81f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f42140aa29f079e8db40c5a4203597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bedcfa929ff9bd0cd53b4e9120e8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29be6aa56414fa87bfa27e898d6a7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ba778eb790d9a5a7f03078ddf51b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698454e54e9778470b3fc55db986581c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd218afce4c71747eefef4888e97696102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6f7becc508a0cef4eabbe8267358103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db420ef9d9e904fed3a69b9daede0317104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5e5046c9105ce2255649ddf9ac9fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65bbb0c0e4756dbf6e16c27e1e224106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438250c21f52e71d97c8c8829f6d5fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de12c075c32a6331b67ae9e6ccbd46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff4938731ce0b8f15c5d5bbc6dc9f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c36a41c023daf748a24b04d40e291110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89835b4d0e44e876361fa9d10bc368b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a61a15bd0d04e8884a276626d26d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67ab64274cd094980cf48fe4bb9c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b4b3c61127fc3760a7332f6b3d88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6459f196a4045b37ae80718d57ad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ad6de984189ce03db01137dc2d08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a56a1d0d40dcce166b6ca29f8beed6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d2b57e9830c9411a76e5591156d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa8a4e3f102a20bb870e82c42b5584119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d1dd99deb488c1cbf698da8fd90ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f5f169205a428237b92806141d3d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302b7816fcb51ab6514b17ec789f52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75953ebf412c80fbce222149e436983123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b1d5f6d86ff40229b83c4b53cd8c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c1953bb24aa73ffc151ee8a3d06c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc81733ae1c32992a95e5297a5357126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a26c6d60351912544e4b6e72fafa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c937a20fbcb9fb262622aa571e1b69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75bff049305b1c7a7e7a1a3efcde61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a4849b7398d12df5aebbcdac7adb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fb7bd40302c289faeb6ab6f624a13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314f9eaae731151145d6f37204283bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77281bd67fc01598b5fc9dfad1b41250133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6480ddaefc93d1ca63a8850c02a33c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b5f9481f54eb16b8eeb600321a1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199009bd8eba7a76ad0887ef873c078136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa8b999c4d7eea6861949da527bc73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b418968eeba18171ecef446b0fc1b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9dedc092f7b8a7a59e714402d04ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e447232db555691f3a99bca29bf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66a0d1a1a6dbb4278576d5b14885ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdee0da753b37a06cd9910fa335e32c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd0143efd6d7025d8c1033eae42d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7111cb627557cb7f82deaf58014d6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75bdfa113f3c831796bf27f60be19b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a02ce7824e6f7bba581ed8975a9dc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd8219c9e8acff4f8ef1672fb66c44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dcb174b167f77e75f440baa217a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27132e80bdbfcb8f6dc49f023be74e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0073c73e9e452dafb64fc8d692ed5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25a6c96b35ed1b94f3992ffdbedf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b0bf1920b8b44d2e49842e3a9b778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c37e1d85c6a1c7b2a0b88eaf68c44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0dae8852cb194f82c7f50bd66bcc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab90b95bd1d1050fdb82c5f1be0f28c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b957e2e856d0deea31619f54f602cac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205d8e323117c980ab76f4273840f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f9d24829b03dff3aa79bfe7d43c60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f00cec273314c7559b495da6e0baa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5390af34c7a413789ba06335c2b67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad1d7992ae8f4c43e5ad6d55c4bfb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e268fcc57bb489f0c94d8545db95a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb8564f2ffea508a667e330368a1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b64d6fe0cd3c888a63c8814fbb8d01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c459c33dbbb00be84a49fea922422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d560bbab73801b05cd8d80e3cc4c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3341a7f077a9ae6e5f647f843f5e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526bfa0b368a4f1a33d45f65791ae9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221245d5d373a030a0c09fd52000522169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7b48bb2305cf2a1fa5eb16c7c4b0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e86c621847d9840532bc5f79da15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06b680023f78a65d466a128ec230f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0524e6ca2148da9ffa9fb49a431e80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e09a197f7223a71db1fecf5a7e2182174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18afc2b036195a175a0c53adaaedc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1064b810547283fac9d57a30112919176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a731bcb1b63f7f828b20ba2a4123c92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bde9a96ed47a4b069c00bea67c147178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1b21cb8c43b3cadd971f94c9bc1ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957cf09054b5f59f47cb465b97f05e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3098d26c204785ceb68f8fd01f375a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955583e9b4c2c319fbd2c44568384f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15ab8ff3a9643f060e744a95e27680183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efdaae597b00d4aecd95234836e554184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b552a9088e5f9a7a8bf85a949857185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae47d4b38cbbf934eb6faae20bc6e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01983ee427df6ad136eb83171d668187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05046e4a924a9d50e93d48311e44586188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26e50e6f5e41878b25d4302e46926e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e258b02d95069e64a6046d25782f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd842726f7380d156453fb955ba4b8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414fc0f6a99e3cfaea1d0ee59f248e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096836255c2a2d14451525677076a72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c95925a09535ee65a2b572e7dd30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f40ddedce681f57a923b7bf72546d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae8dcaca3667b3879477d03424bac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0288a20d2fc424a578407bba18ec4c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f27055126da6bdf7a7d7c9965449198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d844d162bdeab8f0f1e5a4c5affd1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdffd6f9c11bc99fbb59c71b9f33ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732655d70316171382b89075c7e72d5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9b171a84a5851dac5d1f805fb42d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7259ad0ccc9cefa5e9ebe5d4aca411203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8515b680480476ef97bd36bd9029af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9e806b5b0212ce9547c9ec74e0cc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27958ea0850a1d924e763198c222feb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151aca811421774139ecedbd81fa6ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2e61dd1aa5bbdbd0775d8968c95a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992bbf1ded00e2cb729a540f932bfb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc569a785c9801b19983342f8d37b1eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd60a1fb827ce66fc6adea6d2b43f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9abea15153b2fd8da730c48c0570e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c832104b80e6e5bd163ad53ac4d5eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914e41aedda4349d4fa89e54f24b124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157273a594cefde1309634eb097f3824215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da484b540aa1e58cf7a36d897e94d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1262b5e8f32f491f794286a32973f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347ef5078262f371496b5850f9003ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4ec736545652d35da231ee520397219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85047ebdff83b3059f77691e14f0acd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7d4e3e4236510abe95ab99bffc1f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef9458952436eb004f26a66fb8430222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ac37c17ffed1c20dcf51c7533284223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d93c1af1d7f15d016958027b60b396224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8012cfa22f8d7b68f78670dc149488225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b8d6e08da1c96f43b0b32318279f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a62e1165f2cc63055395bc65c443227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab3bde9c8a120fe57b3a2e5d6610d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d2017eb01cc8c05c4d76b29732dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b470ce370c9e287605853f33f64b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abe49f763ac02c77625f16a70a2407231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cf8ca818911ff2278e4ac42d19a12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45ecf45a6b53f0ad385844d4b8f46d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295450a9e84d60f3e7f95c637c10db11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88024fd6bac8813b1d1c3db8385a70e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57693999180c700b605a7a4b7cd80621236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c48c5b20f91bce8e667996b77a7c59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366074cbd240e6f470375a7a5d4546d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad219e22ed16eb4e08404de2a998ca2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db75e7818dc5381a7767e7e2a7f13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed4724d85a630df2d2d0561814c5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07294d3e83745418736844f0e213b00d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35190c140d28f6bc0a4b1847d2ba40c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616c08fc483cc73f300fa47bf58c6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae6eb6307a73cdf4aa3fd890a79f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0db18af70c04fd3168462f7a45eff8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cb78919f29b45318b107c426c063b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae700c8d695e934723928ef11f397248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96042ba6463af6b3bdd94bb8acf7a5a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bdbb4ab489340c4eba958a3b8997e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e015a868a5665dfeb83ba1049edd48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b50a8855543b045db011a2c39d69da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518620b07718752984164a6e62321391253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426216845dcaf8f2aa4955f90dc0e66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477192943233876682a270969e42aea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cac9aff4e186d897090c51f7bf700256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628595f5bd2c192953f3a93662cfafd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe40dcfbb4ab8245bfa99fc0cb9b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3138e606ec91e927f0c9df8003ea866259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd8f65a96708b1a5469b003632ecf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcb61e5c17c202c7e6a48c16fdaeb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21e3d4d7f0593eb74505b647f3109262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47332fe8547eb7ecfae7363381a5887263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406f9abda2e290b51d9a6f59a55969264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aff689d33dd5d6941de615e7476cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9477bfd6a1d1d1bf18489a619a1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07048eb0f5256c25c21e2f7e51a3c4ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda51c592d5a9f38325171108ffebf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6daad91e6446016bc100b65f5ed6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9527c722498020bdf75d4f2e9b70a2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cec29edb8259bec26f3560973d399271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5e447b4a4093a9770a816120b20a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67650d12ef1aefd90eca70d6ed46f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd4f3f3f2811fb1b4e488fc306ba88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef5c8873580cd76cd40b74c62cc74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5fd09ada8ba92aa5d01a93445c086276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65520ad6668b6426c3256d895189c7cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc6a1b13da91d919c201acc83c4113278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b51752f08d71863e3947b398906e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c2d2355c1079ca23e09914048caa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ff9fd1ef6384654b0d017b125058281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006db72eafaac9852f8dac8a9ea4f5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da2e14bed93fd9dbe68538e577bbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ab37c088a4598a9952760f2ec38c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e87edd91cc5e05cc16095ef985e3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1bf1423ba0343c56b820e48c69417286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933da665c190af9361bd4f76690dc064287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704e43787722c6c98ed51a99d0d6c05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ee68a2e47de4f18968c8d1fb6da1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6b2a3f617e868d9d8a4c63c80850a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4b9ffa43d06c1757653e92958d9ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557765a26b0869dc5be7101ef5c187f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d51de2198e6e795224d1684e8538b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4189f56137112d16764ae0309adcf4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce05bfdb2c593d397eae175350517e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14d431f946e8a1632c264422b5ff5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bcc1283966389537191537914ff57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93198ce21d896dc5a94966942e56b63f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2dd81fb5b5fa2d282bf319ba67b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b677269b46ce7235a7e4b90eb21c962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc497fd3f6cd94f1de384c8a39441100301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d0a86d896a746bcd71b88668e4ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145afe310ca62921e327b82241e05d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e84cda20f1806c92211c968e65b40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090adac996f822e23a53e13f772899c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bfc3c04dc18710af5e31aecbdd009306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3dd8e0abaa4e15025fdc59b60a49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4387273a8626f04c4ce9a243ee6ceed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236044f13cf29ecb78a70aad7cb2335f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d482fc839134465512fadf6044c02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913327dcd9a88cbfc551716374fdce85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e1320424dfd32aaecc9e864e088a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcac10eccb20e96570e3941793a352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198d66e5f16b2009ee5756faefa5e6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f8670ffadf772893023d422dcf5ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb7287749ab273d2e55fbb2fac3efb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce72238f2fa02ea8da69e7ec2bdd22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97a805cc584e88773307f65759e6ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84bc92886e054188e6f341532d0fe7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c930fa076f2801f1bbaa6cd8a70e1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306237e77de44019d914152d33da615321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb886f319a4f18701034a9ad72ba9c10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe9462a4cba1ed27fcd9fb61cfa82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f301e7a946f60a81d5c863dde803324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1b96704b456803d297b65298cc727325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9804f05373bd32c98b5c5dcc35520f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b44b348ca7228b95c4d866d5ab2f87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ea860417ec0e9d44bf9cf8fd2255a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e0b22b495b2f790a94a91d7d32dbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b659da176066d5b97218c224175569330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a8942011f07aa445edb8e9f01d01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a9d46ac01abbb69e326109d74bd2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a2b97103b1fb63793a5ae1a4b3164333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cc27c6fbc9090f7a6def7536f3d6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8397e352642b27a3e4cb2d73d12f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bcfec25121f1d59db125879ed5da2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be9af893ae812118d4649b21bd2a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871d6a723ad6b6b61b5a01c3fe2dd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f76670eaebef7783833a1d2cf43e4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e046b928a7ea82067e20dc0800af7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586701c074d11bc46675f33d1f388fb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4309a6202665152d5a4c0e0ac661342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67bbc3c695ee6a2672cc72cced82c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5873f705a816a3e948dce1d63a2b3ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58f21e58747ecbed66565c72b0771345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef79511ac82adc7a511f704798e41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c0cdcea63e87df4a6159b95ce1d71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee356341f99481fdcd5e7724ff20d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bdfa50d20286e2897e9078b20ca55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a5e22129c2adcd25de43fe82a0054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56fc91a8b8680015b090443810618351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f86233050103020fce643307590a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce644e27ad7564520ad82470d9b08b47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae648c136b273628450338fcd4c9de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b152c02bf86494276a7e3ae3e9cc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e908a2271fd206b59c1cbdae013a41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac36fa8e8f8b29bbbb9282ce1d0ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942df7c74df00129fcbba9dcfd9d0ca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c8a200d3f62abcbf327917bd4c3e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688dea445d029371ba82d7211a8fa9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9583bf924d203b530d7c6c9612a32f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb69ed51d26467d9a28bf0b2a7bd46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca886fba992cadb17581d1a644cded363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dba279d20a5395fa4e357af32c6764364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272e9cf29e764d60dd4ce26cefce6a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41951b38cbd42a1c7311347a57436c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d68884ac672227376441bc72a128ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b2c298833fb998c799b983af9be5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76aa7575611f1bb10322853b8aee45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfba22a18974d578bb3c38514a20feb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f678ce9b3c79ff97e8fde26cdf7e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30037ffd35ba7818152aae4cdc9ddfa6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30892d638c51bcba2c2f7945829be85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb99e552a9e461de4efbee7f56563f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8d01d825b464b26545ddac11e4c30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2422689211267a9f4bc9e713501e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991448c0b60685ce13170efd224457d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdeae3e1c0676c957a065d30660d9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b427dc84703c39d31300973afddd03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf96b1b7c32b8b611883076ee40489380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed07587d915dd387aee4770759d4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f2027add08ef54b25499bac9a4cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94c5ba8d58167cf978a0531cf990a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f1caa297aff8f0ca689838ad47128384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04b606d912d0fefe61aebc4aa7623385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1828e4dd6150b2021c3aacc6450536386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bdd9913e4dc629a9b4f2a175f2446387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59100d0332fe2d0d82afb5f82ed46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff259624c52064f3fc67e85010754f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f6a67c3458504c089d25832827103390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd95527fb41fa6155fc3cd9f68c5908391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98b2b6f4ce73c2d43850fc5c7f828a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68635e75432cf4d99cede83675d5999a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfcc378d42970f271fb85a8b3d51a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582862b057a824ba7f651e0faa66b98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261ea3839c2532dd072ab9965f4dc7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79000fd39f70fef91c207dcce3a6382397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d090f0690ca7c48bb88a4cbc488d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c2ce5efbd48f84d5b7a7f83b66824399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5ba8da16e852e4f194778c0010d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c63fb864d3dd4d945e6e617ddc6b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97fe84a7f627049f257a7f29c2cd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3ce9e9f01f660d4597e43290f958403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e84df41bb790a38325c090535f326404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85fee3978f74c039f2ad2cc1788c6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951e9306cfc6ed30c60f469dfc47df8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3310a2ec6a7c151cec4d91918dabb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69087cfc6d7745ddeff8885b103439408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3592f02a7174d823b2716d8ec43b0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c71a65769fddc88cf41fc1298519f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991247f696e8cad3fe61bcf0cb84cd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2162b14e6e8911a1ad208f78bae76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcfeb1233691cf1d7796adca4cf6ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b51234295216573a2781ccaba60df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56323dbd235892d1ef07217f19eba869415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137c5b9b66e2f054d8f9daaf798d475416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355d8a789e3d9c2cafca2db1b25acbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb1d2f116b14854d7fbd49c87df17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0dd4b9e698a882c299b20b6d2e4f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e99195eeee71332905574ede8ab64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d05a47641492f0ed4bc9e7e75bd9ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c8cc44bd2b94c21637744e08376b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596246a5b8f70c55eeb266018e88076423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13521534bffdc7b10f1e9e3b167f60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2da44e03ce421721c723062ff2f9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef0171303b29f7633217e62f67d751426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cc61de21359edf2967943b86de013427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b022e5effd62056c4048ccb5d815699428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f2ad1a1461fb73e7c16c18610c5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbfcc523154a3b6c0fce3c8ad6fbb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb4c0567f3c9499931281149711b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353605adb7bd4f75ac801017602632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d003c56f0326888ea3daea952039ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9e63963227d1c016cd29a0ca96ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801f7de0bd91a4f25ce9dad5c1ce4a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63ddb9478c7e80ba2400eab6b2022c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97893a62166ff4883387bf7dfd05736437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f5354048696eb6ac09a3641f66117438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c05d45d2f67f077dd6b7781a42f8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eee73e454c4c1f6c5cf120533dd6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11efabe8c0de2a47cc5c1bf92589449441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac5e71dadc13e70b29715f3b441ccc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a41db48f881b0731590464e66a017443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ab8ce694612413950dc03981b7c55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04711f9c765e099bfa50284f4e7f6e9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70cbed1bdad7eaa20ccb97037aad7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc389c818d2f4ccb1357f4923ccb92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834c9b9fbe8f6ca157758ad5943669f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d1c8d4839ff25e87237381cf34909449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd03c65d4e510acc08506374280a8af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cbf81388cc938b75b24211caca362451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf697a45e83fb8ae0a70bc5cf92fa3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697362441b8c33c8dfec860957f5a69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb14c51dbf04b757efe6c1e615055f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307d3b64722749b97f8ea00ab81bb9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6641e763c6f3f94e2871a213b0bd0a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291eeee3aa59b6dc2fa73d4802b9ef2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6b91763a8a6fe462591b071dc7bc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c9e96bc2adcca4227882323f6e806459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e671d5ecd046325d92a1084023091460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4008c51eb8e2e0e358f6186f6f7cef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b67f34461072d63da004fa79560e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eea562fbb9cebeed77ec032e09e96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064e86b25cb1415e45176c02d93a8d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f86b3ae670a420f59c99e1caa55f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2fd72687729079f26bc4a99daf49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb04b51beb3044a965c083ee805b50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90fd25b413ab6365002f8774d8ba4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a62d8bc0b1e9d3f8429a1ce7ea26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836655bc26ee10a63d42f25a90acb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef30251ca7da509db00964496be4b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a8a39cd4d04da0ed894fa46ace696472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf9244f19e39a894ce5dd72070f54e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd423bc1280e26a28da2207a94bb65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c4d38810049b4f2b49500135b9cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3054c507b9708147b4ac4dcf9a79919476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9077f2e1b01018ae29e8cb5e6be4d32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cca1436a3dbeee2a452f984f94bc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88b33d26953908befa527982e1e313479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b911459b3ae47e7db28362eabe2d7e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6e87f4e61e7ea4e913cf887692fc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e26f5b0249ef53871259bcc7d0e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1e3cfa4a5b199557f1b634b1e8dee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2745208cb1bab65ff29e86e41330a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b764028f10d401e10c53f2b36c044485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16e84c6bd0fbfbe50006ae83a642f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4f861325cd1a81bdd4f39ce86cc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c27b9e131290723deae87acba413488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa807e048939705a6a65a8dfdcba065489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf12cdd0cfb5ca382a696a61e5d465490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4350497b6f4da36ec5f5437870a0be9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e5b28f57877684f3d0b2427c3599492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcf5158f1eba669aa90c619e75471493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2970f8f74aa09cf1278f3fa6e04bec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf7c722e32af9b17a27f435f68395495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3939ea1aeea8556ec8103adad48192496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e511c02cd2cfb7bf5f3449fc3f7935497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e4a32a4a7b701d5689a13f42def92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eeb5cb43a7f6d5f4a9320ca65aa71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72ee1e6c4dc4763f9415adea9d41d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04202358681d985de87af4747f8d9713501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee4b4a607804da0662998520b657f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a56a39a1d63112b9c7584e7dc3df2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baa7da70db8de2ada6e59fc4ffe057504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5ebf2dab758243f88bc5c53b1660505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd787d63eeadc9872ec4073a8e659076506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c5422baf841fb743ab3f62296a50a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a043bfd0bafb3c5c29674887bcdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d70f5a5c8c7908eb7eba0ae49403c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530e02c94fb5ad7bf2e60230afcfc17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ab01e2250eb267c7aed2d22cc264b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f812bf25f0e2b6d52cf4623357a007512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da37849e29e34315072defc6d9fcf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a06b3f77bf4c5fd76db16b621445514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b561eff31b0a8d617b71cff0952dba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf45f4dee2cea99bd2520e26e9a2b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d27472bc51e93a7ae232eb6fa549517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669055eb00e80ca960282e944363fe5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde6b546a9f92618aa2e6369c95b3dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be079e540e4fefbdbd194d927665f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ffaa68f2064e0b2ad7b0fbec4aded521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb87cd27691fc9af12ea36d3e835697522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4e401e95e08ba9bbefe58fcdbe3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f554a89f469d82056462d1e4bc99901524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b07f0eb2f07afaccd2a8d2e3d96b24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654cb19cb8b3b5bbfb3eaaf73d7c3a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e27e78cb2dc66aa54e4f3dcff13f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900c4e6f62555d9f65789259bc2ce54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d549b02b9c17e2c616ab5920ac4e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f625ed2d9b166fc5f395259ce7b25dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719510a9668935047437d2871d04449d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59736e61341ae7e87f937ee2a3c9f847532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4685ca3cfad9dbcf000499309795a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd184b726744ef1ef89c1622ab20b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3736999218484514079d2287e2758535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7161a9163802540473772fe340b5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0342eb02aa96dd211d1ec55d3b185537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7581a6c29a74de4679ae2d0fcf08c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d112bd8b90e882ac3666663fdda12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb035eb7be81418cedc318d2b833c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728a16a674c389903dc016d446e0fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640295f3225e72caffc75c7d444910542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435addef51d08b5000ba604cac0962f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287f63c54311afb9dacae446a598f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92f7235e24898bd0e1702bcd386fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93017f25a58ea86a0aaa71e9c1369b1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3db420615e4d0d5ec9a104ba5e4a7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b43fe83ef065c60044432987fd721548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebcd0970b9da11f95e73a5123b5491549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff46430db20561bbf821239691f5753550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a813b213cff078965379238a1b34f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012278790eb3f933293e73ab5806a42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fceeece45abd9dc6975bcc6905e135553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a218d025d537aa7558d90fd4dd0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa2723a9e92776b698099e320a98a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c97724b88cf7f45d6b4ce2b3d0911c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18628df9e1653c5b723c621311b9c991557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3163b6b80d4ebf81bf1f8ec481d2c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aea9481ca95438caea154ec4898f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d0810a453d6bb93b33d4137da86a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56de6bf613f1ac1c0b5e6e7efae85e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b569b56b42873ecaf1f0b1ff908cab0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2467b0efcd05694d076e04da1accc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3b90d3a6ab47c9e66b14a6c3805d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586589d005a308a28c4535bafe5b48a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dbec54cf759670bd278b1c9b71e31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e49dd91738f394100935220e3b431567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15518d53fedca97dbbf66423c57727f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb870e4dd21ebdd02ca3675e36d634569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7041eaea4268baf56143830f8413570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2735d193012e229563a6033cbd0785571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f818a087fc3b09b18ef8766b93e5e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d353b315041c0aa64c1d047119a401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fede424de64426611fcf444949c1af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb9b569e6eb723aefbb991ed7f2933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f02cbde60c06cfaac9e7fdc65317e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8016034f40910e13956e3529479a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6832706823115e78e8194de3957b3276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025b5bf2515c430388fe8640538fdfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b5118c4b1020d79cc3c735cf504a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d3bb25b0b39635af64d8c948cfdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb2b1bb97d1acc7ec6b4d5b2b9d3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b335ed265fdb08822d69a557be6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711fac2dd90266af5c23dc713bb2d5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8100d29b883079fb62cf4fff3bfd2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3dc3fb70d518812c2ea31e98cc76d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88ebde6e7ec5cc13a869ee7ae4354015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed57c084dc745f0ac4d00bbe387cd5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06502c5f624b00715e48e1f30f54c2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a4ebabb2d62b129390b92abd8ef518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4e13396d017668c7bbc308511aea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a973cc6f6e0894042744b1b5f770620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa71bafdac80bd9e0362ced2e48ec0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436ca5935173e76e1a14e582f6b1c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2c8c235379014c5cc71a1dc01187123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6471367c70cdc740f82e62a539971424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c136cde80fad12c1934136ce8cfcffe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63a1da44be7470aeec282b3578e5b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c089d4e0b1045cfe07c68024d88627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc02a63648b6a587c0ce68c9bd8a05828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d4d1749c8e40865d5387d4b386daf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947335a85f63cf3e487384ef9b4bfd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288159543e282da74cbf5f4dcacd00631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4867309f2c7cc3764e343ac6c22cab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28816b6df7f15fb4d85eeab26948517c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb54e4d8211c1d004516a745d9c7f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5673be03acd3b0660cd2f1ab555523135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cad056e98889d819f9ecb7c46e40736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443118b8c283f7a383255906ce1d4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aa54156a25783f87caa50663b911e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22521b097b22b7613c4b06b8ed700a9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d77555d3bfcc7bc814b6dd5ed3bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7685942b87f708f51464cbf4f864abb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df51713040da9f9d501b8d020eddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39af9a85585bc68652eace9af4c5a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293a9bd92e7f83ed22d11993f56f06244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060932b95785c504f82ef4e854df113945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8623332b0552dcfae5da6789eeba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126b88a778385eeeb4a8508292c23b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4435e1714cb6868389c87c3a48a8b3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda254552b1423b8b59826f3ea7ecbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4a49e078bd1d5b5851f2a3466b66350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9938177061f418547455c45ad3b99e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1e5b6f4b8d81be4ec47a9f706438f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25238689e5be8a1469cac97c0e3e06f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bdedd30fc9b4f1719bc51f39fb1c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f45919bef7a3816532621a6d4d9db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec04f9f362e3df8dbad8489e107d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8512a843c8cec89cded378d89a79e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdccc666b0df9932ea123949df9b34158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fc8cd575f09b21c7f2ce7115858f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efcd4e5d2dcc13c123ad4f3f34581360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8b300fde45c4332e05669d18fe6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09801f94a998f64615ef378d05dd20c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b9f3900b324e588cb3a1be5ad586c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409404bcf8348c22b4cf715dd7cd6d9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1f9d6a989579e13aba8d7a832ab4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8adb694adbcd779d3b5371eb2fd38f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e48d1b494712ca03296cbd4034b1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba60f2e8f08ad2267c3912c60118068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20b8bb11471f63f215c6237b9824bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05760a1d2f242048c794d8a50e0fe0c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae523be3b197fcfa258ee398465f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e41510d8c45864671c78ce9cf048172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f8516e4b6476060b33562768c8cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517de01feeed994331ba6c36ff1a6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f99f4e0c448b394116243228859e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0695f45aa83b01a1caa552336e5a4bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5870d3e38ede334d1a282e495fe08977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e017cefcdb148000a1e43fa845a264678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238380d81e356f362c0be755b48bd15379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eec81be230916f6451396cdd5949280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d8130c7df556e6debb93988b56be381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a71deeb740365279dea47ca10dec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85bd6a5e1b41e50f16a6eb1b0d3a2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fb4b509d029e3afaf30126c5bf18784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58657227c5ef3a85e4b667579bc6066c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d967fb219fa248a3761c8f9b3f8f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66f83f7cbccfaf5f8bf08d8ac0672d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea31fde1c591a1789b11beef1629f5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9185821e3f73470ee8b34088b1b3d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435027bc0c43fc3d4f17d65f436fc2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea0c4a05d68d9a6230f49167aae4df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265881d2729a234ef43813f6e08223492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b176721c9588d8f0043076ab83d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d04032bd2ae96fb62393989ccd2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d79feb25e7412444f4bfb7e62d898895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd37306485270bf936d38173f65ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e3e8d5ac4b6ec00e580c6fc636cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73989d78cc719464494b7d703cd5460598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c6992be0067e13a86ebaf180cd25d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3438693c70c609fe89affd0c924c91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61cbedd8e679513b209383b70d10a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e09f6a905f776c8b8be4ec3b7ab14d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04b9046600b5bb104e6e986c3889cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b1d714de81051f94b63be5e336b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b26780d906da1cd642c8ca9a042c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f020fd1d4b59e748720297c2d3526d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a388678326b0521dc624be7d2e225107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80de6003dcb242d8ad57815d8715c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58bdb14017afd90ac5660dec3f3808109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201380162b667f4d1187cc86451ee5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519dba1dab3a99eb9e84fc7d8fa9d22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217807f944614ce71a89a1cac15c34b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97c120ee7d3b9eaf036145573bbe6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9aeea8a844ccb0021a09a33b4028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240310a1728439b7bf8e5353898a5c8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d8eaac6f6a48f43930a462b770ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371040a9f981d843501aff473e10cf00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcba9b80507b13c095dc2127f01e0ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c4bdda885b4dc871029ef0dc27ef5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f42352b468e367ce8c41283748222c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b038ba5284d8c71f80c9606de566c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25844cdae28b32afccc91ff5fa03672b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97027bf485ca38dd0719ae7d1521c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3f56643fb9a96edd78c5847bed8c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503a87d3cfd7a9a2a69ec49bc194c3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747bafd649ad0f628135f3e1ec78849126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ad073280dda18833020eccb3b884127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a808ffb163e010697a1afcdbda8bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792af7fc8678ccfda7fd87d5cd4bbe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72686a6485bf3aadb0c9267fbb15a40c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb51eccbcfa500909c6f2fc98d7945131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e35c71bc10f9934db1dc3959a8f7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7426f9c1e56577727db8a1d57466380133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587db36de47ac1469863632ce9a1142c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4adb9faa63d2b1622b1d7229f39043135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475491cde629c10b1206125ef9710c70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace340b0fb807a2edd04f6c930e1f15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5743ca4fb2dbea3fa7ad21c1dc7912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c431987272bcd20db769d09bd2bcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0219732881dd9b573d054596816882140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe03e56e1317c405aa610e994511a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d330557f1929d8bade95c0db477a88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bff378d09f4610b282483b6b61935143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd350292ae8b7932ec4cd5700d95a57d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4667ee8277776b7b26982ce7a492145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb22b836894834939722ce685aa494146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e8ee9c0b0bfe24174b6587a75662a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328eec4dc5212a73947d8c63aad550148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74ddcfd3e5c9bca901c3454f14b160149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d296048039161e171378c134b69bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b3fffaa6ac87b07a592a95eaac94c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eb77431189c1a02a049f12e05fc3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fa10c1b80be2e77f9a0c4bd1dcbdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c073657069a46bc1e6ddad362309aa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78d5f18acca623a8126b9703a4ab0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f8fbfac8813859ff0cf496fba21f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934312ca0d02d5b9e1bda68810ee25bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9324b94347d0cfbe09fe32e4c4ecf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe0b398f9cdbaf4bc328fa6c4dbf61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e060795ae3c22edf628039623623a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b2b415b795dbb0820fd333175486161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8562fc120fc946d573e6125af91fbfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39c75ca9ebfe6f9407b28c2c8935d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5821ed950808b47113e8071641e144a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c4a857abc3eb330c4cff9b4c086e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71287a7c56eead7b48f1675402dac1e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7bc988f38edb955e38d37fb7c5d35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573300491ef96b9d2cb33207d3ca736168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66b27fbefa9cbfda528e18d493bdfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a6004f25f73f5913bfe5c73c128f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82b1cc424f44cb0fb1358aa083e1af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4783f41a150132aa3bc2db9abf3dec8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c4876c9d4e6c1bd93d3a00d60e0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b7b02fd6c84b04db0476e9ed62f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240729acc439bd5177fc8959ce08ec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86c9370661773894d8ea1ab0980a92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339d78aa4d3004ef4f1cc2fffd2e1bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6623d912943be03148166939a4ba9e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bcedb7a4f382a679ac2ed5bb05a08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd7a0f4100d698d58e1311ed5351f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037baf548d5676aa9acd78fc16516b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f71948d73b66f0882aea834b57ea4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432188ee6dfa7f9ca413e4f28ef8d9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047c8f0e12a54dd50a5ec0c327e63f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53182f8378a4cb511b3094c4199c330185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd322fad4084d82c444a1cec9c7a024186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f71d3c56f4962032f8fa9d2a632a9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bba2ca737ef77acd76de8016768cb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968e8a527591a9e8c869c93f99b538189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994759fa221b95dae1c493a3ea7527190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d991c6045736fb1afa36db20948760191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b86e4cd6c8107ba01c8302756001b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39661e52ed0f230136a2255ed12f687d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18f89da9254a493c50cfbc7cdfb931194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72c7a3aacac54f7c774b30e9caa132195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54490d66beb10d94f43c99b2442fab73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20c4fc377069a258437892a9b793bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b3ba89a2835ddb797102b16de288b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762ee77739ebb4020cdd10d98f3fb4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b48f8aefc66c44a4b2994423d7282200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8547af7913713d6d73348bc460001a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e65bda53e43e8d5c7853acdbd5f18e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783d4b1f8ce64d7dabfc73448e4fe8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b58db782ab46d60591655b4fcf08ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec89c1f2c5d9bb115ccfc90c8117a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ff0bbbaf9bf966a84888cdd23b9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9d6cb9a7a4d4d2e0712f5526787f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55ebb54bb015b7d7780e9650b5d87b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702ee0069dfa629b0ecc783d584e76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb1da4c08074590df2bf8d4047aab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e5b2fa132771809620ba0ba57d6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b83e6b13529ffc83194982d99e8ec1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29da37605ebd6135c60375e9481713213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d783aefeb2894b5c65ea2179f967c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8722457b0d4d6f5e2676939cc057968215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738118cbbd28c54b2536524a34e4afe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943eac3c9d7a8dee3cd268bbe80d1d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c440df4524dc9687cb55de6cda62da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc44246aeb40c1efdd67bd2907c98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762212c5be2bb784f078d63bfbe40bde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10a2cd104b352f834e855ee4edb205221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c447919bddc9c9d4f24584f821491d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40e3308eecfa277bac95d89eee200d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29327f7ac175021def1962d453c4df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80890c0eb1f8db2d3c7656b2bd6036225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dc16917a6cd73a5922f7191f7c2c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0075adf0a090a31f62a9ed09016ed1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956ce606fcaf94508bccaf79856d8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e1b131bddcad99c51375cb88c6f9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb39f894d37eef8cb0ff3862706b8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce87e8cd544c27e9bf06ed01c4b03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6593f4954d2fb025bd79b63ed0b2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df81ca7540063b7e42ad5af3c35bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df7f6a70517a2245f731a7871f1222234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b4312c5c0964ace570e52e8572cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7699810825daf0ff5559163725935236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f94379947737a45323d02b8ee6290237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654705045bbe07c65a0ba8177b40877238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b307234418730b08f0f2ccc22b0b037239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d29d43c61a05bdbd2c8baf148f260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a2ea4c8ad2adfa4e50a4c9d991716241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac8f647d89cebbc5328256187fdf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f92c4b4a9a9e4b60a68e26e947a53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3c039fa74813642a6673dc89bd23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab2e4316fd45c0d10802ad6805b8c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece6dbbc257db7bc1ea002a5cf9fc40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedea3c09f4fa815c4051e71de3a647247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5f19c4c3a074e1936a2dee855733248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713437dbacbc0eff2ebb00c074e08c39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f67f6d7810fce5692435a15d3ab04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87b8673568620587d1e86692dc55b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65657eb524b853e3f220ec333422dfea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a034170be75021d5f6ea8f95fa52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c545eb6cdec3abb4119c074a8bd6d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9303511162c89bcb08d452ac822e79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1601a36b609ce86d22bf429d4d8ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24619792443bf75308e926c2643328de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c3592e907e61baf3270212655d20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4be792694737c02c8703d442ebc35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad485e12f3bed59a766ebfdad9e6552a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bdf301dd6387daee1e176d6e5e786261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601110e96e3969a50da159799b89c240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea00615adeba3812ee043d6a96bfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf9767f49c3d99dc86f908d9f8586d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4b901e20eb21234f8e95651f8ab2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271040b30231e135cc49502be2526f4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7381b83227d6a0e13400e756267f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25178db7b4c4919eda5636cd7ada57df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990395b4bd756ff8f3ed1d519aa2af1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13834d2c8c53ac9022ca7ba30a0cc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdf198ddb3efd6889c7347446ea63d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c8dc2eac87525ac8fc2f572dcbe3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f79a691cb771847cf1b3ca37a9fb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22e47b6dc58f610984dca39b51c982274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f329a22bc95643d24b2d806404661275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e9289dc56f3e65d703a3056b9e80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da028374f0f90f844d6ccec77fe632277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712aa87389e09484cb615597de0835278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ce3f455e4929381a08646251085b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33439e0c1cb19d18ed7503a426091f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a4453bc8bd251930f4672481c4c9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e21553bc96bcc237f2e2ac653dba7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b372e016b09fb3dd75a29c1bfbb79fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba0461addad49ec76bfe8832ea4566284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed115591bffac80c64b3bfa2c3939285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b75afc202e93a214e3b023644b3dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b881cf8913d36e1ede7978cd29154287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d25a325c229f37a77e805e3340d875288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c831fb1d7b524c6902e2fdb7f8559cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc41f8de9fb444205c547dd0d29d01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f051b0ddc78228e3d66f400a06944291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1774d27749a8d49a0b30d49c8dbf8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37731912aa9840855b9b7dbd65f1527293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d19b23c3e987fb3d83cff6842dae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309dea5340fd99ab9d5990801821989295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c40b5a27fa98bbbe34ed5d0648b817296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368429d27ff6ffe60cefb23a6c57d53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe511f3539f855471bff86f4402fba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b57d401676b35320a54140770f30c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d775ae05ca72335e9caae8a63a62c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b8f6b04b931e05474fb50c155dfcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bc8848d6a6084016f79257f7b89b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a782a04a8afe9be87158d0873185ddb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cdabf3004af1c52beefe595ba6704304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db5dcca130edc2723ba7296027effe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe95a1d0acae85f7939b06c602faa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8006a2e5415d959e721bc43ce97c1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f929d3197cc7d278da075e80387970308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a140e000c68292283a1be9d1577c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd542e261417b88b475d94ed50aab6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b919d265494ef547e5ae477968192311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda072635a5feb58399a01a74924a3a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff65889570de0aa3c575bd96a8776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a203c65907641221960743c7b177e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b86e656ae20769841cb3754fe585315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4ff2b34d3b78cd31f29e148bed861316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ff779043ee20ecc0841271ca3205317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba097aeddbfe5c43a874786b1f4702318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c988cbc609a2e44f6a02d58e534e76b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ded72fc487fe8644b0eb9dc01f7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffd1a622832d6f12c70a6df17ec5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e28b458b2329437c7ef421a730785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be63b6fc017f71cafd9b5fa524f74f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257e0e842b1d000d5bf9f091ccf4da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ffc96bee00bb2e453c08c11b668f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28b3afb8264394a8c1ec22a40ded3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177e3831f3d8a9c4259a29d417acbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea3300e02db88977f4b0a700f70707328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844eab71adfeef4d6a3f69fd6c81721329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae9acf72021c26b9ee2571e46ffb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403c8db101dbd3f9a623eafd978299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddbd33d9d61d9d89a24acde4435acc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670596462723c2b2cd702853761618a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509c3f1e65722458584819fa530489334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b93c62eab0430dd620af9349830dfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e00db2bc7114df19adb3674ae15321336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049940541e4aecc148799d5d4aa01e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a0ad218b71eeb80ed24707c8df0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc483d932f383b8db7f15c51860172f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf5717b1898eadc20ed323bbf90904340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db85776be13d8076d29c19a6d5d4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6a3bd5401b082345290dc9d181c60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11e995a52355103bd2ae7dca6c247343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908ebe5dfe333690c7678eaec091b28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3f07bdcde7a3ec8ac305dd10d5fb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c63dd4dd1ad433cd6ae7a1695aa10e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0d5c3a51b5e9fa9deb269a75420d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe966b42df85a8026322216b69fa091348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d34f07377ccf8d9eff1b91d5f160349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4042a1ff5c6303fb0110028692fa6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2cd4482094d4acf6ba234a8e254c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc9a61fbfe265c0d4392f4f65d6fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf80f90cf6c678f729e714f28af9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e14b37fa27332b662cd4f2014d013e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc28c916e3bba942960ba48c570d2b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d5fbb2b25fde0384614e187c6f69f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662afc9d6065410f8f71b734d3128fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f15c9b61e286d7765bb582727aa3f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33962eef7de75db2a2a8c875c4c480eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b14010f2f1aecef4b589b8522e82f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc3ba7f5a313f4f80d03ebdbb30f3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31b3984432f0954496015bce4e60ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe8d2de5fd9a67f2f6e392ea7345ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2a722c8d35c683f37526b35f79fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753bbf89e56693ae7404bdbf5d3fc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e5548237d2de356e258502d0c2263366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600b5050f5e3aa0a496b9b4d33f018367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1462f394a1386f6c97f8a1f8dad77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad275cfff8f4017e6ee5ce603ba1570369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59232189d45e91676c59096a8b6c537b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde15eba8e35f744c64f3efcc141eb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4eeddd1c2be149657823ee1ad2f78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cf345fa90d075dca54f7f31603298373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862a9bb1779037fd0678d3cf46e8cc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5d22be8e8843eb6577cf8f4bd86c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574270155d38a81a940113fc15c9a37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb7c622944e3bedec8534971b1dc32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf701c6768a9432d7b0d478ff6fc73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6320d52b58b9d98be621a7d6830c32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08ef30a169d3c13e9d7e013ea77d3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24625ee3accc4bce3d457a76580db918381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb4e820b744bdcab1ca377197683df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd9dba00d492fa989b565eabcc4ba1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331855a0ea74fa4985dce55a01b9828384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0cd390eaeef26ec7d9eb388029bd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af774f2b8f6c8e3c2e2ea0c180b5824386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c851bfff642807664f2fca21dbd4ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18cd0afb77e6232f81d0c3a2d89a07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a0bbd355a0e48c17520a492fda94f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1adc52eb528f4c49f46771668e0136390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633415e0eeecc3c92559b7b53495804391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6a6b0def5586564fa500e1ae26b7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14006b3406842f62606a372a42109a11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65087fe079668dae50a80fd4df7aac8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2f10fb9af51b7eaf038cded36d9d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56e2f3e470c060690e56d0f102023b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46783b3eb8fb7166792d6aac0f7e07c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1499a46e9f3fca1634eefd0211e783398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618b7390a0d7338f507d7da91884ac3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea871c74ebe55ff0f2cdcd0543543be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15580001b4c67db008a90287e10ed62a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e93185c7de0d5fa894a4b4a30acd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a19847dfb054a6bddc6eae58ff98f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d161f5f313193a5d5d5e0a6cc12e66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f16c6808e8dda50ff96928ed53157405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904262f1a5b5527ae358055cd7f8ddf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc91db465f98dd04891ba046b64b9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3197444af7a3c0f8e3fc98eaa5536408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f02954186e90bcc163a440b7b6d0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e145a36730c963352d76fdf8a8e822410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0f0231335466b304af390b893f93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137a9845f2a8079ffaf1f7e767cd191412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8f7016f3918d2a80a106f7ca6723413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ddd38a819e7ee199624f8191a1e81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136dbfc0b3e6c0738a392a7fd9f24fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674b453770cb451331fcbfb0d63b943416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488db00b59e190ccc38f7b7c4617f38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f52227ea2785674249c066da2249b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4420603ba9c802d36662d13ad452236419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2bc5853bafc99cb9f323583b27220420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3d5447302d1116f5447a9f1d245cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef97b316157432aedc1ef48720f73e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6896c50decbb1fb79fc784441eb405423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cbe93cf1caa20ff29b92b59c32c4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee89ffcfc2d3f28fe48d09c00f4f91a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b8f11aaf9cf7541ea953f4741cce7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236152905d66ff255fd38cc1865bd6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8a54d6272dbcdefd32f31015c1bd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c2a9620a433094799ec36ba18116429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078daa592cc1fb07a54fed4b344679d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf77489e57321c0244a5005a247cf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae2d7f41c81cfbc250bf9381f1ee0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707ac2dedc21ff1e0b6524ad37c6bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bd511894badb26b533cf953685d02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf80832ebed995978eaf5874b35e2a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f22ffc40f98116b8a663f4f095a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b543cea60c65069c0125a3de5f51ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff15e9377d4c6f20590ba48350169438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19755b869c15aaf49a8f2003eb8a841c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18260ce7e3e2e39663c0351339bff5d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b29d97c726d47459977694e993a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64acc747158c3fad0be25b1ea01751442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f209ff56742a161a417a17657fa993443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198f53212594860fc0873cbd68fc5ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf2d69a16d65a5b798f80629e7c26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f861fbd9f6f46421ca08299183b1bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12016c0cf48e4daafa11c7db964db04a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343149f9dffb7520a31a76069271dcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cf7079efbb876a9bbe10764192427449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfab29b7a8d58d1d8b3d3c7c0a44f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90689c3590948d50d5435c26736cb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d483226b1fb3813c79d19a8c63c9937452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c112eeebecbf80c784078c6a169e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756559a8b0dcaabe46f495f6bc4e1c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb44c01ca14b54b01fca04b62bb7109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b30521859336e754b1566fe68f769e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5f1568a868ef7641ae6d2a7533e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2f5ec2fd1424f03203466cfb6034458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147e0608f5f502850ddae511fd212cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606440e523c12e1006cbdc9de3af202d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a547c04590f335aa93215dd6cfc35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8528260a0712a8e41585323d35ebc49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb2db3d5f4994e51bc4fb9a060d33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd7fa3990e61c189cc7266d52e6ca3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe994e3f76d879b66149a86e7d0cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9bca200578fec9dd273796630a9cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd29739cd1704c3548897498a1d87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a630ece4789130fc7581f828ff8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b7e2e47c2461ca58f0405d32e84eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a82d653df8601453b375405d7156d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b28bafb74a9054703cfe177a6bd63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a256e63743978bb2102b582fa7c96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc78c15a5d69156204b516ec3c7d7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205fe137325a11b69d09b3481a8e7ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e682a09bb21bde67c6b248608930a15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915be91c06a206991ce39797f818ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24830f9b25fb71df44d2e379259dd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37513dd720f894f51b1d735e1a1c787478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e0fb7094860d5e3a15a080f4e171479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b04615b99752720d18b6ce9ddee7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d0f9f9d205172ebb9dbcbc88e8888481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b1460bb17286ecfdf7d71031e2ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8043f0cc8b3bcc8070ef85151e157d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc98b600564e0e7b06b2d7d24ee8087484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d8e4b1a5e7973f39487b0b97842f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00a9fd556c4484db3f8fb910098dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd86a09c03edf15c0867c98e9e587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6866f2976b5caba1adc73fc85a01e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c679d473949487a351cda75ba73e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8542957f002252478c95788ee8e81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e2086c7ec3d177f288a9bd3d24ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fcf6822f406210814611c1e863f5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af100488d12409530fdbec12c171e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bdd2f627cf3db1e7868568a2c6d5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69afc76c2a409ddaa70968c60a5db6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4bb8e9f34cefbce585a0fdc778402496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a195ad9a0539c21de7650fad8510e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916a8ca5d74f92744fa3fdad8b1ac32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5381144ad8509f0d95c16b05e32415499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c2f73d8f7716c2be090b06f038aa2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca8b795b52a574364bd21e432be378501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8947a994f08b56d357d48bc7be1a90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed013b722df0931144f0c83cd6142691503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4c25251bfb4b5791f5970226a1b20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856cda3f26b20fc014709a9eba4adde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e76e1b38314364ce41c2981c2eed8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ff3279d0429787fef4ff4a32e26b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ad83909f75460189bd79b1fd523ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0039899b365dbe9b58b74a155da7af6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d1b93ba648383ac83fd0e889493d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6379f432a92f60580f878444ccc8c78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024101f2be7907169b4397904d164cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7990a42b1e40c27de9e7521cfa4dee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cdae31e39a7d189dc8b1939c85e1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64364bd5138b61723679470cba1e3893515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa4a341a66e23ffa24a53c7a84e9ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad12f9b15df03127fd5d6ca832c4e56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cf1b49c73786c52ecc72ad32922eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a55816802472f9b73a852d1a71c412519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd7720172bc43f2903172479bb4f92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e88de3dc4b9cfebb66d9eb7e145f2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed8338ca4ee50bfe9196bee4f8310522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2baed29b20d9c581b4959cc21ce2f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d1e9c09068412787db044a273016524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499808a99c53d85729be7f493cf35e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3283cccfb114083728ac83e73b93114526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ce03c863a4a104b28fac874cd1b77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44f759814722eddced5c01995fe0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223fdd1b9ff6a303d624c92d62021d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca30e4531f8f8806c057d1fabe4d7f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ba9b454bffecedabac0dbc3893d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42d9792b7713f63aa3aa8d6d5138f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae24d685947488760b3393f037e24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe771b920ebe67e3b312f8a7856006534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc784507bc7b748ad1351d8f1d9cba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb45eac5871044a2d46b025f2b69a1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bea8bd8d6430ca95e1d8c1cb14fb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ecc7a0a8f6f66c17f3ad27dfb8b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e90a129a70b48e8d644a483eff011b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4fdcc61a398464cc7121aa39c3c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd3aab9473c472bc5bcdc350e7528e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb327939ac60877a3f62b96fe31700542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fc12d7195de8c6e4c5a6a7dfddd3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f04b4fd21c4d9add1650f8dae8035544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e133ca2ae2752cb33e5ac41ce7a62b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df644794f4b1a8a5c0232c6e66a55b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdbb99135458387fe2d38e7af7d624547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690912875c65ea4b046bf5005ed9fd69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523732733117389b35c6d2d13465d2c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4107baaaedf9ec8e58a96ef19f08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d46e4ce8dcfa639d9d93a476dc04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2480c697fc7723cfc9ee35ed781392552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2740fe85754397c7663ae39236ea0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21490975ca34386c9520f5cd27cf37d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f9b14ddd4063a866ff99c3e6f077555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5013d6df8f401a2c1586840c9a869ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd112d2d1f3a99fa0ffcee5e8213e864557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003402ef0b03d5f39d84970b398d14f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96298e882192d10528f1e2e29d2ff4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13df2e1cc8901f6cabff33f4103645560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec27888ffa30b879a7211c13517999561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941245b0b1b8a212628bf5afe22e09dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16503525104b96117c0a2a444880784563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7c370622155f5ee915613a0e5758a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb05e32991dbebbf698fb8e9d03e202565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa634849330e95ed3cee96df2c55eae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d792bc4158ddfe9234d954569fc82e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2400771e9c81d3e8fbde93baf515568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba688629f237ac8c54abf298aa6affaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28b3977c9510e562255bb6512fa9ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db5537cb67a1294c322e446ae8d69c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd0b9f60ed8b1310fa876257da4e2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>