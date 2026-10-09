--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58c881f30b503cf409de22e1a2b9271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa89790d46fd268f34e800cdddb5732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35519cc94e36ee5758410ef3b8c7e5f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92f75258d416ff85c967aab97f48984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183095b2ace5b3de7c8f7c22eb984865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da7837543f2b1dca41ed555b0661fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1cb6b2b01467380fca827500ffc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb98fb3c4cd1a03ec6d2d41dd65f9698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b39f2743b15c2bf96caa09569167d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe7e5de384e7f69d2a02c9195e353d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432659b4996b814cdd26a784d5f6c46a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb009066c4542ef1956f3356487bc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba23d1dab40d436f813de20735e989f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0aed9d29555cf571cfbdc69baa62f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6723712b5fa1fa7f1a4035a51d0f6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568201d4c2e56105c855f3dd3b8394c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aacd72f580e5ec352074f2c379d5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ab3016b1e9758502f7848d581fde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695ce05a1e96f6ace6fa8489c0523619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df31f857540322622d561bb023438a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec961faa526e7049d7b7d41320a4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be38cead9cbeb7f0f8c019a728a00422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b148a41d39b682dfa28c37a4c108923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74434792c093876ab82d28d5afbbc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fafb1e89c8ade3676dd5a6465acd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b4594895a6ec6143b452e4142612926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630c9828bfbef9e6b5a0e146d109a1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612ba48bddd1977d57445b75d8f59328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791b503eca8b2345adc67404b4a98cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e2051790afd08b9da30bdf1df97ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c07271ccf9f4e13130c690b3aa896d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9711978e9fb85d62e205c752956ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65079912cc4dad71ec8f1d541e4b9bb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85347c0db8fd4191d71e64448380f4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70320076dd56c7686c40beac2bd87cfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94550cce6447f4c5a58d6928813561636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece72cae5be74ccb48d0fe298140a7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1362f8e9d55193c7b85ccd40be3a29638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e8a86d2413e60e98d54c372163d9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203724eb0ed77ce7cabb838f2cd458c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb97f8376b082809592952e8405d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a1888cfad3aeeffec050ff8629a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb025ae35ada82017ce5526722b0ad443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5bb25312f20e437d9382f57178e1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f3d5bfb0609325a33dae708806b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b5475a987bb504432dd1ff393aff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd976415db1156d4adf19adbd06a1cd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09903ed30aa58068ea82e7ebc31d490448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab31a67e47b2a2864c946d088bbe88249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a9d03b1cfd556edfd703d5c9d68b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1113a861ab146455055a0e995a910e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd9d25b711a81164e58d12a53114852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4a5a44ea4926ecae5001211973c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421d44a3fc73329686d0fa133345a2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b82beb1d82665e5dbdae11a2f10555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b6cb98e8f5426621cbb8a1b52d9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f973797c09fa9aca218b091e7be999757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e5b349766b1abe0af98c7c17efd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed27d318ded2d4cee0ccd0bb685b6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b49b48ca5ea08dc27f663f49266e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14378a5579717300f71a31ae4738fc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9471285450994df3bc0066a4d636b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcedb90f8a355e5314b5697f9db1a6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9627f982f0c4732f3cc106617dcb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa8faf037dbfed800dae195895cf1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ad788bc5ab7b7f11357bf8280d8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43af5a01a399643a4f9c10c2e92a1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ace80551ba4ee945e17df1b698c0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b6d05357ba3da85091b5670a057b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d37973697fc217b43626b89026ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac731a0800a6334626b47d77a4e365171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9778a39b53e5e8aac74b7f04ee675772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689b17ead582cec1132474d3569740373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560ab7927c7ff5f22d47f0184fa43e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f7e477b4329cc4967f4a3e79fe01775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7eb85a0d4c17ae4c6b4b53321769f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65153b15b7bdd1ce126d0c939502e35977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839caac6e7e4f9e22e73048b685273078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5564de5f4f6a74aaa321fad26dcf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c569550229e2d80a86d9c5ab30bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7804bc33d4be1f92a3e58c52865e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d2d024e367b3087b688e4b7ddce982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea791924860f54773662071f74569383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f615fc48a23583d6e9e61caa984484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381a555b427b76fabaa4c95de2481ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc3854c6792484085dff29fe806b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a44a28ba69a7fa2e66afbd8de24b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395832f73f555292af0b34ce7d036dab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada2656f33845e7b7f5c38d5cd45a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ce687b682b982040aa4959b9972390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac2e78160340e4b79e551b4d726e5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc80566eff0f9c3f30e6e67676dd67292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba94b8f95aec8e2f351777fac5bcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424b6f62d3cba323fa4e6c9417b6c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40a872d523201c398377f9615a9e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e3f3f13d5368f711c4e07246ad1e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02081a2067f00abb5953076e1bf74597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a96d1207471189958270d5387b1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0b49f38cdd77a81f412905443691299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b457bac7c6e23e1a2d3e14e20d707100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297712a73b4fe72515b149ebcb7a58f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909f1eab6729e61f5e03559ee69e499102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cfe894486ffd018fdee65e657ede4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9538fabfadfabeb6541cb145133efd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75187d8679db27e41306698ae24d1ff5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6191404e39b570c4eeb3615408a8fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6958f6e67d9945cf59ebd25f276fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78907049db1949e0b59d78b1cf45421108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f709a4c99f4abba2b9a0eb46effac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb4ec44d12389be8747dec822e2a81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411a503c9e3a6bf6376e6f65c09266111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e143fa4d41906532b5af5ac044168112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c79e321dfd1a6519c63a480ae7bb43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b2a594dbdd24ca96b33e2f80f1771114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642c4c651ee8df44d5c5fc3cbc589a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6305e80e47eeca90ed37fbff7c9d71d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b35155813505af4e8f05c75b070b9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b973076ae04ac6f350ec62ca5470118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa4af0c525ea5173c06bec49a8d4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cdc49d21f2bdd508e1a7354a03ca0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9ea7c2af0a1e8f1f365cc4f2276e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9569af96b93219a4324a3cd57f9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f10d8e5e90f71b8d5ea4943f4b4c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5becdb240c6a049e0cf727cf2c81e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392093adb9de3056d232c55543f71c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92c96b8ab693d465a0354bfa8f2540126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e0040d3f8f51e156dcfbf85e21cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08f1fa47f0e5c89aa1d75c34165c76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff184f953ffe6a81223a09b517670167129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee206bbb774175d0cac8c7173b87d70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a7c940fa4d6226b03d38fa208f9d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5123fd61c443b5960bf3e4e69766c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a4e2228eac4d9f5d4ed6ca374c5eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02023c494f306c949859e4d0560ea56d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3317e7934bbdcf65ce1aa8a7954ff5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a78f2a4c7b43bba0e1089849957cb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5086e86a788a03a7064df975fd909137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb621e95aeaebb56a7c5dae05106f3b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efff19834b152f6cf399e0c49ce5d4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e2b9648620a462a64fa8f5babc05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ea3380dd73f8009f40924e1f0b9bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99724dbea836660768a8a03f80e644b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13803392cbf074ca4a0f9262c2100143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cb79f1ba456bc20fda2c0163d977c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76b5112f7d819e6ccaaf084fe55fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b5e2e8884a02394383c19b1362de2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176df6a54c1c7c5f6d9f191f72fefe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e746d651efe591d9ebf6e952fce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072b5cf73648d5ca724813557382eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac501687a1f259bb41f21b9d9206ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e4337fbd154cb929fb37f8022e107151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49778e7901a8c277b4ebcc115e024177152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a05fc3ea7c49b3959d49946681627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8633db941127b03145baac1a1230154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3f41dd9c23f0e13cefe6be33eae76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e306d2894b19a4dd5dc4056178186156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320991ae88de5c574257bf951a0d782c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19eb2ffdadb0d49a317671683d1fc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dfc5c2525bf6df6ed9a98dd2f7162159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d65102edfc3893505427b4d774a248160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d5985f3dfc4d2070d0e79c140aa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b97bcfe45acafbf36a60cb3c6500162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78bdb94be1280ad435cbb4dbf33f9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00ebbcc9dba9c76cf5ea69e621cd9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccadf0dcc11218d23f83fdb5f402f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3234966582c683c37bea246e8d66b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da00b0363c8b0cdeae6cf2e288d2c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b747b97a2bda60767e077336c7f16e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c757798706011d7765ad82d202bc1d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bba824f52ead22dd227f2bb80b97e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060cf7fb0603bec8e1eb238eabae06b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd586896bf0919f15f23abe6281e064172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b5b2eec9717faf18fc3d8b3f003c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c1cc36b70f9135e37ea19123d97d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f5b982eb7cebe04d75d9fef90e57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40016272637e417e668fe062f96af49f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a7719b515c03f934a6d128e632601177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db522795b3c3bea2d16b8a6886c133a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3437793af6213f11d9edc61619ccb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957493982f151894edfbd761116e26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5e760502e8a6f3d3b99cff97eadb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8737c0e6e7ad9823e5a6faedc8401b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431c249982b2bac064af31a1257a0bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd9926f7060ca9eaf88574b363727184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c5b9e7a9c2531e6a6a9fdc8665bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3eba6ffd39c05277eee8a882141e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57cdd481f57a11912b0b54c8d052ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fedefa6fb10570e6408bef7dedd1c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc223bda3f038339a9083a460a49c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2ff4b9a393ca00e6fff85a01c004190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c41236151438a9f9ce522a67b651191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d65112722e2dee5eef6d8c760f0921192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8765886745ee02dcd7b7d1a0b0a8d62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b15e79c21594b7da2adc51613f196194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361252ad78e36e4253c268a7e7323fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae2bf38dfed499a9446a482c059b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc83d0c932fb628012c37ec8c6f2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347110a9412aebfd9f1148c46d3a03c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c6793536735d65a029930ff6d3eb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5a1da667ae11929007b6d314cf099200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c429a62a22c3187189c1f0d4029bca0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d9b0b0648610bc6846072330c79b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655490ecb0608d8dc0e0e371112510e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f1d9be7bc3f4d27695669f54da82f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf809d5477cee3b42856ddcc8554ce9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca00ef5ef6efa0c816d99dcf4de852206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258385913b07fc5e97d979ffd469c882207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b36f21ea863fb70487e2a398a6955208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313fc8a6a6244a99f3f15ed933d536c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47a38025b8709acee09bff62392b16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bfc15b22d77eb67891183fe86a2c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9d96c0df00974ebc1569c86988e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e6a06bec60d00409b6ad90d9b8de1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448871c48dd1e7ae615da83c958ea6e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903bf5c92b0a4cbd4a0a5e40ae9fba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6fc93f0b927b2faff81504c156e6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24308e0c16b0edcf0ebb1ba17c607e4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c015fc710a7c93736232eca08cb50b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf530ed2e7576e209de424abe5f753219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827761ae33021c8cc5fb90a004ca87ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e69d0f44caa285848e436cd08c01d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eb22de028da27ef3c3f3dfc624f8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f23ad8ef4b7aa642d23ad0b7ec4fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f3710a9b0d97f23b3e436fd5a2467224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3885f39c40904c394ca8e7c9ce4f602225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca371258e73cc2f85774d12404fee3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f291089eea0d4d1d930d505bdbf0e6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067481cc9ba0e8900e746c56be073e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986ece8d47ebe93f384fa48ba8a0dcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f4e9081d49fb846d7fa840a5274d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620b39d92e1b9b1603385ff6d70214231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92219242abd83479a98cbb21d702b280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f682d14f2480438d7fa80181c54151f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606439b2829164b5f68cb9fd0aad3ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f741565a9d983bcb8b6147447be4be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36df94335d81f580d300d543064c4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406843e404631db8b7c09d30227dfba4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717cb65e0df5a86e57a0ec9cb93a0fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdde9074186b4254ee164863cebc20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc3ba2ba94be3a7bc9a3a7fa2337b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c855fe48c284da46db0ef3a6c1eb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dc0e40880f372e941bc8e83545191242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536ca7f9aa7393ecd5092c52781a459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd8ea95bf9790d6a631892edceb9dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907041a0274f4e769f552c6cc51fc430245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500de19e54c5cf5b36c03990d47d1a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d8296e4f2364a3db4498faab1811247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ec71e731ed81ac1462d5c061eedc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31790c6b11bc7180826f3a12f28774a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b942cbb120ab6455194d5f9a2afcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c423240cf70fd902b531b765ce2f48b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb08a3796f06b5a7f26dbaff1f9e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51282b367f4209b5bf2695ea7642b8cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8ddae3ff17e97d6c5fa64b98fee7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9daecc9ff52f99ecf3949dd69b228b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee2cfa9ad6da50b7b1bc32a2841489256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818d702aaa1f0f47b3dcfd9902f6356257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6fbdecb104a4c2417ffc079687fb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa997ad5bfda8b15b7ce2fb807cd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba00e1f912e0bb5215630b43ba5b9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c422815cb4bb0d867700b37df5e1a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52998b4a53fdc7f2f4c49e377a4ebe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52656cef8fa26d532e789539af66bd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a890ab01b8d10e315626e0b791031b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d4045ce8a8f679cc30aa24ebaba7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f8a01989583d78794d3a54092043266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55035bf30508f3f9984f51d23ed48713267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c880c6a611a8b026ab23324464caea9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b438c5ec03da4356fc055ff0742189269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfb06ddd0d34558f2561ff66471829270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6f59630cefca5e28982b1c1ac325271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959954ec54f644ab8ad8a08cb58fcb9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289f69494ce572019b8ce6703b7ad35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223045d1c5147fee30e879960e4ec326274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34546d8332155820aa609b777350c91f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73c0900e0ff1e97e1dbe37d67725a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4cea2469fe1c77155a8aec2c710d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14951e089468a7a6af85e8e2017da0bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144835ad96433e27440cf02d29f765279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7448850630916b231c6ede0a4f01a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb2c769da7f1ca140dc4b88c25191b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9ab8ba2e39a724998d44adaa4fce1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1603270b4cc1ee701a7a7bcd698c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0cfa610d93dda00f250434916d14b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b26eb5497fdc3bd6552f6de2cb02b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3518131b33a224e643b94476862782286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c4778f4fc92a256de2a1b120d0f4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1249eb16c91d350588cfe24939a963288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4c55068888c7802172dd70b08e67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18439c67f745e3ec27fa972c1737e0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40a13d9cc669608520ed08af8214d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db652e36428be07b8786d493496bc9fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f1618ef89b2760e71b0eff80d2ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5819bc2abea5b2c9777c1bd102cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562d4d9960f5384f05c61694d0cf20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ce060a7a66cc312208c03e461c70e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dd05260753cb9c1c100d9b66ce814297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b309f13e733a5b6739645af44ec28b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643d6f1dfb0603f09ca1baf8cf57c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638520307de6cbd851af9f738f200d82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289f84a9b4b0e93c6bec62ad6cf930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de258066cdc47a5770bbd0041e23a298302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200acb2978d4481c271dcda455279345303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dead296d934eabc2b61336ac33e553f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81ee8268324a33cbd4265489a16bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee40ace1b52e7ac0de4c6f14c0bee7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e406e9f45a32e6d89e4844ba78da2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66afbc5b1c8ce3b021fb95b385dcc90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf1081c415d3e1d346ff1102c500f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d948174e80278da51f03002bb4181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7a4a63eba2e7ac9a398880a565447311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb476145df49832469b46254fe45439312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac534a15ae86aeb11749a98d0c5a3e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a0902e8928a9a7121ca47c4b9f16d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1392da42314000abe0794e0f649c6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543e7dc45464a64fcc665f98ea1d58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea1ae5fb0b31e51b56aceb8c45853317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616b1bab8eef8c4291d93467ece8b2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03b9db49fa153d4c00b0374a5baa31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83e67211df368bde617fa8f6c58df7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78495c09d2904e6f1f62f6ad83c2f7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166286caa367b2c3542d59f0aabf98d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fd3104ec28f3647b52c6eabda777323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209b418e7c0c8689a39b72d70e6c37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c6b55bd68baa0cbc405826d23d4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e186b37c4ceac9c3de2dc035b47ef36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ec5828aff328837477bff18cc5527327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0187195236e5e5c2696eac0004741f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be783e58b72a99b2ed016769d145d11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c55ddae3e8c64b74de02dc263464b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550162217baa3f24ef2191dd56fac7d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7c785508d501ea8aed97b3a1a547d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec2aaa779e0ada046938ba7bcadca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb91b3fbaf54038d2b87e8429b6df4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb3fa1e2f5c40f6c2c8e320b9c2bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71788f9a82767ccc5936790e71b55b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d936c61f8ba9a4abc5f1fb8f014d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b118096ab6a288c4f31d53523141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c1718b2de612a07e02a33bfbddfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee31a30c0e5909e0d24177d8d802d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5478ef62ec3de8119bd460991c056b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12806a75b1d9afcbeb691799c276caa4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060a53b42cfb925c7aefbd4150d579343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066b6bc6c956509293fe5cd27a556fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ea9eeb55405ff7e2cb8875e4967f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b1c07caa4f93abe782d9049e9cc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb9b6b26fda32551fb8f15934d6f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025915bb551fd4cf6e6cdacf9200695348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c8655c124769ef4068f67c249c134349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64243a2a4da292e305213262703bf48e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec99ffdd7cfd62c3e9b1e0a4bd5e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809268d90275b25214bb7aa44b5bee58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d051d319330ca5372a96c79d2f9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0fb53bab54e1a14e6e9c22a26b36d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e7f378c466d6d2a3c84a0dcd76201355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf5b8f888a6d0ac962ea2c4e5838f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b07c294844770298e8c90992381bc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa58a539833c9b2da437017d039d427358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b369add76449fa32600c7a74fa9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319fafdc521f4e6557451735cb771a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031b482654d00e4aa2776c8b9aaeb09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27060780cb320098d4b90fe64455ef8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7d9e88a86314f372e9c71c8e586bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b47ad0b304429d5e2d13aa3dc07f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef086027d364ad72511ba1344e26c81d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca50e884e19bf80ae1a282b15c937f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9745f21975b7608084e1c37ecbcb24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1621e0329dcbde3c985056f4d1cd26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd500a37b6f123e05199e37b72b6c9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1813b85cd6c89b1a4086120d37b066370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1707f1764c6ee26bdf1080d6985f81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa63e9db2d2549543ec8fd37c0e82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474eecc7a8375ca42bcba3911704a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301f477dd4129bbf219d547a910737374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6409a388979d3cb851624e125c6d89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399041fedb2d0037ac599c0be0ae81f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecff4bdf34272f00ae24d86d821b1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d8590e3d7b3a2c3a05bf05db50fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8178c0e2e5c97823a3c14aa04a9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217284b2a7780a3146a1085893252c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937acee93f14980e9882eefd6b72f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48ba4ae5e628e7de6f79914fd6402382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce7717e579e5d6c70229e1dcc8981a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050857eebecc365266f2a0dff0c2ef3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c31cdbf64aca13ef11b55a278940385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c3ce9cb8ee4b8db805bca4aef3af1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dee61197cf729b8b1befedb935bb4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcca3acd11fad8b6282a06214802130388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ddce713ee1c583b932116a78b7b29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bec67429311eab81502d66e55c07cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64cf49c3ecbfd634c2332cea089612391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab14d6c94a9c677816c35e9919b38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cd991706fc61d2fa85c16c1bb18ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2fdb956e6b517a3e39af698f5bcd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b515faecafd3005fbcd68da1a6481395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191f7d0e89b02958b5d79377bcd532396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d1aa25c2a51afee620e58dcb1ddce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc7e605fd33657307ad3afa6fd173b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f92cbf869e1cc1d3749771e412e4b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c4ac49a0ecadffab962c1ecaec22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334964080b04ce623b6d1cdb55c3b1bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e350cfdc30e2ad512b151d5e04504f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fdd036039210c023d2696a5e96a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75046b37006f49526ada01723da54bec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c9b01eec1b1b9f484d89c28c34ec8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a16a6ad12130a199d4453a4c7c992406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc353fc3a836f5d7f89b1c94add0fbd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a241b3d5cc566a1402877d3f3ba30c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a0f62e40fa73c715b3fd03641737409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a36681c5287404adde3de8a8e99db1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883807a84e16956c3b5e77c9f05912d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35b8127bfe74b76c43c336bf027aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de3cf0fd47d05891069046594cbea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dbc35b670094d709f878cf580592414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cd7074fd44bda6eedc6399f0aa741415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc730d0ea306e592a3d68b32378b0704416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d3979586dbfc23538aafb350a9dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba6ffbd69aa71c3becb18ba0f051d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd3794ca893f4581b08e14a354b02c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed98debd81d8138dd4fbd232860ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d1ab43c6c699131771ac9774f2bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031bd4c0a6be67efd197c1e38e00144422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d18d380f06b0729eb0dd710da09b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0504b114cf65c9a20f0d0df0fd916424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bf0de916a4c13f266e6b371bdc5f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d31ddddeab2fd55d632708ad87eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b0ea84187f3941d060105a36c218f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db688d1031b6d4f31a356124e91e26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3a2547c22566efdfe4ca2ae8a5b5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d414ba1899660535f91b31bfc518d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b50fc476fafc7fb707f69355917e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338077a7ad0a663739db6779ab03f47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f6a3e7eacffd320875fc525e2c0b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdabc88e158af5e42e5957c9d27952a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247ef2b8ef84f2a69fe6d9145e847d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a069785c829b299d61cf8c167dfafa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd697e0e4afd11883f1af72cfb0faa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18e3da26f3c48fa4d4a670843912a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3910b5199607b33ee98650987b764439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d45ec4cd8a10278ce029516ae1bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d02f581a9624832a8b0ef10aa4533f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7226910b64cf04b905672b8109226442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7ac934057c92d5bab46f3bc0b4b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466c3822fa5bc28be3edac2250e237f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945a4c4ed9b24befd905ed71794eee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ff6bd0e79fb371f01984633c9990446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd70fd8b4438a08f5135055966705d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f62c58cf0e4630cab02af758e17f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad2b80b7262219968a783655c8af92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d780d65e207a1d586359b98ffdbff36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56502a7bdd807e3f9f9c5fbdc34a21d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae7542df431258ef77ae1e020a90c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531711bbe4893bc76c3f118e4d1327e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd16b85d9f895ce465c6b884dfe1fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1119d02bd03ac233d6ee7723956042455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323bcb03b3eb3a9b01fb067d9b4663456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6832a9f7eb343d57a3b30e2f2250f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d15abed79a914053e357a78a0c51d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108435736790f07d808aa9a660b21cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081313437fa2be2865676d893d2a9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d54dee22a7739ad97fbcf49d4bc86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e9494b571f5e2eb3d3261793e0d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa8b36a02c72bc522b360131ae6ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32af1d816d0288ac3ab6fcf78f8fdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c890819934163b1a03369d584e486465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e775460841cd91eb97c9806ff0676466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c445c4c9afb60e0943c715a605b413467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bf76b21b589c601997979ba202f25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1459e2ca8983ec99ccb2d5827a38863469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6840467a743697d77f77253869251470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4907ea55c43491fa8ccc64dc9b62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d79d92381d7d75522210268fcc56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad264eef29545f459022f0b786bb2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6026eafd16d3245653b00980d1d688b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957dc2c74af88672b116984cf9b4c47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3621ae8ec3a5332ef9c39b89dc67c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d520e1d1124598b543475bf48c558477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f27deeed02259204ae8ddf7dbd880478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5964a08c3b068deebaf63eab7e2844479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3746b2f9f74267949b2a279dee4cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d3420436989b3fdfd0e7a984d4090481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a5fe61a76191202acf835475818a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e9146df67f94d349686234b844b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bbc695fcc23ee5dabc6b13903e634484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c1d27d65170df0523e31a9ee7bfcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5acbd20e2a2834e67497f5961e073486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb0a47bbf21b47c0989d50c058c2bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6db01d66e991f0efdd6b417eaca58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22639d164ccc45ce2420131fe56fcb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199c5d3a5273740213e9a50174a174490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b1fe18265f9f0320e52a2cceaabe9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b58e005be0701b8082926d14d0da8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cafa5d78e5a905fdecb1f732ac6054493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2033bcd63ce8201e5c7e699a38aa11a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341963d473586d53742f808538c7017c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb6f9856850616605fd63c3e0152c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23971dcee4ee77ad69b21db7afc0eddd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313ea04920fc754b3f0069d8cf3516498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213bee704d3c2b9ac245857ad6ce765499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b059fbf66fad531262caf98b5e2978500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e350e7f94866990a9e4f28ac7af3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493938b826c1267b8c802efe812974502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df9bc630b630aff9608ef1a16bf3c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f38d003b80eedbfa5f6f9a8002ffd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0b4b4b3fe5a2604be9e4c49c0908a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565fefc6984f805730bf1470fa8335f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772e6627af1403794a42b88affe7e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785317978e748b4a753a1b910b96054f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b350243418c5aafda39779a7e02d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2116baa2c8c15f770e15f6a9b028510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e469617fad53f509e0aa5e6acfb69b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11392b4f400fad0e4fa7708432d116512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1004088c35fae92c2d8155deff17ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd416cceb3ecae5b6861b8cc77c85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24144076f852adcc44f24fb5ccd48b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873b70d6246dc65edecbd0397220849516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab338c3c07b96b411b47dcd4fe180f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71546cf7d12ef307d172927fad871a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eadc869a9695b8546e59480bb3944519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b5379e1d726ed5356caf7f09f0340520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bd9f91bf2b0ad8cbac5c18db441c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae45e0d545576767416d6f95608c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa166bebf518ddeba5533474d7386b18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90098563de935a8553f437f95355cfce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432483c7a75565e2463281507e0ea654525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de108b16bb51cab063736f257498f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9624cdce46bd390c46a4f1d4414190527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14fcf50309bde37dee69797e723a0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57ad9fb6630dde62d9fa62bb35a86c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fafc248e2810d9bb4d6df40304c13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ccbdce1828c8cad85226a2a8fd248531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b5e700ad98dad2a3c613ad399c2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07c2664a97b822870e44701de829a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9092733eabb82e5ef0ea30dca4da6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c14c8a36462d508d7a591380d8837535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5b97c439ed19278a3936701dc0c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa1ec13407a7e519130fb8637b699537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90657cd46dcfa46115a50a6828feba0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587a7a14353fe44cd632200bd02e2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16600c79a348168bc06873a5eac2631540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db2c10dccf5aa43e02a2f3f3e58b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d54ce852aeeef8fd45c651aac249542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e69d2378574bdab83c4df04954d8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d520dd4077325041bade5c3723bfbc0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e73722f6b1cdf23385d79abae0a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ec9cd6f9c601932787e1d062f426546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddde145ec855c2749aac38dadd8406547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd9de66c6b4279dd71f2f42fd3887548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a18147235ba57bad26d640927ab5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af291aa153b24eb864034ea6f01b8fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f1491b2a222e71340f8336b7202c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669e86d7a1babf2ec874f642ef0859552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c6746aa1ec6b4f0e8ffc231f57765553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc434294400a7043dd971e251566d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba343b1ce493a0bdb9d7a7156e82d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3aa01b99e37042010b4b952b1031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f716381d2a012808de1b04d751652557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292a8d251fe5fafffd56ee9ee052ace558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556e487aed3d416d9f73b2c10d9c8c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e32d2d682073f0e7e846c0ac97162560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436e1a02c18ca6f4f25d34f4d7e776561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d20b4c662b71128cf679f3e75fefe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f9e592b7b62d5ab9222a130b6ab4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d0caf1d7b2116dc49772c04db542564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3988dc354552ece497c1c4a57c29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0edd20c92037801d56e458d894b183566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a72c2f3cf1a9cd84171cd3793979f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b4ee498004ac058e876a9a678f572568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85153f11214c2e885d3d24e0c1e89730569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d9e25a3256b7b3b97145fe3379a20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789b7a0e02b3fc9d3bb4fe9621ed12a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f68a90907d6357adb45fbf49c0e7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48363a8fb5406d0d7b39b35dcd8a991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30548713d5c5d03fb84755878622942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd520a6a84b90ab33908ab03e3c2cfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d5be778db9226f37d55ce20e4d7324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c061f116a64b1cf1261b61f8b42f685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142d7c5bd7cb51727d66e8d03cb615b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b4eb5204cb16be9fce6b804a6451f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b4a4fa2331bab2ae641f236f3a798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d95ac001d3b3b30ae7e3688619a7999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc45f31c2de9f49c323e0c018dfbdda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0639c4c822f2f6fa26250cbc32caddf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b35ce299dea7351256e5ec954d28412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db64d394d92847e8ad736e9e184275513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ac75dc45c92faef509c6229735db114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65032f4f19d83262d44c6e5e91bfd2de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc8931a08d7c0579a288af7441bae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252840bc6bd85dda2e35a1c4e68756d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776de4c53a5573af713fffe9cd1f59f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897004fe3110cf76ed9571b3a9feb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6340d27c38e01345ab7598e4189ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdce96268a064d2a60defa58ba9c2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a3d43fdb0210e81ee7e5584fc541322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b9ded95520ecf73435a369f00b2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca63e02aa501b597b11b1b2aa8a8b7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1aeb7348d0ba4255c4013b08b058c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20546ed201c07fd0014e181e9baa026b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d284520113daf699127f88d7c133d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792c831e82c9d37210c5744351b42428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526137b9954f7673e68916a36f6abee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da2d6147d7feb59839b0775ef33ec130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a802d00b58189b8d45d29e34bac9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe47a18a0fe4d37b2707df821eb2be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae511fba114d2fc93efd509d73209fbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f3dd5448f4846e56caa14857cccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdfff28672f8ea54441b00d99ccead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58266018caed8a5cf660d6027eed5cb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395830fac26436d3bab9011fe1f392c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556277741d40afdf780b052f0566eaff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd1c1515b372d41fd37c8c9717135839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d619cc7f01082180a2ad272e5b6714e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a94e5954c0fc2caf2c8f7c636a13541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6fc3c7c22edd2252dc5b813eb9e8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa9ba307445ca67b37c6427d3c15f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e70615432612f146ee11dfd63053844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea687e67e609d56070f1a703a1eb7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84344b70137ab5d92539f91af92e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73ce99feda92656c8cd4abc6cca6ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b688a281b0c600fe769bd91abcc8df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4be603045b50b783504de844dbdfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782b19891051562be1bed3933a2456950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e28c2415015182b7f3c1347d70d8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a179c26b897825c01949e5135d2bd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba86c4c88cb9b1c1e0f52f90582280c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36bb69985b99dbedfb4dafd115979f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3e61d3b488ed46717d899c6092c1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be67e1eb9ef9182dd8d7fe1dcad1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b1b3da84fb1bd9e3cde4914d38e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21e3526a607d9324811ec4e3f834ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8252bfdbf25b6d5684e74bcfc355459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1db2b48ae96064bc07d8541e0f5e6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3446be30c5203a28b553c6cf7187761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e4ebdeb6da29349cf4f24cc3290c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab79e649b6403765510c6bc8712bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b2beacf016e5cc04e7b4c301ae77964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d365e89d9a2e1e798e6aef4d1627e1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7e8807888cd7d6774d8bb5e9c7c0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382fc2f4ce44d55dfd85713ba78774067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17605df4005f74e365fb2dc246fc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bc6cc3e00965d888aea9e69e097f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dec47d5d21cad69f902ed589ebe2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554223a9b23903e3cb3f54eb00c5bd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cacbdc02b86ce831ce41401d24372372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077427e8a36eafaeb4f62d9f0f6a5d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a62a2421b08f8e7e846bc862f19574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0cd98702df1c6d9311979252b935d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e238e48f5b92ce1b04a69c077662f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d704f38406dd64004c735091c95ce577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b17beac1653ed0516653d1ef7eb5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893f4d1bcad1d6bc54f59f291bd61379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189507c1d7cf7122ba0b5d52c3003fe280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634012372e9a1a298686fa26c9fa51f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c178a1300e29f5bb7518ce0f99c49482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0391cc2c7ef07bf3bbdff24b69ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368260acea4f10d5595ed0e12f89d9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9938a9ffd588d5d4a895ddbaba90dcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c489c7c744f9885a3a58fda4025286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b2eaac20b7d18f1a95bf1660ee39c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d5cc611356d77d816e96b645821b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa12467515380f98162478666500e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631057ea1f468977fcb37ded1c6ab97f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f01bbad3e961a14af7798760dfd76091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d93ac723e657418a2fe8f89c304cf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52716b62cdd7c83853be47fd56a9295d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23592e6debdd0ccad667f20002e3440d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2368c8681adc2469d49a58eaea0be9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958878ad8db843d9ef7ee956fa19c0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6664e5e8d3414addab1a667e27a165197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6828a48ce5592289c4a4a497b788498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2abca03847da7893542e7bcc6a2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc9bfb4fac9344dba05429d4844e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b8f9ef047c7048551a8ae225c6f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010cb50a3687246a92fb25e448fcbaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ceab802ff093daf2db6c62659e1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca57e1646583a097f8375fa3370123104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaab20d892cb730e4c05b51e49cc8c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ac41bdf427fb182198eeff75fe7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b17714156d31fbb403e8599ed1cfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf4fe1fc0ba8e31cb313a0c851008108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaffa91705912dcfd6af2ea59f38f6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb1a52351cfe3ef44eb073e07ccec4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3637721a6b234e94c9f2767225903111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fbeb8e12f88c3f9fbea0c3f1767c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16a66bbadb68a98792f66522c59f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41980bd763cd11eb916a8579fffca17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54127183d91aeade63c0837e49413ef9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128037541951fd7e19171d3838858d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22318d86537fb10e60e5a71b1c87e062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292eea2078071def45a623f62fbd3a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e918a42e14ca5412b1d3b94277047119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d535d63984cce8c7f1ad21671b5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcc31dd0bf6583d21363a2adb81e51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77321f22aef1a12a411e104eaf3ea638122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e40d778de7648ff00f20a8c224b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73733b804c8a254e22123c70aa38d40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4990f1e2f8a0859107d365a25c5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d827e4cc116142235bf619bae86985126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464999222cf1304feb151a6ca525e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca825e65081386210be0743e5232a50b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9847d8a677583ccd1d60926b7189dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04bcfcd22bdde6a0a9bb3c90d212b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ee2e669bf6ec00b48baae6ca675f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a695156ae07ac2e03af7ab3514728132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23433834de29ed6fdee16cd8724f548d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53e2af024c96c42831c3faf9dda1f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e36600c824f570706fe788f42799135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb7b6f8fe4a242b9b9d50f8330098136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85707e1d290e963785110532f4c38f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc585ac5942df81f7f79da641a4f6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7b6956e304f2cf9ffeff51b2fbca6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4889a67d9eef4cf6757358e9160595140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b7088b9cf436aaba0854204b35963141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee63ab005128cd9563865b01f5ee4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2fc0eba912883896f71debe74302b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763939e07e0aa0e36120f2784486cb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea62f28429f214cff77c7badf848a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea335af704d09737ea446c00ef25094146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5ca6f0c2d212ae1aabba6eed731fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d6b1e8e194b3cb4538c855ac753e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7e7d614c38a18b55e5c63372e2ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cd5511369dc9625691534be7fa596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de4c5b8d04893c15b71ca53be31a07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd69e3cbe0ee0934da911eb6cc40dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986193f9f6e144ab99eb692b6fab58a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8823cd785b33e25d4f6719fc2f70196154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993afebe0391821c6807baed4ddda681155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc413c11138a9f8ba1e7733f89a617d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68c7cfa90a833c051be820ba8ffa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b61682ae77ac28b3ea42ecd7eec4a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a5242def31f0dad09da64e6a57cbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d53f47ac10ce8eac6ab129794bad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17353a68574c1574f4fc4ac42a1c22ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926050d0ce9f02902d84916937ce7811162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825daeec5518169d00ae6cf0d03ebc07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea2ece425054e9623e206e4e16810164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c112cd13638a0f0dddcb4aa3534f6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d5628392416a6e27561f4ae9bdfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd726622d77172732de660da4ffff757167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6c431dfbcf1e0aaf15476a41d294168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102ed7d0cb5b448ec1fefb72026f9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a0c63d5bdc31056125df0530545ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf89cd1c2500c54832bd7bb31edcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49e114e8957a2052084979387dc1f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddc04979834688b31fe7f372a7a764173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd2013ac4deaf7751904537027b35f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd064d38396e7bd9bb9874eb36a5ebb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea96f253ee44424eb5f98ba13cfd564176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687406353393c1d6089c29c93da89d34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e33bfd27f8b543fa6eb69359a3d1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cbe3ba1d34aad399ee5f7cc3f2e89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6db024bc3e52669c5ca36516005ca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba839f1d51a5c62954df1a5baf67d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8126ed715b3743376f197b801040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24db2cdb17cea6e3f3a3cedf08443cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af7c7cb1bc7253a1257fd0087f1648184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07c9e959be9a63a5d572a4bd4e29e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796acfb18573c382b187ae7a0b46d25c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5897901426f04fc26301e2f77ff3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c41fd5c1ab2262d3489f4277351150188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd50055f0969c25cd737b81dfb0167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449ab0f4e19ee698554a03f2ac033c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77187179c1ef457a537b7d93aa946191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13143b0574943fc32637faefd4cff8fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f84774b47952fa2791dd074fcd9719193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07811f84ebc7ca7f3b839540be0c97d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751548717038be8b2c5cf9cb388e86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ceab42761dc37b169f3ff4ac4bb43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4cb633dbe66e966b81b239c55139b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293766b393892396bea05a712c64b47b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930e8d12480132abe2574867e2106e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aee213217b7ed17ad2c315e029afeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a8d8049bf3b6297df9f0409026dc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf7319a4fed3b44988be3f8e63e16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ca8bc6716df98d3c91f77d2fd26d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598dc8086392e4465616cfdfea7c7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3e044d0784aa290ad147ddc437529205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb394845371c66e37477882a700678206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5d118f0800740612c52aa27a4b282207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1af327233e37505b2c55232930d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72e4a2a7ff531d380086aa774afdbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc080b477557adb62033c6e3e615e96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4f04e7019696c8b5acbe12dcd3ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832937d502710791f81bab243e2a8ded212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094da6583c7beaff673c44a351c73b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef96293832383e1e4c5e053d8ee227214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c6d313c67d3c3e2dfab54356dc59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6a9648a972a60aa87b9ab20b3669216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d08a2cfc918c4e535e5bb576167bc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f96865a4eccdb10d6c14d7523b6b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dd621d9f4d66dc8eac63116dfc656219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb688be354c6269bb892b1725e52729220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e86bf351b4c1e4b3696df9481c45e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93376cb2214bf36d82ee14982960fac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187c150d5f76cb9edf2371a13e50d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4f3c9c457e38d6c682e885e4c05f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4761b08a6bc29555eb5b074214371225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968b9e126186666274b685e2961d77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57622f5c6fd3425ffe57ae91f1b5b98c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7d263b4de013d6415f6c8f0d3c984228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8ddbf69f9c6b244caf2671bc4be78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9a3b285c7a976375a0aa71ffd68b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1d6d54d80b06187e48a8dbcdb2bf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a79ae49fdca92dd7fd146f169d375232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6ccc548358a3483d3fa95f8859c20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b0e9094444bb5d33cbdb1967724e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9113a427dff8c2bc827ae3e29d4d10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421841a8971358f461fbbf51b9bd4fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aade75935f2115b50697254b2b6495237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5ea72fc13be5a09591d44334fb88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11154e57d8b401c7c5b95a6b9a5ea7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad05481bf648bf26b6455e1e910524240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29d99303836d0c1dc1eea282a638f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e327403410105eb56c92ec795e56fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e53ab996d9b0d58250719a555be2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea43ad90cb0a28a4be1dc917f6689244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933f382f2a3234a7b8ab35490a80b08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f786a5e48ebc24e0c967ebe872ade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51641a364330efb74000d1452f920d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa79ef74cb22ab0267b1b7c83c1d6d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d15a48c8fb288d641f583049eb7824249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985c500f71ac15d725b846cf45fa1ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26939840574a0aab9b266e65f93ebc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830903e1f552395bf267b32cee6a0df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ee46ac9fbdadb75dd6d7ef7f481ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2f3b4bb78c2f0ce8619048f2eb4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7650447fe5928646b326c083c4b201255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f5169857012f1baa24c5e9830c186256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3ceaf7b709e1a7cc53dcbcd135cb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdfc11d4fee303f2043181dd25e2c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609c8a290a8a897c5bbe87073c36308259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e1b6286873b03073c830eae1793b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8122e13e096eda4b84df35f1c7ae80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f649481385137388a5bbed3baddf6bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35676b01745edca167abc29a5efb81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab523adaad8d177d8aed16a3618147264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e83e83b12e8030c7466ff110c8c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7012a38421cb04f1f92d8cfe7e92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec393a29404bfd1b111baab62490eec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ce2bea92772464192f1c952c720a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678b23704538bec9bb9a8bb2c6625b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6975fcc042184c81b4d546402c824270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60159438f252c653afe48591e30b165271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e198cd54bc581a0705d7004781b01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc231fe194dfdf97b6950853babc6ec3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ed3be3f25d6ff460a6826318ca5e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c164eabe80b3aac17a3460cd68976275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d22c4191e2863542f3d21a7332d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039374a189dd71c8c26c300ea337cd70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ebb7999c3a7cd703c8e92305d977278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644262e5d9df2c1d9021e1a0c416c69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a682dbb3fce1cb00f1bc3a6e9c9d9ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8b77a2bbe4f4097e50a85952b105281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae73add0a05b421d4d4431f688af48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d94b70268bdb95158b44823bd065283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea8b3b915ee80d061c4378eeaa090284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555be4a32934a6dd44a2d4128968774285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4888f1c52aec01fb9be4decaa99a94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd7ad56ecf470ed3b214254f52c3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefc05ba4f84f343f8842b46b1df150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe171be75d6fde1a374e96102a84d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1272bb59064b59390ee1e69423f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7d9e3dfb3c619615f2e1f9e82503f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed246bba239c06703c2244db9a19632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224cda5513145ba27827c1ac9cedd4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0d218ef45c6afb3c3b3822b43e6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a0b3e0d9a4c2e8b0da34c60317bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459cd0b22aeddf975b83284b1ac85a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2492d46772567496d92d00900d191c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9528fe81bc2d0b8e5de55905aa2f4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a91fd1ac34536a1f297f5ff3db155299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6279af0e0882a53732b8cb997aa0709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbd2b9c3033b589c917d0a03591692301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425630d1eaca3e58eade1993c35c2e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3627afaccf9aab5a673938b7e9b57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b4307a06bb22a58b8eba9b3c1c992304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dfef7e1e11d643ab75f5bec4daac7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2699d6b6623ed39abea7711adaee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23aee43ec55eace69c53dc764fdffb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ec62c4548ac2f3721081080c7983308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8822c52a21fa81a9e0e92f5d6662309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7094f9922ea912e54c2e7c51a423dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22999b0dbc2e54720c9c58d22e4261d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604546476ba9275877784f4259a57c8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bfbea7e3ca21daf042747a8acf6af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8097a253e0c66e47ea5ad5cc42b9c86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6464547dcc35053ce139b70bbaff34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e014165a6e090ba63e98eafe878f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f3e6b438228f3a5f3daf15f6c6844317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf025eff2a973beb97b4d1610457801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c534583c40e83af3d82fbbd335157319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40d14a59f7518bdfe80b08a7a77ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb572828af40417be5629fd0517d708321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789316c02a3be37d946b35ab2a7e03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741a8ac9ddd9fc0c6538091186391f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0920c706cf85f11fe5fcc82ec80c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0ceb14b9de7392351414d0c1f38f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e60aa700eea9bcb1b617a00dd5fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d96d5260dbc2a22cc74aa001db4e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd927bf28c1ceb3864c7268cbd709b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0362c38a2440ed9ab20da738241d2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e05880b4e1c42ed5aa61e6b41a1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c2cb5171b59159f82c6759894810331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0029658c627bfb987dc160e49cf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba91b087172d6fb603f03d2b5f13b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af72c496bd34c4b349837add8f63cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06ac3da907b877c73b2cfc629813a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8362d571bde763c542ec7fe22af29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4b9275b221399bc132a7eb619cfe3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601d045111f0276284e0ca94501a272338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bbb210f705686dda27e196f6ac7aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235bde345a0c8795176bab425ff6f7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510449b3e406d37680b3eee894eb70e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076635fdf69e09a297428ed8d7245920342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468860751f292aa59ff2ca442febb61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01586021d9486dd5fea06c726226a4c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7de01b2e9a85c924fe374e2acc48b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac24a26a6f14db220d4ff1bacaefe7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ed63ca8018754ad3847c29488fb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ac5c26a4a1b37f905be3c329bcb94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383e6ff172bd220e298de192200968a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94678bfaf5866d92ff95ce4bbf639fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917604770408065f9a25fe329e9d4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8da226e1e3bc53030d0c2081e019c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3a773f6339b049755d22db476c9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab12fab8192d23947a473fc38ed97e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d21735fdea2a19a8484bcbcc75388355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6e1ad3cd5803d087a870f484588c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8647cef14e101f18cb88512dafbbe9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546e33bcc5db38d226cff52bace10e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531bb34fe3fc210308cb7cd4a5afd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5e90fb7ad300ebd59642fe0ece34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a854145d157581c66f2476627f0e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e185963da83fa63c78851c86b7b0bb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97e21f78abac74fc5a12c6393e7c67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7596ce5919ed0bc21af4270d53a4e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a6e2b11d21efc0c6c0da9fd34eb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31645622f50179688525d39eee8947ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f2bb24b16baebcc8fba3dc44a79d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702ed0641c5489f96d5ad2fd69904ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86001ad7108d382f2a1fc83636be4db7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcb7c12ea3ce5d43082916efe41dab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10eaa681755ec7dc58e1a1ca7b8aec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ecb39ac9071609c69558c6d1e606a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064655988512c5fcd85962d92f93148373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d1596d4f5b1ea3a3b79a2d53df26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126a5d2d200401ca7ae242d76eb8f72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ef8ed381826e761a341b754b7eea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d4dadc4f22e17b4c9f713a5b3f85b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c02e7f3b652ea6de6024ee1a8c2e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786ccdb5266e782887b247be3cf90c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bbac4a8a47d6d6ceda0196909ce3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd51a8cc88ef042d7c238586ac9688381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca6cad0ad2ccadbdb55407d98f7c14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c231b3630c133e6709b2c859e573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f833ba5e491b0c5e91f950eab7e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e295b96dcd10f90813c0ed9df0ddf4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471951c6c9db44ee660cb4c078c9010c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3da66a8a5fb3b82ba9564ee8dfbb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc85dfa6a913c64aafca661defb999d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa1f7104750bbf3d246d66d7693fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caddf165381ee4064ceeaf4aaaf32be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f9f537b2fc89244bae223c576bb14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc1a78ce49f1ec13a1baed8a3102ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2fe31a5d0450bb9cb5cc558e9a7ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80759a78f86394867a496ea8816d5efd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca269f6f1da4aefc35321c23395237395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee727786ff7f4f18e6d2186ef5dca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39116fefc524baca16a1191c5dc4d4fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0099393d38f853e5a37852b592c052d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c407d3bf2d879b54ec0cc150d9a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04206624512cef41f279e50b95096400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bada51cc3ec0712b4b157dc64b780bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b968442aedce6dae978547d2a6cbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43cdfce7fc85c89959aa6e6b02b966403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b22f5c49622e2829652bbd8dadc6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bad6f58dab79752889b7862041124405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659038197d3567e5e1804f7628ed179406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fd16382b7d0e8efe2a79dd53c08e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c959029de2b11e9a2ca554cfa34bcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93081ade65fb1c288e6869a70d6a4b3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcd5412fce042d4c5c455e80bbd7ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c392174ca48a6b2f3f8b41e9158e34a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5d6a378c4dfe77e3b404355a523be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbaeb6a76d7ff9990a59a1dcffa28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f494eb0aef64ed33b39c4db807b78d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee9643d6dd13a6a5cc8ce534de419415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fdabb8b9bd4c356629f9cf0d335f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118d2ea1c03dd4cf2e49165ace745c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e06549da3aae2f59ebcfbad81d18b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8e5b6bab99abef5fe1e5d048eb2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b597626ce2ec7e457a5b55e052ef84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87433d65dbe3eccde2cb17eb2df02574421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d333d8cc2a97bac0cd3d4ed5e9fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c6d20bb3ad1e6e00df6336617e175423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40a422636b557ef759ece1d1555b9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576de87974126abc4d314ab9f4455339425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674dddb1685fa6314fa37af1ed736a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb00f2a8a8e4652ff043265bf0e638427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aafc480ef392abee04e2e0382581fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8be40a76084193007a3410570f44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a0578e081e0a16ac9a94fb21efc6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca438f804fdfa3d970b5198a7a49b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064b7da7d15dc899ea79abf787cf314432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d51e0c964ed316053fdb9cdf9b21d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa98f413af90dc97744d63159be83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760792a1c6e11fcce41d02ab179e76e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e0901d4c40d3d7aff966d57e943f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8f96257b7c2af502a94c669ed4ba7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf77e6dddcefbf6b9f0f629af5403e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3dd3fd72058265de2d5e53b852998439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0da4dc81df058d03361dfda532ab4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56984e96c0ec166bd40fb15ae17f1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee871f387a41f49f61266484cc87c812442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df32c03eeb13bf313b79e2a340215c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba1009e66ad6374082eb5849185d8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e7b3e1e44354023806557dbd234fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd477d7274d319b304e551c1620b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebaef891396a6895371e1fdbda5fec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bca442acab8bb76a468214bbe72fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2018416b9553d30d604eda708060c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae6255e287896091f4f298473bdd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18295ada5fac2b924cae1efadabce14e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a73a0bbf139411fe25ba1e253c42a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b0d18783692ac339afa7ba68768a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3513dd71e2678b72043b64048f22be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d2da54a5d4080d22f0a223f2566e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2e34b75c3694ddd6913f496346b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a922d612536e7bcccdcc744cc5396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10941899236dbe5cd2d04975523f49da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8cd8c377c4a21e236b7d6129b78d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f0d2b4802293ce47c6b7a382e509460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf5dc74017f472f8c5eb5658bbe3b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9d926d3b8e4fd5491d85a688942d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429b4f60088714b8656873316a2c262463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf41823a1318e71ff3b3262f54f319464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc626be61fbe825c62b2e4b780f7e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f65a3721ea9b098be498b40ec068466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ae30d9b975e7f6ed1e487bf7472fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f6cc4e9ce1ab1e1c69911b3a3d454468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009b0f62edd9afda36befcd988101c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3ead366b69fe4c2c400c4fce53b91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757ff350c26d8b373d2a21dd13f0738471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b93a40b36d409a6a1cc6968d2578472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99711ef85fb104c9abcb8a8de4770473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac914ae505d1e50da8a036200ec5c96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28ce5fcab53fd4bd9c10418541c4e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d677295956e3d660fdf7d1b2b883a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c6cefa89a5b67465e85fd520a3ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea97d4689c0f41a7fb0723083c46a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a38983e6a9cf6154f16f2d5b7c4ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52ec89214ab16c7062ad15171f01ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68632ebd24e76668c65fc73b18374481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb5849fc273ae404c11939407b8ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e4f6cf3e0acbb94576b8e5dc10299483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5decf08862675aac925481f44e7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ff0eb950f8d61d880558e33b086b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed789898c0fe23bb473466f4cf7bbad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44115317fe2b7deba5ebdd3dc1ce155c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c403baec4229dce36e5f10f35e9f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0e57a072dd994a9b67c1af7f8555a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0ca71b0eebf73819ebab28be6d583490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92597e6abb0d771bf16c4b6e1c0b0bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a527376ec3520d9f3274039b900409492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9278ca7abc51985d1aa927dc7d97bc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821026f769ddae1b29e3ce44211027d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778687e1b2c93e413d81515a9d3d37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57a12f0512fb9d4399d06ca9367968496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd809c302eead1ab394f43b4e5b82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d715e7619f02f7c14fc5c3a7072fd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11964e036dddec2aed3befc1b4c8c8cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589dd395d76402e8c56d0068583430500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab62232a4b9228f957039ec5ecc6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa416ae4eda3f850d713890af6a786502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7cffcc3679c03ba9a9f45dc92518503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2825b7a1b42237b6f1fcf7cb81d5625504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff6c775cca15e507fc2cb4bc44dcba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9697126019688f2ce2863387022c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df84d408ee7fd22941cddcda06dd770507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d25ba142946e91e3dd91f46147030508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f8fb65324b143997dc699df3488f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89565313089d2760092a931961a7f9e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d94e462dacfd4e8e7a037d75e2ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c2672b0636fb3dbd63448b86e0710512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b90f0b051590069c3e810ff62660d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55346b4157f9bdff0ae8389bfa92e61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659e9bad27d1fbb30f77ff667bf480515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a23711a555da62ad245dccbaf8bd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287913548879d0f03938ec9df631fc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a76eeb082f5841c057e8a5c37435d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24278bf8f4f93d236a9c7df6ab4586519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a632a0a37c106deeb870656348dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e680320ff3ebd20b8cae197c3cbeda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ce920eddbc535dfe01ca0ca34871522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c2ebe2d8c827ff716c6be5658e619523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938fa3cee8a140e7229db3f0c721f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68483f98a771cb0910afe6874afe11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fcc5270e2713889d19af751e7de18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c5152f7ad5d9f58d2161cfa1ebaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a376d2a1b80a4e2e8466e3bb9ab3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23336a50f23d27c541b13899086f9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80fc33fe4de1ce44fcf4737c18af3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970f04deb1fd5f191773eb566317a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d21f272331fae7d7235e32466659e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed88ca26e7010a644f9720f1c0341533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e546de617803a0cd1db2323579ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff76e61da4440c206cc201a610bc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2800331486ca095293d37d8c3d9806536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951db4e5adde3181b29d0aa16c88b85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a8498c8c33e72e5b2ffea9d36ad3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa930fc0d2018b0b06d31bb674850539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de2fcc28e431948bab02e28d627d4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ae6c4ab9ebf99e201dc2269235ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc82b170a3bf2345511d0728578112c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef69b675346a5e47c7f9c4a027ebead543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b39e7d727305ccb08bdc9dba1d758a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc9439debcd28d8832408602dd5c51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae865029f3a96a6bf937159b2cc464546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd2f369bf4cbedcca5b328eba62518547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb2040ba21c9bdf5cd014682d71376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79178d62812828f71a4af58cf0539d14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a2afe1afa95415f235d801b61e60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be7eec11c01653ae158e514d48f46b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44846038d965a93c88c621178c583faa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4624750a84c56197001c31afc0e9a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f94d55777c24be07defaf3b401e84f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82ec8edac2385103bb050f26f19a06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3127e304e3535d1780ba203304adaab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995759683ba2749e6e7b0904c01b41e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163e61b9c6bb3fbbf28b26fc4e3f56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6b0051164601a96990bca0945390559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d6fea3eb32d28bda2bece9e2077c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b768ef4d7bb4832caaa7bcaa81fc2dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69375782d8554f9c28143a37fd4b815562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a397acbbe1930ee3464f72545243563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2326422f2ee30e8d154584340fdb5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9975db7ab36f561e303f9a86dcfb95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dcb2606935647b82736dd9f2096e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a1edffd39f7d9cd038821195d8067567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12be7a2d258889f98995a97e27a43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b615565e3217b4ffcdcb1c6849e1bd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef015e2771363459e0759106f3b6beb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f2ad1eabb61d33ba6daa43c14c02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242574301ff8e229ca3e3b92afd25dd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>